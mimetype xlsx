--- v1 (2026-03-09)
+++ v2 (2026-06-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Atletas" sheetId="1" r:id="rId1"/>
     <sheet name="Colectivo" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1093" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1091" uniqueCount="1091">
   <si>
     <t>39º Troféu CM Oeiras - 39º Troféu CM Oeiras - 39º Troféu CM Oeiras</t>
   </si>
   <si>
     <t>Benjamins A - Masculinos</t>
   </si>
   <si>
     <t>Posição</t>
   </si>
   <si>
     <t>Dorsal</t>
   </si>
   <si>
     <t>Atleta</t>
   </si>
   <si>
     <t>Clube/Equipa</t>
   </si>
   <si>
     <t>Pontos</t>
   </si>
   <si>
     <t>Nº Participações</t>
   </si>
   <si>
@@ -584,93 +584,93 @@
   <si>
     <t>Diana Pedro</t>
   </si>
   <si>
     <t>ÍRIS ALMEIDA</t>
   </si>
   <si>
     <t xml:space="preserve">Carolina Coelho </t>
   </si>
   <si>
     <t>MARTA MARTINS</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>Maria Beatriz Mendes</t>
   </si>
   <si>
     <t xml:space="preserve">RITA  MACHADO</t>
   </si>
   <si>
     <t xml:space="preserve">JOANA  SANTOS</t>
   </si>
   <si>
-    <t>SERENA MONTEIRO</t>
+    <t>Paulo Brito</t>
   </si>
   <si>
     <t>Maria Madalena Monteiro Fernandes</t>
   </si>
   <si>
     <t>PAULO JORGE MARTINS</t>
   </si>
   <si>
     <t xml:space="preserve">JOANA  FONTINHA</t>
   </si>
   <si>
     <t xml:space="preserve">ANA  AMORIM</t>
   </si>
   <si>
     <t>Sauda Nuengniyom</t>
   </si>
   <si>
     <t xml:space="preserve">Raquel  Vitorino</t>
   </si>
   <si>
     <t xml:space="preserve">INÊS  FERNANDES</t>
   </si>
   <si>
     <t>Beatriz Simões</t>
   </si>
   <si>
     <t>Joana Silva</t>
   </si>
   <si>
     <t>Sadia Nuengniyom</t>
   </si>
   <si>
     <t>Iniciados - Masculinos</t>
   </si>
   <si>
     <t>Santinho Kneissler</t>
   </si>
   <si>
     <t>Guilherme Filipe</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t>TIAGO VASCO</t>
   </si>
   <si>
     <t xml:space="preserve">TOMÁS PEREIRA </t>
   </si>
   <si>
     <t>JORGE PATRÃO</t>
   </si>
   <si>
     <t>LUCA ROBINSON</t>
   </si>
   <si>
     <t>TIAGO RAMOS</t>
   </si>
   <si>
     <t>TIAGO CADETE</t>
   </si>
   <si>
     <t xml:space="preserve">MANUEL   MAGALHÃES</t>
   </si>
   <si>
     <t>Gonçalo Queiroz</t>
   </si>
@@ -824,51 +824,51 @@
   <si>
     <t>MARIANA FRANCISCO</t>
   </si>
   <si>
     <t>LEONOR SIMÕES</t>
   </si>
   <si>
     <t>Mariana Nave</t>
   </si>
   <si>
     <t xml:space="preserve">Matilde  Sousa</t>
   </si>
   <si>
     <t>Rita Silva</t>
   </si>
   <si>
     <t>Margarida Valente</t>
   </si>
   <si>
     <t>LAURA CAROLA</t>
   </si>
   <si>
     <t xml:space="preserve">Inês  Moreira</t>
   </si>
   <si>
-    <t>JÚLIA SANTOS</t>
+    <t>MACÁRIO SILVA</t>
   </si>
   <si>
     <t xml:space="preserve">Mariana  Monteiro Fernandes</t>
   </si>
   <si>
     <t>Juniores - Masculinos</t>
   </si>
   <si>
     <t>EDSON CARVALHO</t>
   </si>
   <si>
     <t>ANA DIAS</t>
   </si>
   <si>
     <t>DEUS KAPUNGA</t>
   </si>
   <si>
     <t>Salvador Alves</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE  BETTENCOURT DA SILVA</t>
   </si>
   <si>
     <t>Tomas Catalão</t>
   </si>
@@ -896,81 +896,81 @@
   <si>
     <t>MARGARIDA SANTOS</t>
   </si>
   <si>
     <t>MARIA AGUIAR</t>
   </si>
   <si>
     <t>BEATRIZ FERNANDES</t>
   </si>
   <si>
     <t>Madalena Preciso</t>
   </si>
   <si>
     <t xml:space="preserve">CAMILA  AMORIM</t>
   </si>
   <si>
     <t>Laura Martins</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo “Os Fixes”</t>
   </si>
   <si>
     <t>Diana Alvarez</t>
   </si>
   <si>
-    <t>Rui Vieira</t>
+    <t>TIAGO VERMELHO</t>
   </si>
   <si>
     <t>Daniela Viana</t>
   </si>
   <si>
     <t>Sub 23 - Masculinos</t>
   </si>
   <si>
     <t>TIAGO SABINO</t>
   </si>
   <si>
     <t>VALTER GOMES</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRE  PEREIRA</t>
   </si>
   <si>
     <t>TOMÁS ESTEVES</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS TEIXEIRA </t>
   </si>
   <si>
     <t>MIGUEL REBELO</t>
   </si>
   <si>
     <t>JOÃO REBELO</t>
   </si>
   <si>
-    <t>AGOSTINHO MATOS</t>
+    <t>JOANA NUNES</t>
   </si>
   <si>
     <t xml:space="preserve">João  Revés</t>
   </si>
   <si>
     <t>TIAGO SILVA</t>
   </si>
   <si>
     <t>Pedro Sousa</t>
   </si>
   <si>
     <t>Vasco Barreiros</t>
   </si>
   <si>
     <t>GONÇALO MENDES</t>
   </si>
   <si>
     <t>Simão Augusto</t>
   </si>
   <si>
     <t>João Pinto</t>
   </si>
   <si>
     <t>KMT-Associação Moreira Team</t>
   </si>
@@ -1142,51 +1142,51 @@
   <si>
     <t xml:space="preserve">TIAGO   SILVA</t>
   </si>
   <si>
     <t>Carlos Ferreira</t>
   </si>
   <si>
     <t>GMCJamor</t>
   </si>
   <si>
     <t>Seniores - Femininos</t>
   </si>
   <si>
     <t>SARA MONTEIRO</t>
   </si>
   <si>
     <t>KCÉNIA BOUGROVA</t>
   </si>
   <si>
     <t>Rita Santos</t>
   </si>
   <si>
     <t>BÁRBARA ABREU</t>
   </si>
   <si>
-    <t>Sara Marinho</t>
+    <t>RODRIGO ESTEVES</t>
   </si>
   <si>
     <t>CATARINA CARREIRA</t>
   </si>
   <si>
     <t>Artemisa Mendes</t>
   </si>
   <si>
     <t xml:space="preserve">ANDREIA PEREIRA </t>
   </si>
   <si>
     <t xml:space="preserve">CRISTIANA MONTEIRO </t>
   </si>
   <si>
     <t>JOANA TRANCA</t>
   </si>
   <si>
     <t xml:space="preserve">TELMA SILVA </t>
   </si>
   <si>
     <t>Beatriz Pedro</t>
   </si>
   <si>
     <t>SARA FLORA</t>
   </si>
@@ -1211,51 +1211,51 @@
   <si>
     <t>MERIT KRUSE</t>
   </si>
   <si>
     <t>Márcia Correia</t>
   </si>
   <si>
     <t xml:space="preserve">Gisela  Seixas</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo da Ribeira da Lage</t>
   </si>
   <si>
     <t>VITOR FERREIRA</t>
   </si>
   <si>
     <t>Patrícia Bacelar</t>
   </si>
   <si>
     <t>Beatriz David</t>
   </si>
   <si>
     <t>Letícia Reis</t>
   </si>
   <si>
-    <t>Anabela Félix</t>
+    <t>JOSAFÁ SANTOS</t>
   </si>
   <si>
     <t>Mariya Ishchenko</t>
   </si>
   <si>
     <t>M 35</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   CAMACHO</t>
   </si>
   <si>
     <t>David Caroço Nunes</t>
   </si>
   <si>
     <t>CLÁUDIA SOUSA</t>
   </si>
   <si>
     <t>Nuno Quintela</t>
   </si>
   <si>
     <t>Rodrigo Duarte</t>
   </si>
   <si>
     <t>Tiago Andrade</t>
   </si>
@@ -1385,51 +1385,51 @@
   <si>
     <t>FREDERICO RODRIGUES</t>
   </si>
   <si>
     <t xml:space="preserve">João  Raposo</t>
   </si>
   <si>
     <t>PEDRO DIAS</t>
   </si>
   <si>
     <t>F 35</t>
   </si>
   <si>
     <t xml:space="preserve">RITA ROSA </t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Coutinho</t>
   </si>
   <si>
     <t xml:space="preserve">Rute  Ribeiro</t>
   </si>
   <si>
     <t>Ana Coutinho</t>
   </si>
   <si>
-    <t>CARLA PEREIRA</t>
+    <t>CLÁUDIA COSTA</t>
   </si>
   <si>
     <t>ÁGNES KOPPÁNYI</t>
   </si>
   <si>
     <t>FILIPA QUINTAS</t>
   </si>
   <si>
     <t>INES MARTINS</t>
   </si>
   <si>
     <t>LILIANA JORGE</t>
   </si>
   <si>
     <t xml:space="preserve">MARTA  NERES</t>
   </si>
   <si>
     <t xml:space="preserve">MARIANA DUARTE </t>
   </si>
   <si>
     <t>EUGÉNIA TEIXEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Mariana  Fraga</t>
   </si>
@@ -2237,51 +2237,51 @@
   <si>
     <t>SUSANA RAPOSO</t>
   </si>
   <si>
     <t>Elisabete Filipe</t>
   </si>
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
     <t xml:space="preserve">PATRICIA  AMORIM</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRA   FERREIRA</t>
   </si>
   <si>
     <t>Alexandra Pinto</t>
   </si>
   <si>
     <t>ROSA MARQUES</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRA   SOUSA</t>
   </si>
   <si>
-    <t>Ana Esgaio</t>
+    <t>Ana Ferreira</t>
   </si>
   <si>
     <t>Carla Alves</t>
   </si>
   <si>
     <t>Fabiola Landeiro</t>
   </si>
   <si>
     <t>Sandra Alves</t>
   </si>
   <si>
     <t xml:space="preserve">BEATRIZ   MATIAS</t>
   </si>
   <si>
     <t xml:space="preserve">SILVIA  TAVARES</t>
   </si>
   <si>
     <t>Yukie Santos</t>
   </si>
   <si>
     <t>FRANCISCO NUNES</t>
   </si>
   <si>
     <t xml:space="preserve">Mariana  Borges</t>
   </si>
@@ -2396,218 +2396,215 @@
   <si>
     <t xml:space="preserve">BENTO   QUARESMA</t>
   </si>
   <si>
     <t>Luis Monteiro</t>
   </si>
   <si>
     <t xml:space="preserve">Manuel  Fontinha</t>
   </si>
   <si>
     <t xml:space="preserve">Daniel  Morais</t>
   </si>
   <si>
     <t>João Revés</t>
   </si>
   <si>
     <t>Etienne Lopes</t>
   </si>
   <si>
     <t>JULIO FERREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Orlando  Silva</t>
   </si>
   <si>
-    <t>José Arede</t>
+    <t>PEDRO GUILHERME</t>
   </si>
   <si>
     <t xml:space="preserve">DOMINGOS   GATO</t>
   </si>
   <si>
     <t xml:space="preserve">VÍTOR   CANTO</t>
   </si>
   <si>
     <t>Luis Gonçalves</t>
   </si>
   <si>
     <t>Paulo Lopes</t>
   </si>
   <si>
     <t xml:space="preserve">João  Caetano</t>
   </si>
   <si>
     <t>PEDRO FERNANDES</t>
   </si>
   <si>
     <t>PEDRO NAVA</t>
   </si>
   <si>
     <t>Rodrigo Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   CANELAS</t>
   </si>
   <si>
     <t>João Gomes</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   QUARESMA</t>
   </si>
   <si>
     <t>Pedro Andrade</t>
   </si>
   <si>
     <t>Paulo Espirito-Santo</t>
   </si>
   <si>
     <t>Miguel Moradias</t>
   </si>
   <si>
     <t xml:space="preserve">Vasco  Ascensão</t>
   </si>
   <si>
-    <t>JOSÉ ALVES</t>
+    <t>CARLOS FERREIRA</t>
   </si>
   <si>
     <t>Carlos Carvalho</t>
   </si>
   <si>
     <t>ANDRÉ LIMA</t>
   </si>
   <si>
     <t>Fernando Gonçalves</t>
   </si>
   <si>
-    <t xml:space="preserve">Jorge  Sobrinho</t>
+    <t>João Junior</t>
   </si>
   <si>
     <t>Rui Lacerda</t>
   </si>
   <si>
     <t>José Alves</t>
   </si>
   <si>
     <t>Rui Vaz</t>
   </si>
   <si>
     <t xml:space="preserve">Manuel  Silva</t>
   </si>
   <si>
     <t>MÁRIO JERÓNIMO</t>
   </si>
   <si>
     <t>Inês Sousa</t>
   </si>
   <si>
     <t>Paulo Cópio</t>
   </si>
   <si>
-    <t>Eduardo Lopes</t>
+    <t>Rita Caetano</t>
   </si>
   <si>
     <t>Carlos Valente</t>
   </si>
   <si>
     <t>Pedro Bico</t>
   </si>
   <si>
     <t>Sérgio Sota</t>
   </si>
   <si>
     <t>João Arroz</t>
   </si>
   <si>
     <t>Carlos Carracha</t>
   </si>
   <si>
     <t>Jorge Azevedo</t>
   </si>
   <si>
     <t>José Ruivo</t>
   </si>
   <si>
     <t>MARCELO CERDEIRA</t>
   </si>
   <si>
     <t>Jorge Santos</t>
   </si>
   <si>
     <t>Carlos Gonçalves</t>
   </si>
   <si>
     <t>Francisco Silveira</t>
   </si>
   <si>
     <t>NAZAboboda</t>
   </si>
   <si>
     <t>Luís Rodrigues</t>
   </si>
   <si>
     <t>F 50</t>
   </si>
   <si>
     <t>ALEXANDRA PORTELA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABELA SALAZAR </t>
+    <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t>Ana Cleto</t>
   </si>
   <si>
     <t xml:space="preserve">SANDRA  FERNANDES</t>
   </si>
   <si>
     <t xml:space="preserve">NATÁLIA DIAS </t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
     <t>Eugénia Ribeiro</t>
   </si>
   <si>
     <t>Natasha Dias</t>
   </si>
   <si>
     <t>Licínia Rego</t>
   </si>
   <si>
     <t>Celeste Almeida</t>
   </si>
   <si>
     <t>Sofia Morgado</t>
   </si>
   <si>
     <t xml:space="preserve">LUCIA  LOUREÇO</t>
   </si>
   <si>
-    <t>Ana Ferreira</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">RITA   MINA</t>
   </si>
   <si>
     <t>Sandra Pereira</t>
   </si>
   <si>
     <t>Isabel Silva</t>
   </si>
   <si>
     <t>Sónia Amaro</t>
   </si>
   <si>
     <t xml:space="preserve">Gracinda  Fernandes</t>
   </si>
   <si>
     <t>Fernanda Santinha</t>
   </si>
   <si>
     <t xml:space="preserve">PAULA   SARAIVA</t>
   </si>
   <si>
     <t>Maria Proença</t>
   </si>
   <si>
     <t>Carla Faria</t>
@@ -2660,71 +2657,68 @@
   <si>
     <t xml:space="preserve">CARLA   RAPOSO</t>
   </si>
   <si>
     <t>CRISTINA MORGADO</t>
   </si>
   <si>
     <t xml:space="preserve">PAULA   RODRIGUES</t>
   </si>
   <si>
     <t>JOANA FORTES</t>
   </si>
   <si>
     <t>Susana Pinto</t>
   </si>
   <si>
     <t>Patricia Encarnação</t>
   </si>
   <si>
     <t>Maria Borges</t>
   </si>
   <si>
     <t>Rosalina Delgado</t>
   </si>
   <si>
-    <t>Susana Figueiredo</t>
+    <t>HELDER MARCOS</t>
   </si>
   <si>
     <t>MARIA JOÃO MEDEIROS</t>
   </si>
   <si>
     <t>Celeste Oliveira</t>
   </si>
   <si>
     <t>M 55</t>
   </si>
   <si>
     <t>José Martins</t>
   </si>
   <si>
     <t>António Murteira</t>
   </si>
   <si>
-    <t>ELIAS FORTES</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PAULO ARRENEGA </t>
   </si>
   <si>
     <t>Paulo Vieira</t>
   </si>
   <si>
     <t>Luís Baptista</t>
   </si>
   <si>
     <t>Antonio Lopes</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   GRAÇA</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   FERREIRA</t>
   </si>
   <si>
     <t>João Oliveira</t>
   </si>
   <si>
     <t>Paulo Dias</t>
   </si>
   <si>
     <t>Carlos Lopes</t>
@@ -2813,51 +2807,51 @@
   <si>
     <t>Luís Pereira</t>
   </si>
   <si>
     <t>Paulo Santos</t>
   </si>
   <si>
     <t>João Reis</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Gamito</t>
   </si>
   <si>
     <t>Jorge Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">NATACHA  CHUMBO</t>
   </si>
   <si>
     <t>Manuel Rego</t>
   </si>
   <si>
     <t>Helder Batista</t>
   </si>
   <si>
-    <t xml:space="preserve">Luis  Carvalhinho</t>
+    <t>Sara Gaspar</t>
   </si>
   <si>
     <t>Luís Espada</t>
   </si>
   <si>
     <t>João Santos</t>
   </si>
   <si>
     <t>PAULO MATEUS</t>
   </si>
   <si>
     <t>ANTÓNIO PINTO</t>
   </si>
   <si>
     <t>Rui Pinto</t>
   </si>
   <si>
     <t xml:space="preserve">Vitor  Alves</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   TAPADA</t>
   </si>
   <si>
     <t>ABEL COSTA</t>
   </si>
@@ -2879,51 +2873,51 @@
   <si>
     <t>Lúcia Silva</t>
   </si>
   <si>
     <t>Ana Martins</t>
   </si>
   <si>
     <t>Conceição Lopes</t>
   </si>
   <si>
     <t>Madalena Caninas</t>
   </si>
   <si>
     <t xml:space="preserve">MADALENA   PINA</t>
   </si>
   <si>
     <t xml:space="preserve">ALICE  ANJINHO</t>
   </si>
   <si>
     <t>Olga Galvão</t>
   </si>
   <si>
     <t>Maria Serra</t>
   </si>
   <si>
-    <t>Mairone Estarlino</t>
+    <t>Joana Marques</t>
   </si>
   <si>
     <t xml:space="preserve">Ivone  Lourenço</t>
   </si>
   <si>
     <t xml:space="preserve">MARIA   MALAGUEIRO</t>
   </si>
   <si>
     <t>SUSANA JESUS</t>
   </si>
   <si>
     <t>ISABEL MENDONÇA</t>
   </si>
   <si>
     <t>Elisa Almeida</t>
   </si>
   <si>
     <t>Beatriz Lourenço</t>
   </si>
   <si>
     <t>ANA LEMOS</t>
   </si>
   <si>
     <t>Maria Conceição Militão</t>
   </si>
@@ -2954,51 +2948,51 @@
   <si>
     <t>MARIA JOÃO AZEVEDO</t>
   </si>
   <si>
     <t>M 60</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   CALDEIRA</t>
   </si>
   <si>
     <t>CARLOS CRISTÃO</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   SIMÕES</t>
   </si>
   <si>
     <t>Alexandre Soares</t>
   </si>
   <si>
     <t xml:space="preserve">ALMIRO   FEIJÃO</t>
   </si>
   <si>
     <t>Jorge Rebelo</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSÉ SALAZAR </t>
+    <t>YUMO YAN</t>
   </si>
   <si>
     <t xml:space="preserve">Hermínio  Cabeceira</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   PAJINHA</t>
   </si>
   <si>
     <t>Paulo Mallen</t>
   </si>
   <si>
     <t>Vitor Rocha</t>
   </si>
   <si>
     <t>Carlos Marques</t>
   </si>
   <si>
     <t>Vítor Revés</t>
   </si>
   <si>
     <t>Lúcio Morais</t>
   </si>
   <si>
     <t>Carlos Santos</t>
   </si>
@@ -3212,84 +3206,84 @@
   <si>
     <t>Luis Duarte</t>
   </si>
   <si>
     <t>Angelo Silva</t>
   </si>
   <si>
     <t xml:space="preserve">VÍTOR   RODRIGUES</t>
   </si>
   <si>
     <t xml:space="preserve">José  Guia</t>
   </si>
   <si>
     <t>Paulo Alceu</t>
   </si>
   <si>
     <t>José Sapo</t>
   </si>
   <si>
     <t>Antonio Gonçalves Raimundo</t>
   </si>
   <si>
     <t>Fernando Chasqueira</t>
   </si>
   <si>
-    <t xml:space="preserve">António  Gavado </t>
+    <t>Fernando Mota</t>
   </si>
   <si>
     <t>João Torres</t>
   </si>
   <si>
     <t>F 70</t>
   </si>
   <si>
     <t>Maria Helena Nuno</t>
   </si>
   <si>
     <t xml:space="preserve">FÁTIMA   SANTOS</t>
   </si>
   <si>
     <t xml:space="preserve">ISABEL   LINO</t>
   </si>
   <si>
     <t>Maria Guia</t>
   </si>
   <si>
     <t>GLÓRIA MARQUES</t>
   </si>
   <si>
     <t xml:space="preserve">Sandra Dionísio </t>
   </si>
   <si>
     <t>M 75</t>
   </si>
   <si>
     <t xml:space="preserve">MANUEL  MARTINS</t>
   </si>
   <si>
-    <t>Armando Bravo</t>
+    <t>MARIA CARVALHO</t>
   </si>
   <si>
     <t>António Santos</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ROQUE</t>
   </si>
   <si>
     <t xml:space="preserve">Fernando  Guerra</t>
   </si>
   <si>
     <t xml:space="preserve">António  Batista</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   CANAS</t>
   </si>
   <si>
     <t>José Nascimento</t>
   </si>
   <si>
     <t xml:space="preserve">Virgílio  Rodrigues</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS   MARQUES</t>
   </si>
@@ -20398,5144 +20392,5144 @@
       </c>
       <c r="B903" s="1">
         <v>224</v>
       </c>
       <c r="C903" s="1" t="s">
         <v>850</v>
       </c>
       <c r="D903" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E903" s="1">
         <v>17</v>
       </c>
       <c r="F903" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="1">
         <v>12</v>
       </c>
       <c r="B904" s="1">
         <v>532</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>851</v>
+        <v>743</v>
       </c>
       <c r="D904" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E904" s="1">
         <v>15</v>
       </c>
       <c r="F904" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="1">
         <v>13</v>
       </c>
       <c r="B905" s="1">
         <v>33</v>
       </c>
       <c r="C905" s="1" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
       <c r="D905" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E905" s="1">
         <v>14</v>
       </c>
       <c r="F905" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="1">
         <v>14</v>
       </c>
       <c r="B906" s="1">
         <v>819</v>
       </c>
       <c r="C906" s="1" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="D906" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E906" s="1">
         <v>13</v>
       </c>
       <c r="F906" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="1">
         <v>14</v>
       </c>
       <c r="B907" s="1">
         <v>338</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="D907" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E907" s="1">
         <v>13</v>
       </c>
       <c r="F907" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="1">
         <v>14</v>
       </c>
       <c r="B908" s="1">
         <v>308</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="D908" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E908" s="1">
         <v>13</v>
       </c>
       <c r="F908" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="1">
         <v>14</v>
       </c>
       <c r="B909" s="1">
         <v>569</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="D909" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E909" s="1">
         <v>13</v>
       </c>
       <c r="F909" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="1">
         <v>14</v>
       </c>
       <c r="B910" s="1">
         <v>360</v>
       </c>
       <c r="C910" s="1" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="D910" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E910" s="1">
         <v>13</v>
       </c>
       <c r="F910" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="1">
         <v>15</v>
       </c>
       <c r="B911" s="1">
         <v>36</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="D911" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E911" s="1">
         <v>12</v>
       </c>
       <c r="F911" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="1">
         <v>16</v>
       </c>
       <c r="B912" s="1">
         <v>346</v>
       </c>
       <c r="C912" s="1" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="D912" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E912" s="1">
         <v>11</v>
       </c>
       <c r="F912" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="1">
         <v>17</v>
       </c>
       <c r="B913" s="1">
         <v>344</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="D913" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E913" s="1">
         <v>10</v>
       </c>
       <c r="F913" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="1">
         <v>18</v>
       </c>
       <c r="B914" s="1">
         <v>852</v>
       </c>
       <c r="C914" s="1" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="D914" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E914" s="1">
         <v>9</v>
       </c>
       <c r="F914" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="1">
         <v>18</v>
       </c>
       <c r="B915" s="1">
         <v>903</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="D915" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E915" s="1">
         <v>9</v>
       </c>
       <c r="F915" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="1">
         <v>19</v>
       </c>
       <c r="B916" s="1">
         <v>599</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="D916" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E916" s="1">
         <v>8</v>
       </c>
       <c r="F916" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="1">
         <v>19</v>
       </c>
       <c r="B917" s="1">
         <v>132</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="D917" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E917" s="1">
         <v>8</v>
       </c>
       <c r="F917" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="1">
         <v>19</v>
       </c>
       <c r="B918" s="1">
         <v>263</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="D918" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E918" s="1">
         <v>8</v>
       </c>
       <c r="F918" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="1">
         <v>19</v>
       </c>
       <c r="B919" s="1">
         <v>227</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="D919" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E919" s="1">
         <v>8</v>
       </c>
       <c r="F919" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="1">
         <v>19</v>
       </c>
       <c r="B920" s="1">
         <v>995</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="D920" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E920" s="1">
         <v>8</v>
       </c>
       <c r="F920" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="1">
         <v>20</v>
       </c>
       <c r="B921" s="1">
         <v>38</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="D921" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E921" s="1">
         <v>7</v>
       </c>
       <c r="F921" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="1">
         <v>21</v>
       </c>
       <c r="B922" s="1">
         <v>693</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="D922" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E922" s="1">
         <v>6</v>
       </c>
       <c r="F922" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="1">
         <v>22</v>
       </c>
       <c r="B923" s="1">
         <v>369</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="D923" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E923" s="1">
         <v>5</v>
       </c>
       <c r="F923" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="1">
         <v>22</v>
       </c>
       <c r="B924" s="1">
         <v>267</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="D924" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E924" s="1">
         <v>5</v>
       </c>
       <c r="F924" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="1">
         <v>23</v>
       </c>
       <c r="B925" s="1">
         <v>707</v>
       </c>
       <c r="C925" s="1" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="D925" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E925" s="1">
         <v>4</v>
       </c>
       <c r="F925" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="1">
         <v>23</v>
       </c>
       <c r="B926" s="1">
         <v>234</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="D926" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E926" s="1">
         <v>4</v>
       </c>
       <c r="F926" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="1">
         <v>23</v>
       </c>
       <c r="B927" s="1">
         <v>843</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="D927" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E927" s="1">
         <v>4</v>
       </c>
       <c r="F927" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="1">
         <v>23</v>
       </c>
       <c r="B928" s="1">
         <v>546</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
       <c r="D928" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E928" s="1">
         <v>4</v>
       </c>
       <c r="F928" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="1">
         <v>23</v>
       </c>
       <c r="B929" s="1">
         <v>34</v>
       </c>
       <c r="C929" s="1" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="D929" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E929" s="1">
         <v>4</v>
       </c>
       <c r="F929" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="1">
         <v>24</v>
       </c>
       <c r="B930" s="1">
         <v>469</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="D930" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E930" s="1">
         <v>3</v>
       </c>
       <c r="F930" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="1">
         <v>24</v>
       </c>
       <c r="B931" s="1">
         <v>35</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D931" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E931" s="1">
         <v>3</v>
       </c>
       <c r="F931" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="1">
         <v>24</v>
       </c>
       <c r="B932" s="1">
         <v>895</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="D932" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E932" s="1">
         <v>3</v>
       </c>
       <c r="F932" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="1">
         <v>24</v>
       </c>
       <c r="B933" s="1">
         <v>713</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="D933" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E933" s="1">
         <v>3</v>
       </c>
       <c r="F933" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="1">
         <v>24</v>
       </c>
       <c r="B934" s="1">
         <v>375</v>
       </c>
       <c r="C934" s="1" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="D934" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E934" s="1">
         <v>3</v>
       </c>
       <c r="F934" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="1">
         <v>24</v>
       </c>
       <c r="B935" s="1">
         <v>953</v>
       </c>
       <c r="C935" s="1" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="D935" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E935" s="1">
         <v>3</v>
       </c>
       <c r="F935" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="1">
         <v>25</v>
       </c>
       <c r="B936" s="1">
         <v>514</v>
       </c>
       <c r="C936" s="1" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
       <c r="D936" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E936" s="1">
         <v>2</v>
       </c>
       <c r="F936" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="1">
         <v>25</v>
       </c>
       <c r="B937" s="1">
         <v>491</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="D937" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E937" s="1">
         <v>2</v>
       </c>
       <c r="F937" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="1">
         <v>25</v>
       </c>
       <c r="B938" s="1">
         <v>235</v>
       </c>
       <c r="C938" s="1" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="D938" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E938" s="1">
         <v>2</v>
       </c>
       <c r="F938" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="1">
         <v>25</v>
       </c>
       <c r="B939" s="1">
         <v>950</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="D939" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E939" s="1">
         <v>2</v>
       </c>
       <c r="F939" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="3" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="B942" s="3" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="C942" s="3" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="D942" s="3" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="E942" s="3" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B943" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C943" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D943" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E943" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F943" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="1">
         <v>1</v>
       </c>
       <c r="B944" s="1">
         <v>812</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="D944" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E944" s="1">
         <v>69</v>
       </c>
       <c r="F944" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="1">
         <v>2</v>
       </c>
       <c r="B945" s="1">
         <v>486</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="D945" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E945" s="1">
         <v>56</v>
       </c>
       <c r="F945" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="1">
         <v>3</v>
       </c>
       <c r="B946" s="1">
         <v>593</v>
       </c>
       <c r="C946" s="1" t="s">
-        <v>890</v>
+        <v>206</v>
       </c>
       <c r="D946" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E946" s="1">
         <v>51</v>
       </c>
       <c r="F946" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="1">
         <v>4</v>
       </c>
       <c r="B947" s="1">
         <v>636</v>
       </c>
       <c r="C947" s="1" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="D947" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E947" s="1">
         <v>48</v>
       </c>
       <c r="F947" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="1">
         <v>5</v>
       </c>
       <c r="B948" s="1">
         <v>779</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
       <c r="D948" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E948" s="1">
         <v>36</v>
       </c>
       <c r="F948" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="1">
         <v>6</v>
       </c>
       <c r="B949" s="1">
         <v>508</v>
       </c>
       <c r="C949" s="1" t="s">
         <v>489</v>
       </c>
       <c r="D949" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E949" s="1">
         <v>29</v>
       </c>
       <c r="F949" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="1">
         <v>7</v>
       </c>
       <c r="B950" s="1">
         <v>244</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="D950" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E950" s="1">
         <v>24</v>
       </c>
       <c r="F950" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="1">
         <v>8</v>
       </c>
       <c r="B951" s="1">
         <v>154</v>
       </c>
       <c r="C951" s="1" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="D951" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E951" s="1">
         <v>23</v>
       </c>
       <c r="F951" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="1">
         <v>9</v>
       </c>
       <c r="B952" s="1">
         <v>94</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
       <c r="D952" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E952" s="1">
         <v>19</v>
       </c>
       <c r="F952" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="1">
         <v>9</v>
       </c>
       <c r="B953" s="1">
         <v>93</v>
       </c>
       <c r="C953" s="1" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="D953" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E953" s="1">
         <v>19</v>
       </c>
       <c r="F953" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="1">
         <v>10</v>
       </c>
       <c r="B954" s="1">
         <v>487</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="D954" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E954" s="1">
         <v>18</v>
       </c>
       <c r="F954" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="1">
         <v>11</v>
       </c>
       <c r="B955" s="1">
         <v>197</v>
       </c>
       <c r="C955" s="1" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
       <c r="D955" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E955" s="1">
         <v>16</v>
       </c>
       <c r="F955" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="1">
         <v>12</v>
       </c>
       <c r="B956" s="1">
         <v>526</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="D956" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E956" s="1">
         <v>15</v>
       </c>
       <c r="F956" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="1">
         <v>13</v>
       </c>
       <c r="B957" s="1">
         <v>476</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="D957" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E957" s="1">
         <v>14</v>
       </c>
       <c r="F957" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="1">
         <v>14</v>
       </c>
       <c r="B958" s="1">
         <v>704</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
       <c r="D958" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E958" s="1">
         <v>13</v>
       </c>
       <c r="F958" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="1">
         <v>15</v>
       </c>
       <c r="B959" s="1">
         <v>738</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="D959" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E959" s="1">
         <v>12</v>
       </c>
       <c r="F959" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="1">
         <v>16</v>
       </c>
       <c r="B960" s="1">
         <v>836</v>
       </c>
       <c r="C960" s="1" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="D960" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E960" s="1">
         <v>11</v>
       </c>
       <c r="F960" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="1">
         <v>17</v>
       </c>
       <c r="B961" s="1">
         <v>627</v>
       </c>
       <c r="C961" s="1" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
       <c r="D961" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E961" s="1">
         <v>10</v>
       </c>
       <c r="F961" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="1">
         <v>18</v>
       </c>
       <c r="B962" s="1">
         <v>564</v>
       </c>
       <c r="C962" s="1" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="D962" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E962" s="1">
         <v>9</v>
       </c>
       <c r="F962" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="1">
         <v>18</v>
       </c>
       <c r="B963" s="1">
         <v>303</v>
       </c>
       <c r="C963" s="1" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="D963" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E963" s="1">
         <v>9</v>
       </c>
       <c r="F963" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="1">
         <v>18</v>
       </c>
       <c r="B964" s="1">
         <v>318</v>
       </c>
       <c r="C964" s="1" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="D964" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E964" s="1">
         <v>9</v>
       </c>
       <c r="F964" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="1">
         <v>18</v>
       </c>
       <c r="B965" s="1">
         <v>88</v>
       </c>
       <c r="C965" s="1" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="D965" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E965" s="1">
         <v>9</v>
       </c>
       <c r="F965" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="1">
         <v>19</v>
       </c>
       <c r="B966" s="1">
         <v>225</v>
       </c>
       <c r="C966" s="1" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="D966" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E966" s="1">
         <v>8</v>
       </c>
       <c r="F966" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="1">
         <v>19</v>
       </c>
       <c r="B967" s="1">
         <v>816</v>
       </c>
       <c r="C967" s="1" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
       <c r="D967" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E967" s="1">
         <v>8</v>
       </c>
       <c r="F967" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="1">
         <v>19</v>
       </c>
       <c r="B968" s="1">
         <v>387</v>
       </c>
       <c r="C968" s="1" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="D968" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E968" s="1">
         <v>8</v>
       </c>
       <c r="F968" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="1">
         <v>20</v>
       </c>
       <c r="B969" s="1">
         <v>570</v>
       </c>
       <c r="C969" s="1" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="D969" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E969" s="1">
         <v>7</v>
       </c>
       <c r="F969" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="1">
         <v>20</v>
       </c>
       <c r="B970" s="1">
         <v>477</v>
       </c>
       <c r="C970" s="1" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="D970" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E970" s="1">
         <v>7</v>
       </c>
       <c r="F970" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="1">
         <v>20</v>
       </c>
       <c r="B971" s="1">
         <v>372</v>
       </c>
       <c r="C971" s="1" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="D971" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E971" s="1">
         <v>7</v>
       </c>
       <c r="F971" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="1">
         <v>20</v>
       </c>
       <c r="B972" s="1">
         <v>531</v>
       </c>
       <c r="C972" s="1" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="D972" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E972" s="1">
         <v>7</v>
       </c>
       <c r="F972" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="1">
         <v>20</v>
       </c>
       <c r="B973" s="1">
         <v>855</v>
       </c>
       <c r="C973" s="1" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
       <c r="D973" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E973" s="1">
         <v>7</v>
       </c>
       <c r="F973" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="1">
         <v>20</v>
       </c>
       <c r="B974" s="1">
         <v>89</v>
       </c>
       <c r="C974" s="1" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="D974" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E974" s="1">
         <v>7</v>
       </c>
       <c r="F974" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="1">
         <v>20</v>
       </c>
       <c r="B975" s="1">
         <v>204</v>
       </c>
       <c r="C975" s="1" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="D975" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E975" s="1">
         <v>7</v>
       </c>
       <c r="F975" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="1">
         <v>20</v>
       </c>
       <c r="B976" s="1">
         <v>386</v>
       </c>
       <c r="C976" s="1" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
       <c r="D976" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E976" s="1">
         <v>7</v>
       </c>
       <c r="F976" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="1">
         <v>21</v>
       </c>
       <c r="B977" s="1">
         <v>174</v>
       </c>
       <c r="C977" s="1" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="D977" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E977" s="1">
         <v>6</v>
       </c>
       <c r="F977" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="1">
         <v>21</v>
       </c>
       <c r="B978" s="1">
         <v>348</v>
       </c>
       <c r="C978" s="1" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="D978" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E978" s="1">
         <v>6</v>
       </c>
       <c r="F978" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="1">
         <v>21</v>
       </c>
       <c r="B979" s="1">
         <v>226</v>
       </c>
       <c r="C979" s="1" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="D979" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E979" s="1">
         <v>6</v>
       </c>
       <c r="F979" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="1">
         <v>21</v>
       </c>
       <c r="B980" s="1">
         <v>929</v>
       </c>
       <c r="C980" s="1" t="s">
-        <v>923</v>
+        <v>921</v>
       </c>
       <c r="D980" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E980" s="1">
         <v>6</v>
       </c>
       <c r="F980" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="1">
         <v>21</v>
       </c>
       <c r="B981" s="1">
         <v>930</v>
       </c>
       <c r="C981" s="1" t="s">
-        <v>924</v>
+        <v>922</v>
       </c>
       <c r="D981" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E981" s="1">
         <v>6</v>
       </c>
       <c r="F981" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="1">
         <v>21</v>
       </c>
       <c r="B982" s="1">
         <v>92</v>
       </c>
       <c r="C982" s="1" t="s">
-        <v>925</v>
+        <v>923</v>
       </c>
       <c r="D982" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E982" s="1">
         <v>6</v>
       </c>
       <c r="F982" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="1">
         <v>21</v>
       </c>
       <c r="B983" s="1">
         <v>87</v>
       </c>
       <c r="C983" s="1" t="s">
-        <v>926</v>
+        <v>924</v>
       </c>
       <c r="D983" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E983" s="1">
         <v>6</v>
       </c>
       <c r="F983" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="1">
         <v>21</v>
       </c>
       <c r="B984" s="1">
         <v>984</v>
       </c>
       <c r="C984" s="1" t="s">
-        <v>927</v>
+        <v>925</v>
       </c>
       <c r="D984" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E984" s="1">
         <v>6</v>
       </c>
       <c r="F984" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="1">
         <v>22</v>
       </c>
       <c r="B985" s="1">
         <v>478</v>
       </c>
       <c r="C985" s="1" t="s">
-        <v>928</v>
+        <v>926</v>
       </c>
       <c r="D985" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E985" s="1">
         <v>5</v>
       </c>
       <c r="F985" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="1">
         <v>22</v>
       </c>
       <c r="B986" s="1">
         <v>683</v>
       </c>
       <c r="C986" s="1" t="s">
-        <v>929</v>
+        <v>927</v>
       </c>
       <c r="D986" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E986" s="1">
         <v>5</v>
       </c>
       <c r="F986" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="1">
         <v>22</v>
       </c>
       <c r="B987" s="1">
         <v>323</v>
       </c>
       <c r="C987" s="1" t="s">
-        <v>930</v>
+        <v>928</v>
       </c>
       <c r="D987" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E987" s="1">
         <v>5</v>
       </c>
       <c r="F987" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="1">
         <v>23</v>
       </c>
       <c r="B988" s="1">
         <v>503</v>
       </c>
       <c r="C988" s="1" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="D988" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E988" s="1">
         <v>4</v>
       </c>
       <c r="F988" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="1">
         <v>23</v>
       </c>
       <c r="B989" s="1">
         <v>810</v>
       </c>
       <c r="C989" s="1" t="s">
-        <v>931</v>
+        <v>929</v>
       </c>
       <c r="D989" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E989" s="1">
         <v>4</v>
       </c>
       <c r="F989" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="1">
         <v>23</v>
       </c>
       <c r="B990" s="1">
         <v>90</v>
       </c>
       <c r="C990" s="1" t="s">
-        <v>932</v>
+        <v>930</v>
       </c>
       <c r="D990" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E990" s="1">
         <v>4</v>
       </c>
       <c r="F990" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="1">
         <v>24</v>
       </c>
       <c r="B991" s="1">
         <v>527</v>
       </c>
       <c r="C991" s="1" t="s">
-        <v>933</v>
+        <v>931</v>
       </c>
       <c r="D991" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E991" s="1">
         <v>3</v>
       </c>
       <c r="F991" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="1">
         <v>24</v>
       </c>
       <c r="B992" s="1">
         <v>412</v>
       </c>
       <c r="C992" s="1" t="s">
-        <v>934</v>
+        <v>932</v>
       </c>
       <c r="D992" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E992" s="1">
         <v>3</v>
       </c>
       <c r="F992" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="1">
         <v>24</v>
       </c>
       <c r="B993" s="1">
         <v>792</v>
       </c>
       <c r="C993" s="1" t="s">
-        <v>935</v>
+        <v>933</v>
       </c>
       <c r="D993" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E993" s="1">
         <v>3</v>
       </c>
       <c r="F993" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="1">
         <v>24</v>
       </c>
       <c r="B994" s="1">
         <v>921</v>
       </c>
       <c r="C994" s="1" t="s">
-        <v>936</v>
+        <v>934</v>
       </c>
       <c r="D994" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E994" s="1">
         <v>3</v>
       </c>
       <c r="F994" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="1">
         <v>24</v>
       </c>
       <c r="B995" s="1">
         <v>352</v>
       </c>
       <c r="C995" s="1" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="D995" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E995" s="1">
         <v>3</v>
       </c>
       <c r="F995" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="1">
         <v>24</v>
       </c>
       <c r="B996" s="1">
         <v>91</v>
       </c>
       <c r="C996" s="1" t="s">
-        <v>938</v>
+        <v>936</v>
       </c>
       <c r="D996" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E996" s="1">
         <v>3</v>
       </c>
       <c r="F996" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="1">
         <v>24</v>
       </c>
       <c r="B997" s="1">
         <v>977</v>
       </c>
       <c r="C997" s="1" t="s">
-        <v>939</v>
+        <v>937</v>
       </c>
       <c r="D997" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E997" s="1">
         <v>3</v>
       </c>
       <c r="F997" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="1">
         <v>25</v>
       </c>
       <c r="B998" s="1">
         <v>363</v>
       </c>
       <c r="C998" s="1" t="s">
-        <v>940</v>
+        <v>938</v>
       </c>
       <c r="D998" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E998" s="1">
         <v>2</v>
       </c>
       <c r="F998" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="1">
         <v>25</v>
       </c>
       <c r="B999" s="1">
         <v>327</v>
       </c>
       <c r="C999" s="1" t="s">
-        <v>941</v>
+        <v>939</v>
       </c>
       <c r="D999" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E999" s="1">
         <v>2</v>
       </c>
       <c r="F999" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="1">
         <v>26</v>
       </c>
       <c r="B1000" s="1">
         <v>96</v>
       </c>
       <c r="C1000" s="1" t="s">
-        <v>942</v>
+        <v>940</v>
       </c>
       <c r="D1000" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1000" s="1">
         <v>1</v>
       </c>
       <c r="F1000" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="1">
         <v>26</v>
       </c>
       <c r="B1001" s="1">
         <v>1002</v>
       </c>
       <c r="C1001" s="1" t="s">
-        <v>943</v>
+        <v>941</v>
       </c>
       <c r="D1001" s="1" t="s">
-        <v>944</v>
+        <v>942</v>
       </c>
       <c r="E1001" s="1">
         <v>1</v>
       </c>
       <c r="F1001" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="3" t="s">
-        <v>945</v>
+        <v>943</v>
       </c>
       <c r="B1004" s="3" t="s">
-        <v>945</v>
+        <v>943</v>
       </c>
       <c r="C1004" s="3" t="s">
-        <v>945</v>
+        <v>943</v>
       </c>
       <c r="D1004" s="3" t="s">
-        <v>945</v>
+        <v>943</v>
       </c>
       <c r="E1004" s="3" t="s">
-        <v>945</v>
+        <v>943</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1005" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1005" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1005" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1005" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1005" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="1">
         <v>1</v>
       </c>
       <c r="B1006" s="1">
         <v>41</v>
       </c>
       <c r="C1006" s="1" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="D1006" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1006" s="1">
         <v>66</v>
       </c>
       <c r="F1006" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="1">
         <v>2</v>
       </c>
       <c r="B1007" s="1">
         <v>286</v>
       </c>
       <c r="C1007" s="1" t="s">
-        <v>947</v>
+        <v>945</v>
       </c>
       <c r="D1007" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1007" s="1">
         <v>63</v>
       </c>
       <c r="F1007" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="1">
         <v>3</v>
       </c>
       <c r="B1008" s="1">
         <v>621</v>
       </c>
       <c r="C1008" s="1" t="s">
-        <v>948</v>
+        <v>946</v>
       </c>
       <c r="D1008" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1008" s="1">
         <v>50</v>
       </c>
       <c r="F1008" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="1">
         <v>4</v>
       </c>
       <c r="B1009" s="1">
         <v>483</v>
       </c>
       <c r="C1009" s="1" t="s">
-        <v>949</v>
+        <v>947</v>
       </c>
       <c r="D1009" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E1009" s="1">
         <v>45</v>
       </c>
       <c r="F1009" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="1">
         <v>5</v>
       </c>
       <c r="B1010" s="1">
         <v>801</v>
       </c>
       <c r="C1010" s="1" t="s">
-        <v>950</v>
+        <v>948</v>
       </c>
       <c r="D1010" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E1010" s="1">
         <v>37</v>
       </c>
       <c r="F1010" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="1">
         <v>5</v>
       </c>
       <c r="B1011" s="1">
         <v>131</v>
       </c>
       <c r="C1011" s="1" t="s">
-        <v>951</v>
+        <v>949</v>
       </c>
       <c r="D1011" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1011" s="1">
         <v>37</v>
       </c>
       <c r="F1011" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="1">
         <v>6</v>
       </c>
       <c r="B1012" s="1">
         <v>687</v>
       </c>
       <c r="C1012" s="1" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="D1012" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E1012" s="1">
         <v>30</v>
       </c>
       <c r="F1012" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="1">
         <v>7</v>
       </c>
       <c r="B1013" s="1">
         <v>39</v>
       </c>
       <c r="C1013" s="1" t="s">
-        <v>953</v>
+        <v>951</v>
       </c>
       <c r="D1013" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1013" s="1">
         <v>19</v>
       </c>
       <c r="F1013" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="1">
         <v>8</v>
       </c>
       <c r="B1014" s="1">
         <v>228</v>
       </c>
       <c r="C1014" s="1" t="s">
-        <v>954</v>
+        <v>952</v>
       </c>
       <c r="D1014" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E1014" s="1">
         <v>18</v>
       </c>
       <c r="F1014" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="1">
         <v>9</v>
       </c>
       <c r="B1015" s="1">
         <v>705</v>
       </c>
       <c r="C1015" s="1" t="s">
-        <v>955</v>
+        <v>953</v>
       </c>
       <c r="D1015" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E1015" s="1">
         <v>17</v>
       </c>
       <c r="F1015" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="1">
         <v>10</v>
       </c>
       <c r="B1016" s="1">
         <v>374</v>
       </c>
       <c r="C1016" s="1" t="s">
-        <v>956</v>
+        <v>954</v>
       </c>
       <c r="D1016" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E1016" s="1">
         <v>15</v>
       </c>
       <c r="F1016" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="1">
         <v>10</v>
       </c>
       <c r="B1017" s="1">
         <v>349</v>
       </c>
       <c r="C1017" s="1" t="s">
-        <v>957</v>
+        <v>955</v>
       </c>
       <c r="D1017" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E1017" s="1">
         <v>15</v>
       </c>
       <c r="F1017" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="1">
         <v>11</v>
       </c>
       <c r="B1018" s="1">
         <v>886</v>
       </c>
       <c r="C1018" s="1" t="s">
-        <v>958</v>
+        <v>956</v>
       </c>
       <c r="D1018" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E1018" s="1">
         <v>14</v>
       </c>
       <c r="F1018" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="1">
         <v>12</v>
       </c>
       <c r="B1019" s="1">
         <v>40</v>
       </c>
       <c r="C1019" s="1" t="s">
-        <v>959</v>
+        <v>957</v>
       </c>
       <c r="D1019" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1019" s="1">
         <v>13</v>
       </c>
       <c r="F1019" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="1">
         <v>13</v>
       </c>
       <c r="B1020" s="1">
         <v>377</v>
       </c>
       <c r="C1020" s="1" t="s">
-        <v>960</v>
+        <v>958</v>
       </c>
       <c r="D1020" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1020" s="1">
         <v>12</v>
       </c>
       <c r="F1020" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="1">
         <v>13</v>
       </c>
       <c r="B1021" s="1">
         <v>220</v>
       </c>
       <c r="C1021" s="1" t="s">
-        <v>961</v>
+        <v>959</v>
       </c>
       <c r="D1021" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E1021" s="1">
         <v>12</v>
       </c>
       <c r="F1021" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="1">
         <v>13</v>
       </c>
       <c r="B1022" s="1">
         <v>366</v>
       </c>
       <c r="C1022" s="1" t="s">
-        <v>962</v>
+        <v>960</v>
       </c>
       <c r="D1022" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E1022" s="1">
         <v>12</v>
       </c>
       <c r="F1022" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="1">
         <v>14</v>
       </c>
       <c r="B1023" s="1">
         <v>126</v>
       </c>
       <c r="C1023" s="1" t="s">
-        <v>963</v>
+        <v>961</v>
       </c>
       <c r="D1023" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1023" s="1">
         <v>10</v>
       </c>
       <c r="F1023" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="1">
         <v>15</v>
       </c>
       <c r="B1024" s="1">
         <v>120</v>
       </c>
       <c r="C1024" s="1" t="s">
-        <v>964</v>
+        <v>962</v>
       </c>
       <c r="D1024" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1024" s="1">
         <v>9</v>
       </c>
       <c r="F1024" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="1">
         <v>15</v>
       </c>
       <c r="B1025" s="1">
         <v>543</v>
       </c>
       <c r="C1025" s="1" t="s">
-        <v>965</v>
+        <v>963</v>
       </c>
       <c r="D1025" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E1025" s="1">
         <v>9</v>
       </c>
       <c r="F1025" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="1">
         <v>16</v>
       </c>
       <c r="B1026" s="1">
         <v>565</v>
       </c>
       <c r="C1026" s="1" t="s">
-        <v>966</v>
+        <v>964</v>
       </c>
       <c r="D1026" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E1026" s="1">
         <v>6</v>
       </c>
       <c r="F1026" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="1">
         <v>17</v>
       </c>
       <c r="B1027" s="1">
         <v>42</v>
       </c>
       <c r="C1027" s="1" t="s">
-        <v>967</v>
+        <v>965</v>
       </c>
       <c r="D1027" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1027" s="1">
         <v>3</v>
       </c>
       <c r="F1027" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="1">
         <v>17</v>
       </c>
       <c r="B1028" s="1">
         <v>885</v>
       </c>
       <c r="C1028" s="1" t="s">
-        <v>968</v>
+        <v>966</v>
       </c>
       <c r="D1028" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E1028" s="1">
         <v>3</v>
       </c>
       <c r="F1028" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="1">
         <v>17</v>
       </c>
       <c r="B1029" s="1">
         <v>236</v>
       </c>
       <c r="C1029" s="1" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="D1029" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E1029" s="1">
         <v>3</v>
       </c>
       <c r="F1029" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="1">
         <v>17</v>
       </c>
       <c r="B1030" s="1">
         <v>907</v>
       </c>
       <c r="C1030" s="1" t="s">
-        <v>970</v>
+        <v>968</v>
       </c>
       <c r="D1030" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E1030" s="1">
         <v>3</v>
       </c>
       <c r="F1030" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="1">
         <v>17</v>
       </c>
       <c r="B1031" s="1">
         <v>954</v>
       </c>
       <c r="C1031" s="1" t="s">
-        <v>971</v>
+        <v>969</v>
       </c>
       <c r="D1031" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E1031" s="1">
         <v>3</v>
       </c>
       <c r="F1031" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="1">
         <v>17</v>
       </c>
       <c r="B1032" s="1">
         <v>915</v>
       </c>
       <c r="C1032" s="1" t="s">
-        <v>972</v>
+        <v>970</v>
       </c>
       <c r="D1032" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E1032" s="1">
         <v>3</v>
       </c>
       <c r="F1032" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="1">
         <v>17</v>
       </c>
       <c r="B1033" s="1">
         <v>1037</v>
       </c>
       <c r="C1033" s="1" t="s">
-        <v>973</v>
+        <v>971</v>
       </c>
       <c r="D1033" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E1033" s="1">
         <v>3</v>
       </c>
       <c r="F1033" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="1">
         <v>18</v>
       </c>
       <c r="B1034" s="1">
         <v>672</v>
       </c>
       <c r="C1034" s="1" t="s">
-        <v>974</v>
+        <v>972</v>
       </c>
       <c r="D1034" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1034" s="1">
         <v>2</v>
       </c>
       <c r="F1034" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="3" t="s">
-        <v>975</v>
+        <v>973</v>
       </c>
       <c r="B1037" s="3" t="s">
-        <v>975</v>
+        <v>973</v>
       </c>
       <c r="C1037" s="3" t="s">
-        <v>975</v>
+        <v>973</v>
       </c>
       <c r="D1037" s="3" t="s">
-        <v>975</v>
+        <v>973</v>
       </c>
       <c r="E1037" s="3" t="s">
-        <v>975</v>
+        <v>973</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1038" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1038" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1038" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1038" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1038" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="1">
         <v>1</v>
       </c>
       <c r="B1039" s="1">
         <v>404</v>
       </c>
       <c r="C1039" s="1" t="s">
-        <v>976</v>
+        <v>974</v>
       </c>
       <c r="D1039" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1039" s="1">
         <v>58</v>
       </c>
       <c r="F1039" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="1">
         <v>2</v>
       </c>
       <c r="B1040" s="1">
         <v>586</v>
       </c>
       <c r="C1040" s="1" t="s">
-        <v>977</v>
+        <v>975</v>
       </c>
       <c r="D1040" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1040" s="1">
         <v>49</v>
       </c>
       <c r="F1040" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="1">
         <v>3</v>
       </c>
       <c r="B1041" s="1">
         <v>98</v>
       </c>
       <c r="C1041" s="1" t="s">
-        <v>978</v>
+        <v>976</v>
       </c>
       <c r="D1041" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1041" s="1">
         <v>46</v>
       </c>
       <c r="F1041" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="1">
         <v>4</v>
       </c>
       <c r="B1042" s="1">
         <v>800</v>
       </c>
       <c r="C1042" s="1" t="s">
-        <v>979</v>
+        <v>977</v>
       </c>
       <c r="D1042" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E1042" s="1">
         <v>45</v>
       </c>
       <c r="F1042" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="1">
         <v>5</v>
       </c>
       <c r="B1043" s="1">
         <v>100</v>
       </c>
       <c r="C1043" s="1" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
       <c r="D1043" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1043" s="1">
         <v>40</v>
       </c>
       <c r="F1043" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="1">
         <v>6</v>
       </c>
       <c r="B1044" s="1">
         <v>322</v>
       </c>
       <c r="C1044" s="1" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="D1044" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E1044" s="1">
         <v>31</v>
       </c>
       <c r="F1044" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="1">
         <v>7</v>
       </c>
       <c r="B1045" s="1">
         <v>811</v>
       </c>
       <c r="C1045" s="1" t="s">
-        <v>981</v>
+        <v>979</v>
       </c>
       <c r="D1045" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E1045" s="1">
         <v>27</v>
       </c>
       <c r="F1045" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="1">
         <v>8</v>
       </c>
       <c r="B1046" s="1">
         <v>610</v>
       </c>
       <c r="C1046" s="1" t="s">
-        <v>982</v>
+        <v>980</v>
       </c>
       <c r="D1046" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1046" s="1">
         <v>26</v>
       </c>
       <c r="F1046" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="1">
         <v>8</v>
       </c>
       <c r="B1047" s="1">
         <v>159</v>
       </c>
       <c r="C1047" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D1047" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1047" s="1">
         <v>26</v>
       </c>
       <c r="F1047" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="1">
         <v>9</v>
       </c>
       <c r="B1048" s="1">
         <v>504</v>
       </c>
       <c r="C1048" s="1" t="s">
-        <v>983</v>
+        <v>981</v>
       </c>
       <c r="D1048" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E1048" s="1">
         <v>24</v>
       </c>
       <c r="F1048" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="1">
         <v>10</v>
       </c>
       <c r="B1049" s="1">
         <v>313</v>
       </c>
       <c r="C1049" s="1" t="s">
-        <v>984</v>
+        <v>982</v>
       </c>
       <c r="D1049" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1049" s="1">
         <v>16</v>
       </c>
       <c r="F1049" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="1">
         <v>11</v>
       </c>
       <c r="B1050" s="1">
         <v>547</v>
       </c>
       <c r="C1050" s="1" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
       <c r="D1050" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E1050" s="1">
         <v>15</v>
       </c>
       <c r="F1050" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="1">
         <v>12</v>
       </c>
       <c r="B1051" s="1">
         <v>495</v>
       </c>
       <c r="C1051" s="1" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="D1051" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E1051" s="1">
         <v>14</v>
       </c>
       <c r="F1051" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="1">
         <v>13</v>
       </c>
       <c r="B1052" s="1">
         <v>321</v>
       </c>
       <c r="C1052" s="1" t="s">
-        <v>987</v>
+        <v>985</v>
       </c>
       <c r="D1052" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E1052" s="1">
         <v>12</v>
       </c>
       <c r="F1052" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="1">
         <v>14</v>
       </c>
       <c r="B1053" s="1">
         <v>480</v>
       </c>
       <c r="C1053" s="1" t="s">
-        <v>988</v>
+        <v>986</v>
       </c>
       <c r="D1053" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E1053" s="1">
         <v>11</v>
       </c>
       <c r="F1053" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="1">
         <v>14</v>
       </c>
       <c r="B1054" s="1">
         <v>755</v>
       </c>
       <c r="C1054" s="1" t="s">
-        <v>989</v>
+        <v>987</v>
       </c>
       <c r="D1054" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E1054" s="1">
         <v>11</v>
       </c>
       <c r="F1054" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="1">
         <v>14</v>
       </c>
       <c r="B1055" s="1">
         <v>697</v>
       </c>
       <c r="C1055" s="1" t="s">
-        <v>990</v>
+        <v>988</v>
       </c>
       <c r="D1055" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E1055" s="1">
         <v>11</v>
       </c>
       <c r="F1055" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="1">
         <v>14</v>
       </c>
       <c r="B1056" s="1">
         <v>97</v>
       </c>
       <c r="C1056" s="1" t="s">
-        <v>991</v>
+        <v>989</v>
       </c>
       <c r="D1056" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1056" s="1">
         <v>11</v>
       </c>
       <c r="F1056" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="1">
         <v>14</v>
       </c>
       <c r="B1057" s="1">
         <v>101</v>
       </c>
       <c r="C1057" s="1" t="s">
-        <v>992</v>
+        <v>990</v>
       </c>
       <c r="D1057" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1057" s="1">
         <v>11</v>
       </c>
       <c r="F1057" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" s="1">
         <v>15</v>
       </c>
       <c r="B1058" s="1">
         <v>783</v>
       </c>
       <c r="C1058" s="1" t="s">
-        <v>993</v>
+        <v>991</v>
       </c>
       <c r="D1058" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E1058" s="1">
         <v>10</v>
       </c>
       <c r="F1058" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="1">
         <v>15</v>
       </c>
       <c r="B1059" s="1">
         <v>720</v>
       </c>
       <c r="C1059" s="1" t="s">
-        <v>994</v>
+        <v>992</v>
       </c>
       <c r="D1059" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E1059" s="1">
         <v>10</v>
       </c>
       <c r="F1059" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" s="1">
         <v>16</v>
       </c>
       <c r="B1060" s="1">
         <v>185</v>
       </c>
       <c r="C1060" s="1" t="s">
-        <v>995</v>
+        <v>993</v>
       </c>
       <c r="D1060" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1060" s="1">
         <v>9</v>
       </c>
       <c r="F1060" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="1">
         <v>17</v>
       </c>
       <c r="B1061" s="1">
         <v>700</v>
       </c>
       <c r="C1061" s="1" t="s">
-        <v>996</v>
+        <v>994</v>
       </c>
       <c r="D1061" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E1061" s="1">
         <v>8</v>
       </c>
       <c r="F1061" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="1">
         <v>18</v>
       </c>
       <c r="B1062" s="1">
         <v>689</v>
       </c>
       <c r="C1062" s="1" t="s">
-        <v>997</v>
+        <v>995</v>
       </c>
       <c r="D1062" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E1062" s="1">
         <v>7</v>
       </c>
       <c r="F1062" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="1">
         <v>18</v>
       </c>
       <c r="B1063" s="1">
         <v>378</v>
       </c>
       <c r="C1063" s="1" t="s">
-        <v>998</v>
+        <v>996</v>
       </c>
       <c r="D1063" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E1063" s="1">
         <v>7</v>
       </c>
       <c r="F1063" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="1">
         <v>18</v>
       </c>
       <c r="B1064" s="1">
         <v>521</v>
       </c>
       <c r="C1064" s="1" t="s">
-        <v>999</v>
+        <v>997</v>
       </c>
       <c r="D1064" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E1064" s="1">
         <v>7</v>
       </c>
       <c r="F1064" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="1">
         <v>19</v>
       </c>
       <c r="B1065" s="1">
         <v>408</v>
       </c>
       <c r="C1065" s="1" t="s">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="D1065" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E1065" s="1">
         <v>6</v>
       </c>
       <c r="F1065" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="1">
         <v>19</v>
       </c>
       <c r="B1066" s="1">
         <v>484</v>
       </c>
       <c r="C1066" s="1" t="s">
-        <v>1001</v>
+        <v>999</v>
       </c>
       <c r="D1066" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E1066" s="1">
         <v>6</v>
       </c>
       <c r="F1066" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="1">
         <v>19</v>
       </c>
       <c r="B1067" s="1">
         <v>946</v>
       </c>
       <c r="C1067" s="1" t="s">
-        <v>1002</v>
+        <v>1000</v>
       </c>
       <c r="D1067" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E1067" s="1">
         <v>6</v>
       </c>
       <c r="F1067" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="1">
         <v>19</v>
       </c>
       <c r="B1068" s="1">
         <v>958</v>
       </c>
       <c r="C1068" s="1" t="s">
-        <v>1003</v>
+        <v>1001</v>
       </c>
       <c r="D1068" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1068" s="1">
         <v>6</v>
       </c>
       <c r="F1068" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="1">
         <v>19</v>
       </c>
       <c r="B1069" s="1">
         <v>103</v>
       </c>
       <c r="C1069" s="1" t="s">
-        <v>1004</v>
+        <v>1002</v>
       </c>
       <c r="D1069" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1069" s="1">
         <v>6</v>
       </c>
       <c r="F1069" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="1">
         <v>20</v>
       </c>
       <c r="B1070" s="1">
         <v>814</v>
       </c>
       <c r="C1070" s="1" t="s">
-        <v>1005</v>
+        <v>1003</v>
       </c>
       <c r="D1070" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E1070" s="1">
         <v>5</v>
       </c>
       <c r="F1070" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="1">
         <v>20</v>
       </c>
       <c r="B1071" s="1">
         <v>945</v>
       </c>
       <c r="C1071" s="1" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="D1071" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E1071" s="1">
         <v>5</v>
       </c>
       <c r="F1071" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="1">
         <v>20</v>
       </c>
       <c r="B1072" s="1">
         <v>933</v>
       </c>
       <c r="C1072" s="1" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
       <c r="D1072" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E1072" s="1">
         <v>5</v>
       </c>
       <c r="F1072" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="1">
         <v>21</v>
       </c>
       <c r="B1073" s="1">
         <v>99</v>
       </c>
       <c r="C1073" s="1" t="s">
-        <v>1008</v>
+        <v>1006</v>
       </c>
       <c r="D1073" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1073" s="1">
         <v>4</v>
       </c>
       <c r="F1073" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" s="1">
         <v>22</v>
       </c>
       <c r="B1074" s="1">
         <v>457</v>
       </c>
       <c r="C1074" s="1" t="s">
-        <v>1009</v>
+        <v>1007</v>
       </c>
       <c r="D1074" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E1074" s="1">
         <v>3</v>
       </c>
       <c r="F1074" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" s="1">
         <v>22</v>
       </c>
       <c r="B1075" s="1">
         <v>419</v>
       </c>
       <c r="C1075" s="1" t="s">
-        <v>1010</v>
+        <v>1008</v>
       </c>
       <c r="D1075" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E1075" s="1">
         <v>3</v>
       </c>
       <c r="F1075" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="1">
         <v>22</v>
       </c>
       <c r="B1076" s="1">
         <v>798</v>
       </c>
       <c r="C1076" s="1" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="D1076" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E1076" s="1">
         <v>3</v>
       </c>
       <c r="F1076" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="1">
         <v>22</v>
       </c>
       <c r="B1077" s="1">
         <v>183</v>
       </c>
       <c r="C1077" s="1" t="s">
-        <v>1012</v>
+        <v>1010</v>
       </c>
       <c r="D1077" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1077" s="1">
         <v>3</v>
       </c>
       <c r="F1077" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="1">
         <v>22</v>
       </c>
       <c r="B1078" s="1">
         <v>947</v>
       </c>
       <c r="C1078" s="1" t="s">
-        <v>1013</v>
+        <v>1011</v>
       </c>
       <c r="D1078" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E1078" s="1">
         <v>3</v>
       </c>
       <c r="F1078" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="1">
         <v>22</v>
       </c>
       <c r="B1079" s="1">
         <v>367</v>
       </c>
       <c r="C1079" s="1" t="s">
-        <v>1014</v>
+        <v>1012</v>
       </c>
       <c r="D1079" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E1079" s="1">
         <v>3</v>
       </c>
       <c r="F1079" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="1">
         <v>23</v>
       </c>
       <c r="B1080" s="1">
         <v>841</v>
       </c>
       <c r="C1080" s="1" t="s">
-        <v>1015</v>
+        <v>1013</v>
       </c>
       <c r="D1080" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E1080" s="1">
         <v>4</v>
       </c>
       <c r="F1080" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" s="1">
         <v>23</v>
       </c>
       <c r="B1081" s="1">
         <v>905</v>
       </c>
       <c r="C1081" s="1" t="s">
-        <v>1016</v>
+        <v>1014</v>
       </c>
       <c r="D1081" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E1081" s="1">
         <v>2</v>
       </c>
       <c r="F1081" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" s="1">
         <v>23</v>
       </c>
       <c r="B1082" s="1">
         <v>993</v>
       </c>
       <c r="C1082" s="1" t="s">
-        <v>1017</v>
+        <v>1015</v>
       </c>
       <c r="D1082" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E1082" s="1">
         <v>2</v>
       </c>
       <c r="F1082" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" s="1">
         <v>23</v>
       </c>
       <c r="B1083" s="1">
         <v>104</v>
       </c>
       <c r="C1083" s="1" t="s">
-        <v>1018</v>
+        <v>1016</v>
       </c>
       <c r="D1083" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1083" s="1">
         <v>2</v>
       </c>
       <c r="F1083" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" s="3" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
       <c r="B1086" s="3" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
       <c r="C1086" s="3" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
       <c r="D1086" s="3" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
       <c r="E1086" s="3" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1087" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1087" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1087" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1087" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1087" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" s="1">
         <v>1</v>
       </c>
       <c r="B1088" s="1">
         <v>499</v>
       </c>
       <c r="C1088" s="1" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="D1088" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E1088" s="1">
         <v>60</v>
       </c>
       <c r="F1088" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="1">
         <v>2</v>
       </c>
       <c r="B1089" s="1">
         <v>541</v>
       </c>
       <c r="C1089" s="1" t="s">
-        <v>1021</v>
+        <v>1019</v>
       </c>
       <c r="D1089" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E1089" s="1">
         <v>54</v>
       </c>
       <c r="F1089" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="1">
         <v>3</v>
       </c>
       <c r="B1090" s="1">
         <v>809</v>
       </c>
       <c r="C1090" s="1" t="s">
-        <v>1022</v>
+        <v>1020</v>
       </c>
       <c r="D1090" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E1090" s="1">
         <v>35</v>
       </c>
       <c r="F1090" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" s="1">
         <v>4</v>
       </c>
       <c r="B1091" s="1">
         <v>534</v>
       </c>
       <c r="C1091" s="1" t="s">
-        <v>1023</v>
+        <v>1021</v>
       </c>
       <c r="D1091" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E1091" s="1">
         <v>31</v>
       </c>
       <c r="F1091" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" s="1">
         <v>5</v>
       </c>
       <c r="B1092" s="1">
         <v>133</v>
       </c>
       <c r="C1092" s="1" t="s">
-        <v>1024</v>
+        <v>1022</v>
       </c>
       <c r="D1092" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1092" s="1">
         <v>30</v>
       </c>
       <c r="F1092" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" s="1">
         <v>6</v>
       </c>
       <c r="B1093" s="1">
         <v>802</v>
       </c>
       <c r="C1093" s="1" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="D1093" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E1093" s="1">
         <v>28</v>
       </c>
       <c r="F1093" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="1">
         <v>7</v>
       </c>
       <c r="B1094" s="1">
         <v>470</v>
       </c>
       <c r="C1094" s="1" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="D1094" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E1094" s="1">
         <v>22</v>
       </c>
       <c r="F1094" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="1">
         <v>8</v>
       </c>
       <c r="B1095" s="1">
         <v>991</v>
       </c>
       <c r="C1095" s="1" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="D1095" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E1095" s="1">
         <v>20</v>
       </c>
       <c r="F1095" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="1">
         <v>13</v>
       </c>
       <c r="B1096" s="1">
         <v>505</v>
       </c>
       <c r="C1096" s="1" t="s">
         <v>848</v>
       </c>
       <c r="D1096" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E1096" s="1">
         <v>12</v>
       </c>
       <c r="F1096" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" s="3" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
       <c r="B1099" s="3" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
       <c r="C1099" s="3" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
       <c r="D1099" s="3" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
       <c r="E1099" s="3" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1100" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1100" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1100" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1100" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="1">
         <v>1</v>
       </c>
       <c r="B1101" s="1">
         <v>496</v>
       </c>
       <c r="C1101" s="1" t="s">
-        <v>1029</v>
+        <v>1027</v>
       </c>
       <c r="D1101" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E1101" s="1">
         <v>52</v>
       </c>
       <c r="F1101" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" s="1">
         <v>3</v>
       </c>
       <c r="B1102" s="1">
         <v>105</v>
       </c>
       <c r="C1102" s="1" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="D1102" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1102" s="1">
         <v>43</v>
       </c>
       <c r="F1102" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" s="1">
         <v>4</v>
       </c>
       <c r="B1103" s="1">
         <v>249</v>
       </c>
       <c r="C1103" s="1" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="D1103" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E1103" s="1">
         <v>36</v>
       </c>
       <c r="F1103" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" s="1">
         <v>4</v>
       </c>
       <c r="B1104" s="1">
         <v>680</v>
       </c>
       <c r="C1104" s="1" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="D1104" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E1104" s="1">
         <v>36</v>
       </c>
       <c r="F1104" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" s="1">
         <v>5</v>
       </c>
       <c r="B1105" s="1">
         <v>849</v>
       </c>
       <c r="C1105" s="1" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="D1105" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E1105" s="1">
         <v>33</v>
       </c>
       <c r="F1105" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" s="1">
         <v>6</v>
       </c>
       <c r="B1106" s="1">
         <v>523</v>
       </c>
       <c r="C1106" s="1" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="D1106" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E1106" s="1">
         <v>13</v>
       </c>
       <c r="F1106" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" s="1">
         <v>6</v>
       </c>
       <c r="B1107" s="1">
         <v>108</v>
       </c>
       <c r="C1107" s="1" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
       <c r="D1107" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1107" s="1">
         <v>28</v>
       </c>
       <c r="F1107" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" s="1">
         <v>7</v>
       </c>
       <c r="B1108" s="1">
         <v>107</v>
       </c>
       <c r="C1108" s="1" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="D1108" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1108" s="1">
         <v>26</v>
       </c>
       <c r="F1108" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" s="1">
         <v>8</v>
       </c>
       <c r="B1109" s="1">
         <v>152</v>
       </c>
       <c r="C1109" s="1" t="s">
-        <v>1037</v>
+        <v>1035</v>
       </c>
       <c r="D1109" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1109" s="1">
         <v>23</v>
       </c>
       <c r="F1109" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" s="1">
         <v>9</v>
       </c>
       <c r="B1110" s="1">
         <v>853</v>
       </c>
       <c r="C1110" s="1" t="s">
-        <v>1038</v>
+        <v>1036</v>
       </c>
       <c r="D1110" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1110" s="1">
         <v>22</v>
       </c>
       <c r="F1110" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" s="1">
         <v>10</v>
       </c>
       <c r="B1111" s="1">
         <v>724</v>
       </c>
       <c r="C1111" s="1" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="D1111" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E1111" s="1">
         <v>18</v>
       </c>
       <c r="F1111" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" s="1">
         <v>11</v>
       </c>
       <c r="B1112" s="1">
         <v>524</v>
       </c>
       <c r="C1112" s="1" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
       <c r="D1112" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E1112" s="1">
         <v>16</v>
       </c>
       <c r="F1112" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" s="1">
         <v>12</v>
       </c>
       <c r="B1113" s="1">
         <v>380</v>
       </c>
       <c r="C1113" s="1" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="D1113" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E1113" s="1">
         <v>15</v>
       </c>
       <c r="F1113" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" s="1">
         <v>14</v>
       </c>
       <c r="B1114" s="1">
         <v>181</v>
       </c>
       <c r="C1114" s="1" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="D1114" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1114" s="1">
         <v>9</v>
       </c>
       <c r="F1114" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" s="1">
         <v>14</v>
       </c>
       <c r="B1115" s="1">
         <v>326</v>
       </c>
       <c r="C1115" s="1" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
       <c r="D1115" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E1115" s="1">
         <v>9</v>
       </c>
       <c r="F1115" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" s="1">
         <v>14</v>
       </c>
       <c r="B1116" s="1">
         <v>110</v>
       </c>
       <c r="C1116" s="1" t="s">
-        <v>1044</v>
+        <v>1042</v>
       </c>
       <c r="D1116" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1116" s="1">
         <v>9</v>
       </c>
       <c r="F1116" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" s="1">
         <v>15</v>
       </c>
       <c r="B1117" s="1">
         <v>904</v>
       </c>
       <c r="C1117" s="1" t="s">
-        <v>1045</v>
+        <v>1043</v>
       </c>
       <c r="D1117" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E1117" s="1">
         <v>8</v>
       </c>
       <c r="F1117" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" s="1">
         <v>16</v>
       </c>
       <c r="B1118" s="1">
         <v>513</v>
       </c>
       <c r="C1118" s="1" t="s">
-        <v>1046</v>
+        <v>1044</v>
       </c>
       <c r="D1118" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E1118" s="1">
         <v>3</v>
       </c>
       <c r="F1118" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" s="1">
         <v>23</v>
       </c>
       <c r="B1119" s="1">
         <v>572</v>
       </c>
       <c r="C1119" s="1" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
       <c r="D1119" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E1119" s="1">
         <v>3</v>
       </c>
       <c r="F1119" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" s="3" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="B1122" s="3" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="C1122" s="3" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="D1122" s="3" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E1122" s="3" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1123" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1123" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1123" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1123" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" s="1">
         <v>1</v>
       </c>
       <c r="B1124" s="1">
         <v>542</v>
       </c>
       <c r="C1124" s="1" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
       <c r="D1124" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E1124" s="1">
         <v>71</v>
       </c>
       <c r="F1124" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" s="1">
         <v>2</v>
       </c>
       <c r="B1125" s="1">
         <v>232</v>
       </c>
       <c r="C1125" s="1" t="s">
-        <v>1050</v>
+        <v>1048</v>
       </c>
       <c r="D1125" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E1125" s="1">
         <v>58</v>
       </c>
       <c r="F1125" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" s="1">
         <v>3</v>
       </c>
       <c r="B1126" s="1">
         <v>215</v>
       </c>
       <c r="C1126" s="1" t="s">
-        <v>1051</v>
+        <v>1049</v>
       </c>
       <c r="D1126" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E1126" s="1">
         <v>40</v>
       </c>
       <c r="F1126" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" s="1">
         <v>4</v>
       </c>
       <c r="B1127" s="1">
         <v>967</v>
       </c>
       <c r="C1127" s="1" t="s">
-        <v>1052</v>
+        <v>1050</v>
       </c>
       <c r="D1127" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1127" s="1">
         <v>30</v>
       </c>
       <c r="F1127" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" s="1">
         <v>5</v>
       </c>
       <c r="B1128" s="1">
         <v>892</v>
       </c>
       <c r="C1128" s="1" t="s">
-        <v>1053</v>
+        <v>1051</v>
       </c>
       <c r="D1128" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E1128" s="1">
         <v>24</v>
       </c>
       <c r="F1128" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" s="3" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="B1131" s="3" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="C1131" s="3" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="D1131" s="3" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="E1131" s="3" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1132" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1132" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1132" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1132" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1132" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" s="1">
         <v>1</v>
       </c>
       <c r="B1133" s="1">
         <v>113</v>
       </c>
       <c r="C1133" s="1" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
       <c r="D1133" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1133" s="1">
         <v>59</v>
       </c>
       <c r="F1133" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" s="1">
         <v>2</v>
       </c>
       <c r="B1134" s="1">
         <v>518</v>
       </c>
       <c r="C1134" s="1" t="s">
-        <v>1056</v>
+        <v>1054</v>
       </c>
       <c r="D1134" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E1134" s="1">
         <v>55</v>
       </c>
       <c r="F1134" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" s="1">
         <v>3</v>
       </c>
       <c r="B1135" s="1">
         <v>563</v>
       </c>
       <c r="C1135" s="1" t="s">
-        <v>1057</v>
+        <v>1055</v>
       </c>
       <c r="D1135" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E1135" s="1">
         <v>45</v>
       </c>
       <c r="F1135" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" s="1">
         <v>4</v>
       </c>
       <c r="B1136" s="1">
         <v>112</v>
       </c>
       <c r="C1136" s="1" t="s">
-        <v>1058</v>
+        <v>1056</v>
       </c>
       <c r="D1136" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1136" s="1">
         <v>41</v>
       </c>
       <c r="F1136" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" s="1">
         <v>4</v>
       </c>
       <c r="B1137" s="1">
         <v>912</v>
       </c>
       <c r="C1137" s="1" t="s">
-        <v>1059</v>
+        <v>1057</v>
       </c>
       <c r="D1137" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E1137" s="1">
         <v>41</v>
       </c>
       <c r="F1137" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" s="1">
         <v>5</v>
       </c>
       <c r="B1138" s="1">
         <v>288</v>
       </c>
       <c r="C1138" s="1" t="s">
-        <v>1060</v>
+        <v>1058</v>
       </c>
       <c r="D1138" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1138" s="1">
         <v>33</v>
       </c>
       <c r="F1138" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" s="1">
         <v>6</v>
       </c>
       <c r="B1139" s="1">
         <v>525</v>
       </c>
       <c r="C1139" s="1" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="D1139" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E1139" s="1">
         <v>26</v>
       </c>
       <c r="F1139" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" s="1">
         <v>6</v>
       </c>
       <c r="B1140" s="1">
         <v>771</v>
       </c>
       <c r="C1140" s="1" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="D1140" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E1140" s="1">
         <v>26</v>
       </c>
       <c r="F1140" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" s="1">
         <v>7</v>
       </c>
       <c r="B1141" s="1">
         <v>111</v>
       </c>
       <c r="C1141" s="1" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="D1141" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1141" s="1">
         <v>20</v>
       </c>
       <c r="F1141" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" s="1">
         <v>8</v>
       </c>
       <c r="B1142" s="1">
         <v>790</v>
       </c>
       <c r="C1142" s="1" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="D1142" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E1142" s="1">
         <v>19</v>
       </c>
       <c r="F1142" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" s="1">
         <v>9</v>
       </c>
       <c r="B1143" s="1">
         <v>522</v>
       </c>
       <c r="C1143" s="1" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="D1143" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E1143" s="1">
         <v>15</v>
       </c>
       <c r="F1143" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" s="1">
         <v>9</v>
       </c>
       <c r="B1144" s="1">
         <v>996</v>
       </c>
       <c r="C1144" s="1" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="D1144" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E1144" s="1">
         <v>15</v>
       </c>
       <c r="F1144" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" s="1">
         <v>10</v>
       </c>
       <c r="B1145" s="1">
         <v>277</v>
       </c>
       <c r="C1145" s="1" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="D1145" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1145" s="1">
         <v>13</v>
       </c>
       <c r="F1145" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" s="1">
         <v>11</v>
       </c>
       <c r="B1146" s="1">
         <v>861</v>
       </c>
       <c r="C1146" s="1" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="D1146" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E1146" s="1">
         <v>7</v>
       </c>
       <c r="F1146" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" s="1">
         <v>12</v>
       </c>
       <c r="B1147" s="1">
         <v>941</v>
       </c>
       <c r="C1147" s="1" t="s">
-        <v>1068</v>
+        <v>1066</v>
       </c>
       <c r="D1147" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E1147" s="1">
         <v>5</v>
       </c>
       <c r="F1147" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" s="1">
         <v>13</v>
       </c>
       <c r="B1148" s="1">
         <v>316</v>
       </c>
       <c r="C1148" s="1" t="s">
-        <v>1069</v>
+        <v>1067</v>
       </c>
       <c r="D1148" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E1148" s="1">
         <v>4</v>
       </c>
       <c r="F1148" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" s="3" t="s">
-        <v>1070</v>
+        <v>1068</v>
       </c>
       <c r="B1151" s="3" t="s">
-        <v>1070</v>
+        <v>1068</v>
       </c>
       <c r="C1151" s="3" t="s">
-        <v>1070</v>
+        <v>1068</v>
       </c>
       <c r="D1151" s="3" t="s">
-        <v>1070</v>
+        <v>1068</v>
       </c>
       <c r="E1151" s="3" t="s">
-        <v>1070</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1152" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1152" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1152" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1152" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1152" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" s="1">
         <v>1</v>
       </c>
       <c r="B1153" s="1">
         <v>544</v>
       </c>
       <c r="C1153" s="1" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="D1153" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E1153" s="1">
         <v>67</v>
       </c>
       <c r="F1153" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" s="1">
         <v>2</v>
       </c>
       <c r="B1154" s="1">
         <v>44</v>
       </c>
       <c r="C1154" s="1" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="D1154" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1154" s="1">
         <v>60</v>
       </c>
       <c r="F1154" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" s="1">
         <v>3</v>
       </c>
       <c r="B1155" s="1">
         <v>45</v>
       </c>
       <c r="C1155" s="1" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
       <c r="D1155" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1155" s="1">
         <v>56</v>
       </c>
       <c r="F1155" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" s="1">
         <v>4</v>
       </c>
       <c r="B1156" s="1">
         <v>727</v>
       </c>
       <c r="C1156" s="1" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="D1156" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E1156" s="1">
         <v>52</v>
       </c>
       <c r="F1156" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" s="1">
         <v>5</v>
       </c>
       <c r="B1157" s="1">
         <v>221</v>
       </c>
       <c r="C1157" s="1" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="D1157" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E1157" s="1">
         <v>37</v>
       </c>
       <c r="F1157" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" s="1">
         <v>6</v>
       </c>
       <c r="B1158" s="1">
         <v>887</v>
       </c>
       <c r="C1158" s="1" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="D1158" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E1158" s="1">
         <v>25</v>
       </c>
       <c r="F1158" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" s="3" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="B1161" s="3" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="C1161" s="3" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="D1161" s="3" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E1161" s="3" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1162" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1162" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1162" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1162" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1162" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" s="1">
         <v>1</v>
       </c>
       <c r="B1163" s="1">
         <v>619</v>
       </c>
       <c r="C1163" s="1" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="D1163" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1163" s="1">
         <v>71</v>
       </c>
       <c r="F1163" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" s="1">
         <v>2</v>
       </c>
       <c r="B1164" s="1">
         <v>158</v>
       </c>
       <c r="C1164" s="1" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
       <c r="D1164" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1164" s="1">
         <v>54</v>
       </c>
       <c r="F1164" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" s="1">
         <v>3</v>
       </c>
       <c r="B1165" s="1">
         <v>770</v>
       </c>
       <c r="C1165" s="1" t="s">
-        <v>1080</v>
+        <v>1078</v>
       </c>
       <c r="D1165" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E1165" s="1">
         <v>52</v>
       </c>
       <c r="F1165" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" s="1">
         <v>4</v>
       </c>
       <c r="B1166" s="1">
         <v>116</v>
       </c>
       <c r="C1166" s="1" t="s">
-        <v>1081</v>
+        <v>1079</v>
       </c>
       <c r="D1166" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1166" s="1">
         <v>43</v>
       </c>
       <c r="F1166" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" s="1">
         <v>5</v>
       </c>
       <c r="B1167" s="1">
         <v>746</v>
       </c>
       <c r="C1167" s="1" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="D1167" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E1167" s="1">
         <v>35</v>
       </c>
       <c r="F1167" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" s="1">
         <v>6</v>
       </c>
       <c r="B1168" s="1">
         <v>882</v>
       </c>
       <c r="C1168" s="1" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="D1168" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E1168" s="1">
         <v>33</v>
       </c>
       <c r="F1168" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" s="1">
         <v>7</v>
       </c>
       <c r="B1169" s="1">
         <v>117</v>
       </c>
       <c r="C1169" s="1" t="s">
-        <v>1084</v>
+        <v>1082</v>
       </c>
       <c r="D1169" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1169" s="1">
         <v>32</v>
       </c>
       <c r="F1169" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" s="1">
         <v>7</v>
       </c>
       <c r="B1170" s="1">
         <v>881</v>
       </c>
       <c r="C1170" s="1" t="s">
-        <v>1085</v>
+        <v>1083</v>
       </c>
       <c r="D1170" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E1170" s="1">
         <v>32</v>
       </c>
       <c r="F1170" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" s="1">
         <v>8</v>
       </c>
       <c r="B1171" s="1">
         <v>883</v>
       </c>
       <c r="C1171" s="1" t="s">
-        <v>1086</v>
+        <v>1084</v>
       </c>
       <c r="D1171" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E1171" s="1">
         <v>24</v>
       </c>
       <c r="F1171" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" s="1">
         <v>9</v>
       </c>
       <c r="B1172" s="1">
         <v>119</v>
       </c>
       <c r="C1172" s="1" t="s">
-        <v>1087</v>
+        <v>1085</v>
       </c>
       <c r="D1172" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1172" s="1">
         <v>22</v>
       </c>
       <c r="F1172" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" s="1">
         <v>10</v>
       </c>
       <c r="B1173" s="1">
         <v>155</v>
       </c>
       <c r="C1173" s="1" t="s">
-        <v>1088</v>
+        <v>1086</v>
       </c>
       <c r="D1173" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1173" s="1">
         <v>17</v>
       </c>
       <c r="F1173" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" s="1">
         <v>10</v>
       </c>
       <c r="B1174" s="1">
         <v>115</v>
       </c>
       <c r="C1174" s="1" t="s">
-        <v>1089</v>
+        <v>1087</v>
       </c>
       <c r="D1174" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1174" s="1">
         <v>17</v>
       </c>
       <c r="F1174" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" s="1">
         <v>11</v>
       </c>
       <c r="B1175" s="1">
         <v>118</v>
       </c>
       <c r="C1175" s="1" t="s">
-        <v>1090</v>
+        <v>1088</v>
       </c>
       <c r="D1175" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1175" s="1">
         <v>14</v>
       </c>
       <c r="F1175" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" s="1">
         <v>12</v>
       </c>
       <c r="B1176" s="1">
         <v>675</v>
       </c>
       <c r="C1176" s="1" t="s">
-        <v>1091</v>
+        <v>1089</v>
       </c>
       <c r="D1176" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1176" s="1">
         <v>13</v>
       </c>
       <c r="F1176" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" s="1">
         <v>13</v>
       </c>
       <c r="B1177" s="1">
         <v>676</v>
       </c>
       <c r="C1177" s="1" t="s">
-        <v>1092</v>
+        <v>1090</v>
       </c>
       <c r="D1177" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1177" s="1">
         <v>6</v>
       </c>
       <c r="F1177" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" s="1">
         <v>14</v>
       </c>
       <c r="B1178" s="1">
         <v>500</v>
       </c>
       <c r="C1178" s="1" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="D1178" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E1178" s="1">
         <v>11</v>
       </c>
       <c r="F1178" s="1">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A42:E42"/>
     <mergeCell ref="A76:E76"/>
     <mergeCell ref="A111:E111"/>
     <mergeCell ref="A152:E152"/>
     <mergeCell ref="A180:E180"/>
     <mergeCell ref="A205:E205"/>
     <mergeCell ref="A227:E227"/>
     <mergeCell ref="A232:E232"/>
     <mergeCell ref="A245:E245"/>
     <mergeCell ref="A273:E273"/>
@@ -25856,38 +25850,38 @@
         <v>22</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>547</v>
       </c>
       <c r="C25" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1">
         <v>23</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>836</v>
       </c>
       <c r="C26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1">
         <v>23</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>944</v>
+        <v>942</v>
       </c>
       <c r="C27" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>