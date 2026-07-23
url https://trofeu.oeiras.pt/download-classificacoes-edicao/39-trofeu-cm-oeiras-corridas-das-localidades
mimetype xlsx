--- v2 (2026-06-08)
+++ v3 (2026-07-23)
@@ -1664,51 +1664,51 @@
   <si>
     <t xml:space="preserve">Nuno  Meia-Onça</t>
   </si>
   <si>
     <t>Paulo Reis</t>
   </si>
   <si>
     <t>Eduardo Coelho</t>
   </si>
   <si>
     <t>ADRC Mata de Benfica</t>
   </si>
   <si>
     <t>Sandra Segura</t>
   </si>
   <si>
     <t>Dário Palma</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Quaresma</t>
   </si>
   <si>
     <t>Luís Santos</t>
   </si>
   <si>
-    <t>Paulo Vilhena</t>
+    <t>Henar Cordeiro</t>
   </si>
   <si>
     <t>CARLOS SIMOES</t>
   </si>
   <si>
     <t>Rodolfo Simoes</t>
   </si>
   <si>
     <t>Ricardo Afonso</t>
   </si>
   <si>
     <t>Bruno Marques</t>
   </si>
   <si>
     <t>Adriano Mendes</t>
   </si>
   <si>
     <t>F 40</t>
   </si>
   <si>
     <t>MARTA MOTA</t>
   </si>
   <si>
     <t>Maria Jesus</t>
   </si>
@@ -1937,51 +1937,51 @@
   <si>
     <t>José Ferreira</t>
   </si>
   <si>
     <t>VÂNIA VALÉRIO</t>
   </si>
   <si>
     <t>André Santos</t>
   </si>
   <si>
     <t>CARLOS CARDOSO</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Meneses</t>
   </si>
   <si>
     <t>António Silva</t>
   </si>
   <si>
     <t>CRISPIANO MAGRO</t>
   </si>
   <si>
     <t>LUÍS SANTOS</t>
   </si>
   <si>
-    <t>Artur Alves</t>
+    <t>Diogo Fernandes</t>
   </si>
   <si>
     <t>João Neves</t>
   </si>
   <si>
     <t>José Sousa</t>
   </si>
   <si>
     <t>JOAO CURVELO</t>
   </si>
   <si>
     <t>Sérgio Pires</t>
   </si>
   <si>
     <t>Luís Nogueira</t>
   </si>
   <si>
     <t>Nuno Duarte</t>
   </si>
   <si>
     <t>Rui Cunha</t>
   </si>
   <si>
     <t>Rui Correia</t>
   </si>
@@ -2075,51 +2075,51 @@
   <si>
     <t>Pedro Machado</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro  Gomes </t>
   </si>
   <si>
     <t>Sergio Carvalho</t>
   </si>
   <si>
     <t>MILA ALEXANDRA HELD</t>
   </si>
   <si>
     <t>ARTUR COTA</t>
   </si>
   <si>
     <t>Mark Brassel</t>
   </si>
   <si>
     <t>Nuno Ibraimo</t>
   </si>
   <si>
     <t>Nelson Tembe</t>
   </si>
   <si>
-    <t>Januário Coelho</t>
+    <t>GUILHERME CARVALHO</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
   <si>
     <t>Ricardo Andorinho</t>
   </si>
   <si>
     <t>Helder Rijo</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS ROSA </t>
   </si>
   <si>
     <t>Patricia Santos</t>
   </si>
   <si>
     <t>PEDRO FEVEREIRO</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE  SOUSA</t>
   </si>
   <si>
     <t>Jesus Gomez</t>
   </si>
@@ -2201,51 +2201,51 @@
   <si>
     <t xml:space="preserve">JOANA   PIÇARRA</t>
   </si>
   <si>
     <t>Paula Leitão</t>
   </si>
   <si>
     <t xml:space="preserve">ANABELA   SANTOS</t>
   </si>
   <si>
     <t xml:space="preserve">SOFIA  RIBEIRO</t>
   </si>
   <si>
     <t>Meirevone Ferreira</t>
   </si>
   <si>
     <t>Sandra Lopes</t>
   </si>
   <si>
     <t xml:space="preserve">MARINA   PANTALIÃO</t>
   </si>
   <si>
     <t>Fabiana Zunfrilli</t>
   </si>
   <si>
-    <t>Maria Maçanita</t>
+    <t>Tânia Flores</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Serra</t>
   </si>
   <si>
     <t>Ana Coelho</t>
   </si>
   <si>
     <t>SÓNIA SEQUEIRA</t>
   </si>
   <si>
     <t>SUSANA RAPOSO</t>
   </si>
   <si>
     <t>Elisabete Filipe</t>
   </si>
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
     <t xml:space="preserve">PATRICIA  AMORIM</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRA   FERREIRA</t>
   </si>