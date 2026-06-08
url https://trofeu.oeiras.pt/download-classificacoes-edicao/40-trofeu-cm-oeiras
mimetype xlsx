--- v1 (2026-03-09)
+++ v2 (2026-06-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Atletas" sheetId="1" r:id="rId1"/>
     <sheet name="Colectivo" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1632" uniqueCount="1632">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1631" uniqueCount="1631">
   <si>
     <t>40º Troféu CM Oeiras - 40º Troféu CM Oeiras - 40º Troféu CM Oeiras</t>
   </si>
   <si>
     <t>Benjamins A - Masculinos</t>
   </si>
   <si>
     <t>Posição</t>
   </si>
   <si>
     <t>Dorsal</t>
   </si>
   <si>
     <t>Atleta</t>
   </si>
   <si>
     <t>Clube/Equipa</t>
   </si>
   <si>
     <t>Pontos</t>
   </si>
   <si>
     <t>Nº Participações</t>
   </si>
   <si>
@@ -152,81 +152,81 @@
   <si>
     <t>TIAGO SANTOS</t>
   </si>
   <si>
     <t>Dinis Miranda</t>
   </si>
   <si>
     <t>Luís A. Silva</t>
   </si>
   <si>
     <t>Santiago Marujo</t>
   </si>
   <si>
     <t>Edson Có</t>
   </si>
   <si>
     <t xml:space="preserve">Guilherme  Nunes </t>
   </si>
   <si>
     <t>RODRIGO ABREU</t>
   </si>
   <si>
     <t xml:space="preserve">CLUBE DESPORTIVO DO ARNEIRO </t>
   </si>
   <si>
-    <t>Pedro Cascão</t>
+    <t>Carlos Pereira</t>
   </si>
   <si>
     <t xml:space="preserve"> Atlético Clube de Porto Salvo</t>
   </si>
   <si>
     <t>Miguel Silva</t>
   </si>
   <si>
     <t>André Verissimo</t>
   </si>
   <si>
     <t>GMCJamor</t>
   </si>
   <si>
     <t xml:space="preserve">Gabriel   Ferreira</t>
   </si>
   <si>
     <t>Gil Leão Fernandes</t>
   </si>
   <si>
     <t>FRANCISCO MACHADO</t>
   </si>
   <si>
     <t>Lourenço Ribeiro</t>
   </si>
   <si>
     <t>David Cascão</t>
   </si>
   <si>
-    <t>Rodrigo Candeias</t>
+    <t>Mariana Pombo</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Barata</t>
   </si>
   <si>
     <t>Martim Monteiro</t>
   </si>
   <si>
     <t xml:space="preserve">LEONARDO  MADUREIRA</t>
   </si>
   <si>
     <t>GUILHERME CARRONDO</t>
   </si>
   <si>
     <t>Guilherme Cameira</t>
   </si>
   <si>
     <t>JAIME BACALHAU</t>
   </si>
   <si>
     <t>Wilson Gueba</t>
   </si>
   <si>
     <t xml:space="preserve">Lourenço Rodrigues </t>
   </si>
@@ -440,51 +440,51 @@
   <si>
     <t>MARIANA TEIXEIRA</t>
   </si>
   <si>
     <t>Infantis - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">Leonardo  Borrego</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     MUGARRO</t>
   </si>
   <si>
     <t xml:space="preserve">RAFAEL    SARAIVA</t>
   </si>
   <si>
     <t>Filipe Maravilha</t>
   </si>
   <si>
     <t>Rafael Inácio</t>
   </si>
   <si>
     <t>MIGUEL RAMOS</t>
   </si>
   <si>
-    <t>IAROMIR SEMENOV</t>
+    <t>CRISTINA MEL,INTE</t>
   </si>
   <si>
     <t>João M. Arroz</t>
   </si>
   <si>
     <t>DIOGO RODRIGUES</t>
   </si>
   <si>
     <t>Rodrigo Neves</t>
   </si>
   <si>
     <t>Pedro Correia</t>
   </si>
   <si>
     <t>Luís Silva</t>
   </si>
   <si>
     <t xml:space="preserve">Tiago  Nunes</t>
   </si>
   <si>
     <t>Guilherme Perpétua</t>
   </si>
   <si>
     <t>Pedro Carvalhinho</t>
   </si>
@@ -596,51 +596,51 @@
   <si>
     <t>RITA ALCOBIA</t>
   </si>
   <si>
     <t>Eduarda Guimarães</t>
   </si>
   <si>
     <t>DIANA SEGURO VIEIRA</t>
   </si>
   <si>
     <t>Laura Gomes</t>
   </si>
   <si>
     <t>INÊS BAPTISTA</t>
   </si>
   <si>
     <t>Margarida Lopes</t>
   </si>
   <si>
     <t>Inês Pereira</t>
   </si>
   <si>
     <t>MADALENA MARTINS</t>
   </si>
   <si>
-    <t>Rita Bota</t>
+    <t>LEONOR CRUZ</t>
   </si>
   <si>
     <t>Sofia Campanudo</t>
   </si>
   <si>
     <t>LEONOR PACHECO</t>
   </si>
   <si>
     <t>Helena Figueiredo</t>
   </si>
   <si>
     <t>Maria Joana H. Gromicho Serol</t>
   </si>
   <si>
     <t xml:space="preserve">MATILDE   GARCIA</t>
   </si>
   <si>
     <t>Veronika Juvzhenko</t>
   </si>
   <si>
     <t>Sofia Mileu</t>
   </si>
   <si>
     <t>Sub 16 - Masculinos</t>
   </si>
@@ -653,51 +653,51 @@
   <si>
     <t>Grupo Recreativo e Desportivo da Ribeira da Lage</t>
   </si>
   <si>
     <t>Iniciados - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     PINTO</t>
   </si>
   <si>
     <t xml:space="preserve">Tomás  Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">Tiago  Vasco</t>
   </si>
   <si>
     <t>RAFAEL ALVES</t>
   </si>
   <si>
     <t xml:space="preserve">Tiago  Cadete</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t xml:space="preserve">Alexandre  Fevereiro</t>
   </si>
   <si>
     <t>Rodrigo Trigo</t>
   </si>
   <si>
     <t xml:space="preserve">Julian  Santos </t>
   </si>
   <si>
     <t>Martim Warrell</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO     SAYANDA</t>
   </si>
   <si>
     <t xml:space="preserve">AFONSO   ANTUNES</t>
   </si>
   <si>
     <t xml:space="preserve">Henrique  Lomba</t>
   </si>
   <si>
     <t xml:space="preserve">Hugo  Sousa</t>
   </si>
@@ -1187,51 +1187,51 @@
   <si>
     <t>Gonçalo Moreira</t>
   </si>
   <si>
     <t>Joana Bastos</t>
   </si>
   <si>
     <t xml:space="preserve">Leonor  Santos</t>
   </si>
   <si>
     <t>Maria Plyasova</t>
   </si>
   <si>
     <t>Seniores - Masculinos</t>
   </si>
   <si>
     <t>FILIPE REBELO</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BATISTA</t>
   </si>
   <si>
     <t xml:space="preserve">Cláudia  Borralho</t>
   </si>
   <si>
-    <t>Diogo Vicente</t>
+    <t xml:space="preserve">INÊS  JORGE</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo Jacinto </t>
   </si>
   <si>
     <t>ANTÓNIO BONÉ</t>
   </si>
   <si>
     <t>Simão Augusto</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Carraça</t>
   </si>
   <si>
     <t>JOSÉ CARVALHO</t>
   </si>
   <si>
     <t>ANTÓNIO GAMA DA SILVA</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   PEREIRA</t>
   </si>
   <si>
     <t>Tiago Pádua</t>
   </si>
@@ -1241,51 +1241,51 @@
   <si>
     <t>Carlos Gomes</t>
   </si>
   <si>
     <t>ANA GOMES</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS TEIXEIRA </t>
   </si>
   <si>
     <t xml:space="preserve">André  Viseu</t>
   </si>
   <si>
     <t>SOFIA VAZ</t>
   </si>
   <si>
     <t>Mariana Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">João  Revés</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Silva </t>
   </si>
   <si>
-    <t xml:space="preserve">Daniel  Moreira</t>
+    <t>Fernando Real</t>
   </si>
   <si>
     <t xml:space="preserve">Hugo   Correia</t>
   </si>
   <si>
     <t xml:space="preserve">VASCO MARTA </t>
   </si>
   <si>
     <t>Pedro Jogo</t>
   </si>
   <si>
     <t>TIAGO SILVA</t>
   </si>
   <si>
     <t>Paulo Arrenega</t>
   </si>
   <si>
     <t>MIGUEL COSTA</t>
   </si>
   <si>
     <t xml:space="preserve"> DESPORTIVO MONTE REAL</t>
   </si>
   <si>
     <t>Fábio Querido</t>
   </si>
@@ -1526,51 +1526,51 @@
   <si>
     <t>Jessara Xavier</t>
   </si>
   <si>
     <t>Catarina Borges</t>
   </si>
   <si>
     <t>CATARINA CARREIRA</t>
   </si>
   <si>
     <t>Beatriz Pedro</t>
   </si>
   <si>
     <t xml:space="preserve">Claúdia  Jerónimo</t>
   </si>
   <si>
     <t xml:space="preserve">Inês  Dias</t>
   </si>
   <si>
     <t xml:space="preserve">Beatriz  Chaves</t>
   </si>
   <si>
     <t>Francisca Cambra</t>
   </si>
   <si>
-    <t>Bruno Carvalho</t>
+    <t xml:space="preserve">João  Ganho</t>
   </si>
   <si>
     <t>Sandra Protásio</t>
   </si>
   <si>
     <t>Associação Académica de Coimbra</t>
   </si>
   <si>
     <t xml:space="preserve">Marta  Raposo</t>
   </si>
   <si>
     <t>Rita Rodrigues</t>
   </si>
   <si>
     <t>Aliona Gutu</t>
   </si>
   <si>
     <t>Sofia Cruz</t>
   </si>
   <si>
     <t>Tetiana Buga</t>
   </si>
   <si>
     <t>Monica Domingos</t>
   </si>
@@ -1583,51 +1583,51 @@
   <si>
     <t>Mara Afonso</t>
   </si>
   <si>
     <t>ANA FRUTUOSO</t>
   </si>
   <si>
     <t>Artemisa Mendes</t>
   </si>
   <si>
     <t>Tuxa Negri</t>
   </si>
   <si>
     <t>Daniela Bragança</t>
   </si>
   <si>
     <t>Inês Guerreiro</t>
   </si>
   <si>
     <t xml:space="preserve">Mariana  Gil</t>
   </si>
   <si>
     <t>CÁTIA FIDALGO</t>
   </si>
   <si>
-    <t>Anabela Félix</t>
+    <t>JOSAFÁ SANTOS</t>
   </si>
   <si>
     <t>Rute Louro</t>
   </si>
   <si>
     <t>Letícia Reis</t>
   </si>
   <si>
     <t xml:space="preserve">Sara  Flora</t>
   </si>
   <si>
     <t>Elisa Reis</t>
   </si>
   <si>
     <t>Alice Rodrigues</t>
   </si>
   <si>
     <t xml:space="preserve">Ana Marta  Moradias</t>
   </si>
   <si>
     <t>Soraia Paraíso</t>
   </si>
   <si>
     <t>LILIANA CORREIA</t>
   </si>
@@ -1724,51 +1724,51 @@
   <si>
     <t>Tiago Cardoso</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRÉ   PERDIGÃO</t>
   </si>
   <si>
     <t>David Eiras</t>
   </si>
   <si>
     <t>Tiago Andrade</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Santos</t>
   </si>
   <si>
     <t>David Caroço Nunes</t>
   </si>
   <si>
     <t>Tramagal Sport União</t>
   </si>
   <si>
     <t>João Vale</t>
   </si>
   <si>
-    <t>Machel Carvalho</t>
+    <t>CARINA CARVALHO</t>
   </si>
   <si>
     <t>Orlando Couceiro</t>
   </si>
   <si>
     <t>Paulo Morgado</t>
   </si>
   <si>
     <t>Márcio Mateus</t>
   </si>
   <si>
     <t>André Pires</t>
   </si>
   <si>
     <t>Carlos Pinho</t>
   </si>
   <si>
     <t>TELMO JORGE</t>
   </si>
   <si>
     <t xml:space="preserve">Hugo  Pereira</t>
   </si>
   <si>
     <t>Miguel Sousa</t>
   </si>
@@ -1874,51 +1874,51 @@
   <si>
     <t xml:space="preserve">Fábio  Martins</t>
   </si>
   <si>
     <t>F 35</t>
   </si>
   <si>
     <t>Inês Clemente</t>
   </si>
   <si>
     <t xml:space="preserve">Carla  Almeida</t>
   </si>
   <si>
     <t>Ana Coutinho</t>
   </si>
   <si>
     <t>Steve Gabadinho</t>
   </si>
   <si>
     <t>Rita Raimundo</t>
   </si>
   <si>
     <t>TÂNIA PINTO</t>
   </si>
   <si>
-    <t>CARLA PEREIRA</t>
+    <t>CLÁUDIA COSTA</t>
   </si>
   <si>
     <t>Ana Mendes</t>
   </si>
   <si>
     <t>Carla Jesus</t>
   </si>
   <si>
     <t xml:space="preserve">Mónica  Carvalho</t>
   </si>
   <si>
     <t>ÁGNES KOPPÁNYI</t>
   </si>
   <si>
     <t>Célia Lopes</t>
   </si>
   <si>
     <t>JOANA TRANCA</t>
   </si>
   <si>
     <t>Rosa Ribeiro</t>
   </si>
   <si>
     <t xml:space="preserve">Catarina  Couto </t>
   </si>
@@ -1949,54 +1949,54 @@
   <si>
     <t>Jaqueline Piva</t>
   </si>
   <si>
     <t>LILIANA JORGE</t>
   </si>
   <si>
     <t>Nelma Craveiro</t>
   </si>
   <si>
     <t>Andreia Amaro</t>
   </si>
   <si>
     <t>INÊS RAIMUNDO</t>
   </si>
   <si>
     <t>INES MARTINS</t>
   </si>
   <si>
     <t xml:space="preserve">4403 - Dados removidos </t>
   </si>
   <si>
     <t>Evelina Kocharova</t>
   </si>
   <si>
-    <t>Ana Hassanali</t>
-[...2 lines deleted...]
-    <t>FILIPA RELVAS</t>
+    <t>ÉDI SILVA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIAGO  MOREIRA</t>
   </si>
   <si>
     <t>Mafalda Santos</t>
   </si>
   <si>
     <t>Ana Santos</t>
   </si>
   <si>
     <t xml:space="preserve">Vania  Faria</t>
   </si>
   <si>
     <t>M 40</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRÉ   CORVO</t>
   </si>
   <si>
     <t>André Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">SÉRGIO   MALHEIRO</t>
   </si>
   <si>
     <t>CARLOS TIAGO</t>
   </si>
@@ -2012,51 +2012,51 @@
   <si>
     <t>Nuno Graça</t>
   </si>
   <si>
     <t>EMERSON ROSA</t>
   </si>
   <si>
     <t>João Pereira</t>
   </si>
   <si>
     <t>Bruno Pinto</t>
   </si>
   <si>
     <t>João Silva</t>
   </si>
   <si>
     <t>TIAGO SOUSA</t>
   </si>
   <si>
     <t>Mauro Fonseca</t>
   </si>
   <si>
     <t>Nelson Antunes</t>
   </si>
   <si>
-    <t>HELDER GROSSO</t>
+    <t>GABRIEL CARLOS</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO VELEZ </t>
   </si>
   <si>
     <t>Paulo Rocha</t>
   </si>
   <si>
     <t xml:space="preserve">Vinicius  Guedes</t>
   </si>
   <si>
     <t xml:space="preserve">Marco  Alves </t>
   </si>
   <si>
     <t>Hércules Baptista</t>
   </si>
   <si>
     <t>Leandro Rodrigues</t>
   </si>
   <si>
     <t>Rui Santos</t>
   </si>
   <si>
     <t>Ricardo Nobre</t>
   </si>
@@ -2645,93 +2645,93 @@
   <si>
     <t xml:space="preserve">5187 - Dados removidos </t>
   </si>
   <si>
     <t>Nuno Santos</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
     <t>Artur Alves</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t>RUI ALVES</t>
   </si>
   <si>
     <t>PAULO MARTINS</t>
   </si>
   <si>
-    <t>Bruno Pereira</t>
+    <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>Ricardo Nuno</t>
   </si>
   <si>
     <t>Luís Godinho</t>
   </si>
   <si>
     <t>JOSE CRUZ</t>
   </si>
   <si>
     <t>Emanuel Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   DUARTE</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t>BRUNO OLIVEIRA</t>
   </si>
   <si>
     <t>Rui Cunha</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Carrilho</t>
   </si>
   <si>
     <t>LUIS PINTO</t>
   </si>
   <si>
     <t>RICARDO PEDRO</t>
   </si>
   <si>
     <t>Jorge Paredes</t>
   </si>
   <si>
     <t>Rui Silva</t>
   </si>
   <si>
-    <t xml:space="preserve">RICARDO   LANCEIRO</t>
+    <t>EMA VALENTE</t>
   </si>
   <si>
     <t>JOÃO AGUIAR</t>
   </si>
   <si>
     <t>Nelson Mileu</t>
   </si>
   <si>
     <t>Luís Nogueira</t>
   </si>
   <si>
     <t>Paulo Serra</t>
   </si>
   <si>
     <t>Rui Ferreira</t>
   </si>
   <si>
     <t>SEBASTIAN FODOR</t>
   </si>
   <si>
     <t>Sérgio Pires</t>
   </si>
   <si>
     <t>EVELINO MAGALHÃES</t>
   </si>
@@ -2984,51 +2984,51 @@
   <si>
     <t>SÉRGIO SOUSA</t>
   </si>
   <si>
     <t>Jaime Abreu</t>
   </si>
   <si>
     <t>Miguel Meireles</t>
   </si>
   <si>
     <t>Cascais Pandilha Redux</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro  Patacho</t>
   </si>
   <si>
     <t>Desporto Oeiras</t>
   </si>
   <si>
     <t xml:space="preserve">Vasco  Prazeres</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS ALVES </t>
   </si>
   <si>
-    <t xml:space="preserve">VÍTOR   SANTOS</t>
+    <t>SUSE MARTINS</t>
   </si>
   <si>
     <t>Ricardo Tavares</t>
   </si>
   <si>
     <t>Emanuel Pequeno</t>
   </si>
   <si>
     <t>Filipe Silva</t>
   </si>
   <si>
     <t>Pedro Sequeira</t>
   </si>
   <si>
     <t>Pedro Domingos</t>
   </si>
   <si>
     <t>Ricardo Faria</t>
   </si>
   <si>
     <t>Carlos Casal</t>
   </si>
   <si>
     <t>Nuno Ibraimo</t>
   </si>
@@ -3146,51 +3146,51 @@
   <si>
     <t>CARLA MOCHILA</t>
   </si>
   <si>
     <t>ANA NETO</t>
   </si>
   <si>
     <t>SÓNIA PALMELA</t>
   </si>
   <si>
     <t>CARLA ALVES</t>
   </si>
   <si>
     <t>Fernanda Ferreira</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t>Elizabeth Alves</t>
   </si>
   <si>
     <t>ANA ESGAIO</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Fátima Cruzeiro</t>
   </si>
   <si>
     <t>Manuela Ferreira</t>
   </si>
   <si>
     <t>Gi Colaço</t>
   </si>
   <si>
     <t>Olga Palma</t>
   </si>
   <si>
     <t>Rebecca Coutinho</t>
   </si>
   <si>
     <t>Maria Gamito</t>
   </si>
   <si>
     <t xml:space="preserve">Clara  Cardoso</t>
   </si>
   <si>
     <t xml:space="preserve">PATRICIA  ALMEIDA</t>
   </si>
@@ -3209,51 +3209,51 @@
   <si>
     <t>Ana Sofia Pereira</t>
   </si>
   <si>
     <t>Tania Pinto</t>
   </si>
   <si>
     <t xml:space="preserve">Helena  Nogueira</t>
   </si>
   <si>
     <t>RITA PEREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRA   SOUSA</t>
   </si>
   <si>
     <t>Helder Cotrim</t>
   </si>
   <si>
     <t>Sandra Alves</t>
   </si>
   <si>
     <t>Rita Marques</t>
   </si>
   <si>
-    <t>Margarida Ribeiro</t>
+    <t>Jadson Indeque</t>
   </si>
   <si>
     <t>Iolanda Feliciano</t>
   </si>
   <si>
     <t>Jorge De Sousa</t>
   </si>
   <si>
     <t>Ana Coelho</t>
   </si>
   <si>
     <t xml:space="preserve">SILVIA  TAVARES</t>
   </si>
   <si>
     <t>Augusta Azevedo</t>
   </si>
   <si>
     <t>Hanna de Sousa</t>
   </si>
   <si>
     <t>Ana Freitas</t>
   </si>
   <si>
     <t>Cláudia Gonçalves</t>
   </si>
@@ -3557,51 +3557,51 @@
   <si>
     <t>Leonor Moura</t>
   </si>
   <si>
     <t>Ana Lúcia Rebelo</t>
   </si>
   <si>
     <t xml:space="preserve">João  Maral </t>
   </si>
   <si>
     <t>Maralvaiketo</t>
   </si>
   <si>
     <t>SEBASTIÃO BARATA</t>
   </si>
   <si>
     <t>António Nobre</t>
   </si>
   <si>
     <t>JORGE LEONARDO</t>
   </si>
   <si>
     <t>PAULO CORDEIRO</t>
   </si>
   <si>
-    <t>Luis Pinheiro</t>
+    <t>EDSON CABRAL</t>
   </si>
   <si>
     <t>José Ruivo</t>
   </si>
   <si>
     <t>Rui Lacerda</t>
   </si>
   <si>
     <t>Paulo Espirito-Santo</t>
   </si>
   <si>
     <t>Nelson Tembe</t>
   </si>
   <si>
     <t>ANDRÉ LIMA</t>
   </si>
   <si>
     <t xml:space="preserve">Miguel  Azevedo</t>
   </si>
   <si>
     <t>Helder Pereira</t>
   </si>
   <si>
     <t>JOAQUIM CARDOSO</t>
   </si>
@@ -3743,51 +3743,51 @@
   <si>
     <t>ALEXANDRA PORTELA</t>
   </si>
   <si>
     <t>VENCEDORA CAPUNGA</t>
   </si>
   <si>
     <t xml:space="preserve">ANA RUTE  PEREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Cristina  Henriques</t>
   </si>
   <si>
     <t xml:space="preserve">SANDRA  FERNANDES</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
     <t>Maria Ryder</t>
   </si>
   <si>
     <t>Ana Cleto</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABELA SALAZAR </t>
+    <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t>Sandra Bação</t>
   </si>
   <si>
     <t>ANA LETRA</t>
   </si>
   <si>
     <t>Isabel Antunes</t>
   </si>
   <si>
     <t>Susana Gomes</t>
   </si>
   <si>
     <t>Eugénia Ribeiro</t>
   </si>
   <si>
     <t xml:space="preserve">Gracinda  Fernandes</t>
   </si>
   <si>
     <t>Celeste Almeida</t>
   </si>
   <si>
     <t>ANA MOTA</t>
   </si>
@@ -4142,53 +4142,50 @@
   <si>
     <t>Vitor Sequeira</t>
   </si>
   <si>
     <t xml:space="preserve">Anselmo  Rodrigues </t>
   </si>
   <si>
     <t xml:space="preserve">EMILIO  GONÇALVES</t>
   </si>
   <si>
     <t>Helder Martins</t>
   </si>
   <si>
     <t>Correr Queluz</t>
   </si>
   <si>
     <t xml:space="preserve">Joana  Viana</t>
   </si>
   <si>
     <t>Carlos Almeida</t>
   </si>
   <si>
     <t>Paulo Pais</t>
   </si>
   <si>
-    <t>ELIAS FORTES</t>
-[...1 lines deleted...]
-  <si>
     <t>Joaquim Jóia</t>
   </si>
   <si>
     <t>Carlos Lavrador</t>
   </si>
   <si>
     <t>Run&amp;Smile</t>
   </si>
   <si>
     <t xml:space="preserve">Alzira  Cruz</t>
   </si>
   <si>
     <t>Casa do concelho dos arcos de valdevez</t>
   </si>
   <si>
     <t>Alfredo Chambel</t>
   </si>
   <si>
     <t>Luís Espada</t>
   </si>
   <si>
     <t>Bento Raminhos</t>
   </si>
   <si>
     <t>Carlos Silva</t>
@@ -4229,51 +4226,51 @@
   <si>
     <t>Maria Sequeira</t>
   </si>
   <si>
     <t xml:space="preserve">MADALENA   PINA</t>
   </si>
   <si>
     <t>Isabel Ribeiro</t>
   </si>
   <si>
     <t>Teresa Silva</t>
   </si>
   <si>
     <t>Carla Faria</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Daniel</t>
   </si>
   <si>
     <t xml:space="preserve">ALICE  ANJINHO</t>
   </si>
   <si>
     <t xml:space="preserve">MARIA   MALAGUEIRO</t>
   </si>
   <si>
-    <t>Mairone Estarlino</t>
+    <t>Joana Marques</t>
   </si>
   <si>
     <t xml:space="preserve">Ivone  Lourenço</t>
   </si>
   <si>
     <t>SUSANA JESUS</t>
   </si>
   <si>
     <t>Elisa Almeida</t>
   </si>
   <si>
     <t>ISABEL MENDONÇA</t>
   </si>
   <si>
     <t>Cristina Lavrador</t>
   </si>
   <si>
     <t>Daniel Nunes</t>
   </si>
   <si>
     <t>Adelina C Silva</t>
   </si>
   <si>
     <t xml:space="preserve">Margarida  Barreiros</t>
   </si>
@@ -32555,5390 +32552,5390 @@
       </c>
       <c r="B1430" s="1">
         <v>1111</v>
       </c>
       <c r="C1430" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="D1430" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E1430" s="1">
         <v>3</v>
       </c>
       <c r="F1430" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" s="1">
         <v>34</v>
       </c>
       <c r="B1431" s="1">
         <v>799</v>
       </c>
       <c r="C1431" s="1" t="s">
-        <v>1378</v>
+        <v>215</v>
       </c>
       <c r="D1431" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1431" s="1">
         <v>3</v>
       </c>
       <c r="F1431" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" s="1">
         <v>35</v>
       </c>
       <c r="B1432" s="1">
         <v>1464</v>
       </c>
       <c r="C1432" s="1" t="s">
         <v>1376</v>
       </c>
       <c r="D1432" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1432" s="1">
         <v>3</v>
       </c>
       <c r="F1432" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" s="1">
         <v>35</v>
       </c>
       <c r="B1433" s="1">
         <v>1465</v>
       </c>
       <c r="C1433" s="1" t="s">
-        <v>1379</v>
+        <v>1378</v>
       </c>
       <c r="D1433" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1433" s="1">
         <v>2</v>
       </c>
       <c r="F1433" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" s="1">
         <v>35</v>
       </c>
       <c r="B1434" s="1">
         <v>1570</v>
       </c>
       <c r="C1434" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D1434" s="1" t="s">
         <v>1380</v>
-      </c>
-[...1 lines deleted...]
-        <v>1381</v>
       </c>
       <c r="E1434" s="1">
         <v>2</v>
       </c>
       <c r="F1434" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" s="1">
         <v>35</v>
       </c>
       <c r="B1435" s="1">
         <v>604</v>
       </c>
       <c r="C1435" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D1435" s="1" t="s">
         <v>1382</v>
-      </c>
-[...1 lines deleted...]
-        <v>1383</v>
       </c>
       <c r="E1435" s="1">
         <v>2</v>
       </c>
       <c r="F1435" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" s="1">
         <v>35</v>
       </c>
       <c r="B1436" s="1">
         <v>1533</v>
       </c>
       <c r="C1436" s="1" t="s">
-        <v>1384</v>
+        <v>1383</v>
       </c>
       <c r="D1436" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1436" s="1">
         <v>2</v>
       </c>
       <c r="F1436" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" s="1">
         <v>35</v>
       </c>
       <c r="B1437" s="1">
         <v>625</v>
       </c>
       <c r="C1437" s="1" t="s">
-        <v>1385</v>
+        <v>1384</v>
       </c>
       <c r="D1437" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1437" s="1">
         <v>2</v>
       </c>
       <c r="F1437" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" s="1">
         <v>35</v>
       </c>
       <c r="B1438" s="1">
         <v>1855</v>
       </c>
       <c r="C1438" s="1" t="s">
-        <v>1386</v>
+        <v>1385</v>
       </c>
       <c r="D1438" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1438" s="1">
         <v>4</v>
       </c>
       <c r="F1438" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" s="1">
         <v>35</v>
       </c>
       <c r="B1439" s="1">
         <v>1121</v>
       </c>
       <c r="C1439" s="1" t="s">
-        <v>1387</v>
+        <v>1386</v>
       </c>
       <c r="D1439" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E1439" s="1">
         <v>2</v>
       </c>
       <c r="F1439" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" s="1">
         <v>36</v>
       </c>
       <c r="B1440" s="1">
         <v>367</v>
       </c>
       <c r="C1440" s="1" t="s">
-        <v>1388</v>
+        <v>1387</v>
       </c>
       <c r="D1440" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1440" s="1">
         <v>1</v>
       </c>
       <c r="F1440" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" s="1">
         <v>36</v>
       </c>
       <c r="B1441" s="1">
         <v>389</v>
       </c>
       <c r="C1441" s="1" t="s">
-        <v>1389</v>
+        <v>1388</v>
       </c>
       <c r="D1441" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1441" s="1">
         <v>1</v>
       </c>
       <c r="F1441" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" s="1">
         <v>36</v>
       </c>
       <c r="B1442" s="1">
         <v>1600</v>
       </c>
       <c r="C1442" s="1" t="s">
-        <v>1390</v>
+        <v>1389</v>
       </c>
       <c r="D1442" s="1" t="s">
         <v>987</v>
       </c>
       <c r="E1442" s="1">
         <v>1</v>
       </c>
       <c r="F1442" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" s="1">
         <v>36</v>
       </c>
       <c r="B1443" s="1">
         <v>1229</v>
       </c>
       <c r="C1443" s="1" t="s">
-        <v>1391</v>
+        <v>1390</v>
       </c>
       <c r="D1443" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1443" s="1">
         <v>1</v>
       </c>
       <c r="F1443" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" s="1">
         <v>36</v>
       </c>
       <c r="B1444" s="1">
         <v>1702</v>
       </c>
       <c r="C1444" s="1" t="s">
-        <v>1392</v>
+        <v>1391</v>
       </c>
       <c r="D1444" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1444" s="1">
         <v>1</v>
       </c>
       <c r="F1444" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" s="3" t="s">
-        <v>1393</v>
+        <v>1392</v>
       </c>
       <c r="B1447" s="3" t="s">
-        <v>1393</v>
+        <v>1392</v>
       </c>
       <c r="C1447" s="3" t="s">
-        <v>1393</v>
+        <v>1392</v>
       </c>
       <c r="D1447" s="3" t="s">
-        <v>1393</v>
+        <v>1392</v>
       </c>
       <c r="E1447" s="3" t="s">
-        <v>1393</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1448" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1448" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1448" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1448" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1448" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" s="1">
         <v>2</v>
       </c>
       <c r="B1449" s="1">
         <v>1017</v>
       </c>
       <c r="C1449" s="1" t="s">
-        <v>1394</v>
+        <v>1393</v>
       </c>
       <c r="D1449" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1449" s="1">
         <v>117</v>
       </c>
       <c r="F1449" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" s="1">
         <v>3</v>
       </c>
       <c r="B1450" s="1">
         <v>758</v>
       </c>
       <c r="C1450" s="1" t="s">
-        <v>1395</v>
+        <v>1394</v>
       </c>
       <c r="D1450" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1450" s="1">
         <v>109</v>
       </c>
       <c r="F1450" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" s="1">
         <v>4</v>
       </c>
       <c r="B1451" s="1">
         <v>831</v>
       </c>
       <c r="C1451" s="1" t="s">
-        <v>1396</v>
+        <v>1395</v>
       </c>
       <c r="D1451" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1451" s="1">
         <v>93</v>
       </c>
       <c r="F1451" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" s="1">
         <v>5</v>
       </c>
       <c r="B1452" s="1">
         <v>23</v>
       </c>
       <c r="C1452" s="1" t="s">
-        <v>1397</v>
+        <v>1396</v>
       </c>
       <c r="D1452" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E1452" s="1">
         <v>88</v>
       </c>
       <c r="F1452" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" s="1">
         <v>6</v>
       </c>
       <c r="B1453" s="1">
         <v>1069</v>
       </c>
       <c r="C1453" s="1" t="s">
-        <v>1398</v>
+        <v>1397</v>
       </c>
       <c r="D1453" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E1453" s="1">
         <v>64</v>
       </c>
       <c r="F1453" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" s="1">
         <v>6</v>
       </c>
       <c r="B1454" s="1">
         <v>66</v>
       </c>
       <c r="C1454" s="1" t="s">
-        <v>1399</v>
+        <v>1398</v>
       </c>
       <c r="D1454" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1454" s="1">
         <v>64</v>
       </c>
       <c r="F1454" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" s="1">
         <v>7</v>
       </c>
       <c r="B1455" s="1">
         <v>272</v>
       </c>
       <c r="C1455" s="1" t="s">
-        <v>1400</v>
+        <v>1399</v>
       </c>
       <c r="D1455" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1455" s="1">
         <v>49</v>
       </c>
       <c r="F1455" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" s="1">
         <v>8</v>
       </c>
       <c r="B1456" s="1">
         <v>1457</v>
       </c>
       <c r="C1456" s="1" t="s">
-        <v>1401</v>
+        <v>1400</v>
       </c>
       <c r="D1456" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1456" s="1">
         <v>40</v>
       </c>
       <c r="F1456" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" s="1">
         <v>9</v>
       </c>
       <c r="B1457" s="1">
         <v>1246</v>
       </c>
       <c r="C1457" s="1" t="s">
-        <v>1402</v>
+        <v>1401</v>
       </c>
       <c r="D1457" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1457" s="1">
         <v>36</v>
       </c>
       <c r="F1457" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" s="1">
         <v>10</v>
       </c>
       <c r="B1458" s="1">
         <v>536</v>
       </c>
       <c r="C1458" s="1" t="s">
-        <v>1403</v>
+        <v>1402</v>
       </c>
       <c r="D1458" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1458" s="1">
         <v>34</v>
       </c>
       <c r="F1458" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" s="1">
         <v>11</v>
       </c>
       <c r="B1459" s="1">
         <v>1388</v>
       </c>
       <c r="C1459" s="1" t="s">
-        <v>1404</v>
+        <v>1403</v>
       </c>
       <c r="D1459" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1459" s="1">
         <v>30</v>
       </c>
       <c r="F1459" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" s="1">
         <v>12</v>
       </c>
       <c r="B1460" s="1">
         <v>1352</v>
       </c>
       <c r="C1460" s="1" t="s">
-        <v>1405</v>
+        <v>1404</v>
       </c>
       <c r="D1460" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E1460" s="1">
         <v>28</v>
       </c>
       <c r="F1460" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" s="1">
         <v>13</v>
       </c>
       <c r="B1461" s="1">
         <v>165</v>
       </c>
       <c r="C1461" s="1" t="s">
-        <v>1406</v>
+        <v>1405</v>
       </c>
       <c r="D1461" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1461" s="1">
         <v>25</v>
       </c>
       <c r="F1461" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" s="1">
         <v>14</v>
       </c>
       <c r="B1462" s="1">
         <v>542</v>
       </c>
       <c r="C1462" s="1" t="s">
-        <v>1407</v>
+        <v>1406</v>
       </c>
       <c r="D1462" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1462" s="1">
         <v>24</v>
       </c>
       <c r="F1462" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" s="1">
         <v>15</v>
       </c>
       <c r="B1463" s="1">
         <v>1290</v>
       </c>
       <c r="C1463" s="1" t="s">
-        <v>1408</v>
+        <v>1407</v>
       </c>
       <c r="D1463" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1463" s="1">
         <v>23</v>
       </c>
       <c r="F1463" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" s="1">
         <v>16</v>
       </c>
       <c r="B1464" s="1">
         <v>278</v>
       </c>
       <c r="C1464" s="1" t="s">
-        <v>1409</v>
+        <v>1408</v>
       </c>
       <c r="D1464" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1464" s="1">
         <v>21</v>
       </c>
       <c r="F1464" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" s="1">
         <v>17</v>
       </c>
       <c r="B1465" s="1">
         <v>281</v>
       </c>
       <c r="C1465" s="1" t="s">
-        <v>1410</v>
+        <v>1409</v>
       </c>
       <c r="D1465" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1465" s="1">
         <v>18</v>
       </c>
       <c r="F1465" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" s="1">
         <v>18</v>
       </c>
       <c r="B1466" s="1">
         <v>1344</v>
       </c>
       <c r="C1466" s="1" t="s">
-        <v>1411</v>
+        <v>1410</v>
       </c>
       <c r="D1466" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E1466" s="1">
         <v>15</v>
       </c>
       <c r="F1466" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" s="1">
         <v>18</v>
       </c>
       <c r="B1467" s="1">
         <v>1576</v>
       </c>
       <c r="C1467" s="1" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="D1467" s="1" t="s">
-        <v>1381</v>
+        <v>1380</v>
       </c>
       <c r="E1467" s="1">
         <v>15</v>
       </c>
       <c r="F1467" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" s="1">
         <v>18</v>
       </c>
       <c r="B1468" s="1">
         <v>1077</v>
       </c>
       <c r="C1468" s="1" t="s">
-        <v>1413</v>
+        <v>1412</v>
       </c>
       <c r="D1468" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E1468" s="1">
         <v>15</v>
       </c>
       <c r="F1468" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" s="1">
         <v>18</v>
       </c>
       <c r="B1469" s="1">
         <v>1639</v>
       </c>
       <c r="C1469" s="1" t="s">
-        <v>1414</v>
+        <v>1413</v>
       </c>
       <c r="D1469" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1469" s="1">
         <v>15</v>
       </c>
       <c r="F1469" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" s="1">
         <v>19</v>
       </c>
       <c r="B1470" s="1">
         <v>1501</v>
       </c>
       <c r="C1470" s="1" t="s">
-        <v>1415</v>
+        <v>1414</v>
       </c>
       <c r="D1470" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1470" s="1">
         <v>14</v>
       </c>
       <c r="F1470" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" s="1">
         <v>20</v>
       </c>
       <c r="B1471" s="1">
         <v>1717</v>
       </c>
       <c r="C1471" s="1" t="s">
-        <v>1416</v>
+        <v>1415</v>
       </c>
       <c r="D1471" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E1471" s="1">
         <v>11</v>
       </c>
       <c r="F1471" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" s="1">
         <v>21</v>
       </c>
       <c r="B1472" s="1">
         <v>1532</v>
       </c>
       <c r="C1472" s="1" t="s">
-        <v>1417</v>
+        <v>1416</v>
       </c>
       <c r="D1472" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1472" s="1">
         <v>10</v>
       </c>
       <c r="F1472" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" s="1">
         <v>22</v>
       </c>
       <c r="B1473" s="1">
         <v>274</v>
       </c>
       <c r="C1473" s="1" t="s">
-        <v>1418</v>
+        <v>1417</v>
       </c>
       <c r="D1473" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1473" s="1">
         <v>9</v>
       </c>
       <c r="F1473" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" s="1">
         <v>23</v>
       </c>
       <c r="B1474" s="1">
         <v>1764</v>
       </c>
       <c r="C1474" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="D1474" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1474" s="1">
         <v>8</v>
       </c>
       <c r="F1474" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" s="1">
         <v>24</v>
       </c>
       <c r="B1475" s="1">
         <v>1304</v>
       </c>
       <c r="C1475" s="1" t="s">
-        <v>1419</v>
+        <v>1418</v>
       </c>
       <c r="D1475" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1475" s="1">
         <v>6</v>
       </c>
       <c r="F1475" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" s="1">
         <v>24</v>
       </c>
       <c r="B1476" s="1">
         <v>624</v>
       </c>
       <c r="C1476" s="1" t="s">
-        <v>1420</v>
+        <v>1419</v>
       </c>
       <c r="D1476" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1476" s="1">
         <v>6</v>
       </c>
       <c r="F1476" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" s="1">
         <v>24</v>
       </c>
       <c r="B1477" s="1">
         <v>1987</v>
       </c>
       <c r="C1477" s="1" t="s">
-        <v>1421</v>
+        <v>1420</v>
       </c>
       <c r="D1477" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1477" s="1">
         <v>6</v>
       </c>
       <c r="F1477" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" s="1">
         <v>25</v>
       </c>
       <c r="B1478" s="1">
         <v>1735</v>
       </c>
       <c r="C1478" s="1" t="s">
-        <v>1422</v>
+        <v>1421</v>
       </c>
       <c r="D1478" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1478" s="1">
         <v>3</v>
       </c>
       <c r="F1478" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" s="1">
         <v>25</v>
       </c>
       <c r="B1479" s="1">
         <v>1949</v>
       </c>
       <c r="C1479" s="1" t="s">
-        <v>1401</v>
+        <v>1400</v>
       </c>
       <c r="D1479" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1479" s="1">
         <v>3</v>
       </c>
       <c r="F1479" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" s="1">
         <v>25</v>
       </c>
       <c r="B1480" s="1">
         <v>1950</v>
       </c>
       <c r="C1480" s="1" t="s">
-        <v>1423</v>
+        <v>1422</v>
       </c>
       <c r="D1480" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1480" s="1">
         <v>3</v>
       </c>
       <c r="F1480" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" s="1">
         <v>25</v>
       </c>
       <c r="B1481" s="1">
         <v>1016</v>
       </c>
       <c r="C1481" s="1" t="s">
-        <v>1424</v>
+        <v>1423</v>
       </c>
       <c r="D1481" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1481" s="1">
         <v>3</v>
       </c>
       <c r="F1481" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" s="1">
         <v>25</v>
       </c>
       <c r="B1482" s="1">
         <v>48</v>
       </c>
       <c r="C1482" s="1" t="s">
-        <v>1425</v>
+        <v>1424</v>
       </c>
       <c r="D1482" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1482" s="1">
         <v>3</v>
       </c>
       <c r="F1482" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" s="1">
         <v>25</v>
       </c>
       <c r="B1483" s="1">
         <v>2035</v>
       </c>
       <c r="C1483" s="1" t="s">
-        <v>1426</v>
+        <v>1425</v>
       </c>
       <c r="D1483" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1483" s="1">
         <v>3</v>
       </c>
       <c r="F1483" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" s="1">
         <v>25</v>
       </c>
       <c r="B1484" s="1">
         <v>2016</v>
       </c>
       <c r="C1484" s="1" t="s">
-        <v>1427</v>
+        <v>1426</v>
       </c>
       <c r="D1484" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1484" s="1">
         <v>3</v>
       </c>
       <c r="F1484" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" s="1">
         <v>26</v>
       </c>
       <c r="B1485" s="1">
         <v>1809</v>
       </c>
       <c r="C1485" s="1" t="s">
-        <v>1428</v>
+        <v>1427</v>
       </c>
       <c r="D1485" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1485" s="1">
         <v>2</v>
       </c>
       <c r="F1485" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" s="3" t="s">
-        <v>1429</v>
+        <v>1428</v>
       </c>
       <c r="B1488" s="3" t="s">
-        <v>1429</v>
+        <v>1428</v>
       </c>
       <c r="C1488" s="3" t="s">
-        <v>1429</v>
+        <v>1428</v>
       </c>
       <c r="D1488" s="3" t="s">
-        <v>1429</v>
+        <v>1428</v>
       </c>
       <c r="E1488" s="3" t="s">
-        <v>1429</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1489" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1489" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1489" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1489" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1489" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" s="1">
         <v>1</v>
       </c>
       <c r="B1490" s="1">
         <v>378</v>
       </c>
       <c r="C1490" s="1" t="s">
-        <v>1430</v>
+        <v>1429</v>
       </c>
       <c r="D1490" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1490" s="1">
         <v>150</v>
       </c>
       <c r="F1490" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" s="1">
         <v>2</v>
       </c>
       <c r="B1491" s="1">
         <v>771</v>
       </c>
       <c r="C1491" s="1" t="s">
-        <v>1431</v>
+        <v>1430</v>
       </c>
       <c r="D1491" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1491" s="1">
         <v>126</v>
       </c>
       <c r="F1491" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" s="1">
         <v>3</v>
       </c>
       <c r="B1492" s="1">
         <v>1013</v>
       </c>
       <c r="C1492" s="1" t="s">
-        <v>1432</v>
+        <v>1431</v>
       </c>
       <c r="D1492" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1492" s="1">
         <v>102</v>
       </c>
       <c r="F1492" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" s="1">
         <v>4</v>
       </c>
       <c r="B1493" s="1">
         <v>208</v>
       </c>
       <c r="C1493" s="1" t="s">
-        <v>1433</v>
+        <v>1432</v>
       </c>
       <c r="D1493" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1493" s="1">
         <v>75</v>
       </c>
       <c r="F1493" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" s="1">
         <v>5</v>
       </c>
       <c r="B1494" s="1">
         <v>529</v>
       </c>
       <c r="C1494" s="1" t="s">
-        <v>1434</v>
+        <v>1433</v>
       </c>
       <c r="D1494" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1494" s="1">
         <v>74</v>
       </c>
       <c r="F1494" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" s="1">
         <v>6</v>
       </c>
       <c r="B1495" s="1">
         <v>1248</v>
       </c>
       <c r="C1495" s="1" t="s">
-        <v>1435</v>
+        <v>1434</v>
       </c>
       <c r="D1495" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1495" s="1">
         <v>57</v>
       </c>
       <c r="F1495" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" s="1">
         <v>7</v>
       </c>
       <c r="B1496" s="1">
         <v>376</v>
       </c>
       <c r="C1496" s="1" t="s">
-        <v>1436</v>
+        <v>1435</v>
       </c>
       <c r="D1496" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1496" s="1">
         <v>54</v>
       </c>
       <c r="F1496" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" s="1">
         <v>8</v>
       </c>
       <c r="B1497" s="1">
         <v>371</v>
       </c>
       <c r="C1497" s="1" t="s">
-        <v>1437</v>
+        <v>1436</v>
       </c>
       <c r="D1497" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1497" s="1">
         <v>50</v>
       </c>
       <c r="F1497" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" s="1">
         <v>9</v>
       </c>
       <c r="B1498" s="1">
         <v>377</v>
       </c>
       <c r="C1498" s="1" t="s">
-        <v>1438</v>
+        <v>1437</v>
       </c>
       <c r="D1498" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1498" s="1">
         <v>36</v>
       </c>
       <c r="F1498" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" s="1">
         <v>10</v>
       </c>
       <c r="B1499" s="1">
         <v>640</v>
       </c>
       <c r="C1499" s="1" t="s">
-        <v>1439</v>
+        <v>1438</v>
       </c>
       <c r="D1499" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1499" s="1">
         <v>34</v>
       </c>
       <c r="F1499" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" s="1">
         <v>11</v>
       </c>
       <c r="B1500" s="1">
         <v>1084</v>
       </c>
       <c r="C1500" s="1" t="s">
-        <v>1440</v>
+        <v>1439</v>
       </c>
       <c r="D1500" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E1500" s="1">
         <v>33</v>
       </c>
       <c r="F1500" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" s="1">
         <v>12</v>
       </c>
       <c r="B1501" s="1">
         <v>1062</v>
       </c>
       <c r="C1501" s="1" t="s">
-        <v>1441</v>
+        <v>1440</v>
       </c>
       <c r="D1501" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1501" s="1">
         <v>30</v>
       </c>
       <c r="F1501" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" s="1">
         <v>12</v>
       </c>
       <c r="B1502" s="1">
         <v>1203</v>
       </c>
       <c r="C1502" s="1" t="s">
-        <v>1442</v>
+        <v>1441</v>
       </c>
       <c r="D1502" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1502" s="1">
         <v>30</v>
       </c>
       <c r="F1502" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" s="1">
         <v>13</v>
       </c>
       <c r="B1503" s="1">
         <v>1627</v>
       </c>
       <c r="C1503" s="1" t="s">
         <v>606</v>
       </c>
       <c r="D1503" s="1" t="s">
         <v>600</v>
       </c>
       <c r="E1503" s="1">
         <v>28</v>
       </c>
       <c r="F1503" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" s="1">
         <v>14</v>
       </c>
       <c r="B1504" s="1">
         <v>1250</v>
       </c>
       <c r="C1504" s="1" t="s">
-        <v>1443</v>
+        <v>1442</v>
       </c>
       <c r="D1504" s="1" t="s">
         <v>636</v>
       </c>
       <c r="E1504" s="1">
         <v>25</v>
       </c>
       <c r="F1504" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" s="1">
         <v>15</v>
       </c>
       <c r="B1505" s="1">
         <v>1060</v>
       </c>
       <c r="C1505" s="1" t="s">
-        <v>1444</v>
+        <v>1443</v>
       </c>
       <c r="D1505" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1505" s="1">
         <v>24</v>
       </c>
       <c r="F1505" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" s="1">
         <v>16</v>
       </c>
       <c r="B1506" s="1">
         <v>699</v>
       </c>
       <c r="C1506" s="1" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="D1506" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1506" s="1">
         <v>21</v>
       </c>
       <c r="F1506" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" s="1">
         <v>17</v>
       </c>
       <c r="B1507" s="1">
         <v>253</v>
       </c>
       <c r="C1507" s="1" t="s">
-        <v>1446</v>
+        <v>1445</v>
       </c>
       <c r="D1507" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1507" s="1">
         <v>20</v>
       </c>
       <c r="F1507" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" s="1">
         <v>17</v>
       </c>
       <c r="B1508" s="1">
         <v>374</v>
       </c>
       <c r="C1508" s="1" t="s">
-        <v>1447</v>
+        <v>1446</v>
       </c>
       <c r="D1508" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1508" s="1">
         <v>20</v>
       </c>
       <c r="F1508" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" s="1">
         <v>18</v>
       </c>
       <c r="B1509" s="1">
         <v>717</v>
       </c>
       <c r="C1509" s="1" t="s">
-        <v>1448</v>
+        <v>1447</v>
       </c>
       <c r="D1509" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1509" s="1">
         <v>19</v>
       </c>
       <c r="F1509" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" s="1">
         <v>18</v>
       </c>
       <c r="B1510" s="1">
         <v>839</v>
       </c>
       <c r="C1510" s="1" t="s">
-        <v>1449</v>
+        <v>1448</v>
       </c>
       <c r="D1510" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1510" s="1">
         <v>19</v>
       </c>
       <c r="F1510" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" s="1">
         <v>19</v>
       </c>
       <c r="B1511" s="1">
         <v>1160</v>
       </c>
       <c r="C1511" s="1" t="s">
-        <v>1450</v>
+        <v>1449</v>
       </c>
       <c r="D1511" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1511" s="1">
         <v>18</v>
       </c>
       <c r="F1511" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" s="1">
         <v>19</v>
       </c>
       <c r="B1512" s="1">
         <v>379</v>
       </c>
       <c r="C1512" s="1" t="s">
-        <v>1451</v>
+        <v>1450</v>
       </c>
       <c r="D1512" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1512" s="1">
         <v>18</v>
       </c>
       <c r="F1512" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" s="1">
         <v>20</v>
       </c>
       <c r="B1513" s="1">
         <v>1311</v>
       </c>
       <c r="C1513" s="1" t="s">
-        <v>1452</v>
+        <v>1451</v>
       </c>
       <c r="D1513" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1513" s="1">
         <v>17</v>
       </c>
       <c r="F1513" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" s="1">
         <v>20</v>
       </c>
       <c r="B1514" s="1">
         <v>375</v>
       </c>
       <c r="C1514" s="1" t="s">
-        <v>1453</v>
+        <v>1452</v>
       </c>
       <c r="D1514" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1514" s="1">
         <v>17</v>
       </c>
       <c r="F1514" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" s="1">
         <v>20</v>
       </c>
       <c r="B1515" s="1">
         <v>1174</v>
       </c>
       <c r="C1515" s="1" t="s">
-        <v>1454</v>
+        <v>1453</v>
       </c>
       <c r="D1515" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1515" s="1">
         <v>17</v>
       </c>
       <c r="F1515" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" s="1">
         <v>21</v>
       </c>
       <c r="B1516" s="1">
         <v>1112</v>
       </c>
       <c r="C1516" s="1" t="s">
-        <v>1455</v>
+        <v>1454</v>
       </c>
       <c r="D1516" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E1516" s="1">
         <v>16</v>
       </c>
       <c r="F1516" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" s="1">
         <v>21</v>
       </c>
       <c r="B1517" s="1">
         <v>1090</v>
       </c>
       <c r="C1517" s="1" t="s">
-        <v>1456</v>
+        <v>1455</v>
       </c>
       <c r="D1517" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E1517" s="1">
         <v>16</v>
       </c>
       <c r="F1517" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" s="1">
         <v>21</v>
       </c>
       <c r="B1518" s="1">
         <v>1605</v>
       </c>
       <c r="C1518" s="1" t="s">
-        <v>1457</v>
+        <v>1456</v>
       </c>
       <c r="D1518" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E1518" s="1">
         <v>16</v>
       </c>
       <c r="F1518" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" s="1">
         <v>22</v>
       </c>
       <c r="B1519" s="1">
         <v>414</v>
       </c>
       <c r="C1519" s="1" t="s">
         <v>764</v>
       </c>
       <c r="D1519" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1519" s="1">
         <v>15</v>
       </c>
       <c r="F1519" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" s="1">
         <v>22</v>
       </c>
       <c r="B1520" s="1">
         <v>1630</v>
       </c>
       <c r="C1520" s="1" t="s">
-        <v>1458</v>
+        <v>1457</v>
       </c>
       <c r="D1520" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1520" s="1">
         <v>15</v>
       </c>
       <c r="F1520" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" s="1">
         <v>22</v>
       </c>
       <c r="B1521" s="1">
         <v>606</v>
       </c>
       <c r="C1521" s="1" t="s">
-        <v>1459</v>
+        <v>1458</v>
       </c>
       <c r="D1521" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1521" s="1">
         <v>15</v>
       </c>
       <c r="F1521" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" s="1">
         <v>23</v>
       </c>
       <c r="B1522" s="1">
         <v>1349</v>
       </c>
       <c r="C1522" s="1" t="s">
-        <v>1460</v>
+        <v>1459</v>
       </c>
       <c r="D1522" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E1522" s="1">
         <v>14</v>
       </c>
       <c r="F1522" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" s="1">
         <v>23</v>
       </c>
       <c r="B1523" s="1">
         <v>1209</v>
       </c>
       <c r="C1523" s="1" t="s">
-        <v>1461</v>
+        <v>1460</v>
       </c>
       <c r="D1523" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1523" s="1">
         <v>14</v>
       </c>
       <c r="F1523" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" s="1">
         <v>23</v>
       </c>
       <c r="B1524" s="1">
         <v>372</v>
       </c>
       <c r="C1524" s="1" t="s">
-        <v>1462</v>
+        <v>1461</v>
       </c>
       <c r="D1524" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1524" s="1">
         <v>14</v>
       </c>
       <c r="F1524" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" s="1">
         <v>24</v>
       </c>
       <c r="B1525" s="1">
         <v>1083</v>
       </c>
       <c r="C1525" s="1" t="s">
-        <v>1463</v>
+        <v>1462</v>
       </c>
       <c r="D1525" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E1525" s="1">
         <v>12</v>
       </c>
       <c r="F1525" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" s="1">
         <v>24</v>
       </c>
       <c r="B1526" s="1">
         <v>1476</v>
       </c>
       <c r="C1526" s="1" t="s">
-        <v>1464</v>
+        <v>1463</v>
       </c>
       <c r="D1526" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1526" s="1">
         <v>12</v>
       </c>
       <c r="F1526" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" s="1">
         <v>25</v>
       </c>
       <c r="B1527" s="1">
         <v>1206</v>
       </c>
       <c r="C1527" s="1" t="s">
-        <v>1465</v>
+        <v>1464</v>
       </c>
       <c r="D1527" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1527" s="1">
         <v>11</v>
       </c>
       <c r="F1527" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" s="1">
         <v>25</v>
       </c>
       <c r="B1528" s="1">
         <v>381</v>
       </c>
       <c r="C1528" s="1" t="s">
-        <v>1466</v>
+        <v>1465</v>
       </c>
       <c r="D1528" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1528" s="1">
         <v>11</v>
       </c>
       <c r="F1528" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" s="1">
         <v>26</v>
       </c>
       <c r="B1529" s="1">
         <v>709</v>
       </c>
       <c r="C1529" s="1" t="s">
-        <v>1467</v>
+        <v>1466</v>
       </c>
       <c r="D1529" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1529" s="1">
         <v>10</v>
       </c>
       <c r="F1529" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" s="1">
         <v>27</v>
       </c>
       <c r="B1530" s="1">
         <v>1118</v>
       </c>
       <c r="C1530" s="1" t="s">
-        <v>1468</v>
+        <v>1467</v>
       </c>
       <c r="D1530" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E1530" s="1">
         <v>8</v>
       </c>
       <c r="F1530" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" s="1">
         <v>27</v>
       </c>
       <c r="B1531" s="1">
         <v>879</v>
       </c>
       <c r="C1531" s="1" t="s">
-        <v>1469</v>
+        <v>1468</v>
       </c>
       <c r="D1531" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E1531" s="1">
         <v>8</v>
       </c>
       <c r="F1531" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" s="1">
         <v>28</v>
       </c>
       <c r="B1532" s="1">
         <v>1205</v>
       </c>
       <c r="C1532" s="1" t="s">
-        <v>1470</v>
+        <v>1469</v>
       </c>
       <c r="D1532" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1532" s="1">
         <v>6</v>
       </c>
       <c r="F1532" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" s="1">
         <v>28</v>
       </c>
       <c r="B1533" s="1">
         <v>388</v>
       </c>
       <c r="C1533" s="1" t="s">
-        <v>1471</v>
+        <v>1470</v>
       </c>
       <c r="D1533" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1533" s="1">
         <v>6</v>
       </c>
       <c r="F1533" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" s="1">
         <v>28</v>
       </c>
       <c r="B1534" s="1">
         <v>426</v>
       </c>
       <c r="C1534" s="1" t="s">
-        <v>1472</v>
+        <v>1471</v>
       </c>
       <c r="D1534" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1534" s="1">
         <v>6</v>
       </c>
       <c r="F1534" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" s="1">
         <v>28</v>
       </c>
       <c r="B1535" s="1">
         <v>55</v>
       </c>
       <c r="C1535" s="1" t="s">
-        <v>1473</v>
+        <v>1472</v>
       </c>
       <c r="D1535" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1535" s="1">
         <v>6</v>
       </c>
       <c r="F1535" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" s="1">
         <v>28</v>
       </c>
       <c r="B1536" s="1">
         <v>1182</v>
       </c>
       <c r="C1536" s="1" t="s">
-        <v>1474</v>
+        <v>1473</v>
       </c>
       <c r="D1536" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1536" s="1">
         <v>6</v>
       </c>
       <c r="F1536" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" s="1">
         <v>28</v>
       </c>
       <c r="B1537" s="1">
         <v>1597</v>
       </c>
       <c r="C1537" s="1" t="s">
-        <v>1475</v>
+        <v>1474</v>
       </c>
       <c r="D1537" s="1" t="s">
         <v>987</v>
       </c>
       <c r="E1537" s="1">
         <v>6</v>
       </c>
       <c r="F1537" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" s="1">
         <v>28</v>
       </c>
       <c r="B1538" s="1">
         <v>1867</v>
       </c>
       <c r="C1538" s="1" t="s">
-        <v>1476</v>
+        <v>1475</v>
       </c>
       <c r="D1538" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1538" s="1">
         <v>6</v>
       </c>
       <c r="F1538" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" s="1">
         <v>28</v>
       </c>
       <c r="B1539" s="1">
         <v>80</v>
       </c>
       <c r="C1539" s="1" t="s">
-        <v>1477</v>
+        <v>1476</v>
       </c>
       <c r="D1539" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1539" s="1">
         <v>6</v>
       </c>
       <c r="F1539" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" s="1">
         <v>28</v>
       </c>
       <c r="B1540" s="1">
         <v>1418</v>
       </c>
       <c r="C1540" s="1" t="s">
-        <v>1478</v>
+        <v>1477</v>
       </c>
       <c r="D1540" s="1" t="s">
         <v>369</v>
       </c>
       <c r="E1540" s="1">
         <v>6</v>
       </c>
       <c r="F1540" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" s="1">
         <v>29</v>
       </c>
       <c r="B1541" s="1">
         <v>1249</v>
       </c>
       <c r="C1541" s="1" t="s">
-        <v>1479</v>
+        <v>1478</v>
       </c>
       <c r="D1541" s="1" t="s">
         <v>636</v>
       </c>
       <c r="E1541" s="1">
         <v>5</v>
       </c>
       <c r="F1541" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" s="1">
         <v>29</v>
       </c>
       <c r="B1542" s="1">
         <v>419</v>
       </c>
       <c r="C1542" s="1" t="s">
-        <v>1480</v>
+        <v>1479</v>
       </c>
       <c r="D1542" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1542" s="1">
         <v>5</v>
       </c>
       <c r="F1542" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" s="1">
         <v>29</v>
       </c>
       <c r="B1543" s="1">
         <v>1251</v>
       </c>
       <c r="C1543" s="1" t="s">
-        <v>1481</v>
+        <v>1480</v>
       </c>
       <c r="D1543" s="1" t="s">
         <v>636</v>
       </c>
       <c r="E1543" s="1">
         <v>5</v>
       </c>
       <c r="F1543" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" s="1">
         <v>30</v>
       </c>
       <c r="B1544" s="1">
         <v>1788</v>
       </c>
       <c r="C1544" s="1" t="s">
-        <v>1482</v>
+        <v>1481</v>
       </c>
       <c r="D1544" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1544" s="1">
         <v>4</v>
       </c>
       <c r="F1544" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" s="1">
         <v>31</v>
       </c>
       <c r="B1545" s="1">
         <v>631</v>
       </c>
       <c r="C1545" s="1" t="s">
-        <v>1483</v>
+        <v>1482</v>
       </c>
       <c r="D1545" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1545" s="1">
         <v>3</v>
       </c>
       <c r="F1545" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" s="1">
         <v>31</v>
       </c>
       <c r="B1546" s="1">
         <v>1163</v>
       </c>
       <c r="C1546" s="1" t="s">
-        <v>1484</v>
+        <v>1483</v>
       </c>
       <c r="D1546" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1546" s="1">
         <v>3</v>
       </c>
       <c r="F1546" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" s="1">
         <v>31</v>
       </c>
       <c r="B1547" s="1">
         <v>712</v>
       </c>
       <c r="C1547" s="1" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D1547" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1547" s="1">
         <v>3</v>
       </c>
       <c r="F1547" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" s="1">
         <v>31</v>
       </c>
       <c r="B1548" s="1">
         <v>161</v>
       </c>
       <c r="C1548" s="1" t="s">
-        <v>1486</v>
+        <v>1485</v>
       </c>
       <c r="D1548" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1548" s="1">
         <v>3</v>
       </c>
       <c r="F1548" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" s="1">
         <v>31</v>
       </c>
       <c r="B1549" s="1">
         <v>1636</v>
       </c>
       <c r="C1549" s="1" t="s">
-        <v>1487</v>
+        <v>1486</v>
       </c>
       <c r="D1549" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1549" s="1">
         <v>3</v>
       </c>
       <c r="F1549" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" s="1">
         <v>31</v>
       </c>
       <c r="B1550" s="1">
         <v>565</v>
       </c>
       <c r="C1550" s="1" t="s">
-        <v>1488</v>
+        <v>1487</v>
       </c>
       <c r="D1550" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1550" s="1">
         <v>3</v>
       </c>
       <c r="F1550" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" s="1">
         <v>31</v>
       </c>
       <c r="B1551" s="1">
         <v>2006</v>
       </c>
       <c r="C1551" s="1" t="s">
-        <v>1489</v>
+        <v>1488</v>
       </c>
       <c r="D1551" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1551" s="1">
         <v>3</v>
       </c>
       <c r="F1551" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" s="1">
         <v>32</v>
       </c>
       <c r="B1552" s="1">
         <v>1458</v>
       </c>
       <c r="C1552" s="1" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
       <c r="D1552" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1552" s="1">
         <v>2</v>
       </c>
       <c r="F1552" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" s="1">
         <v>32</v>
       </c>
       <c r="B1553" s="1">
         <v>102</v>
       </c>
       <c r="C1553" s="1" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
       <c r="D1553" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1553" s="1">
         <v>2</v>
       </c>
       <c r="F1553" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" s="1">
         <v>32</v>
       </c>
       <c r="B1554" s="1">
         <v>1371</v>
       </c>
       <c r="C1554" s="1" t="s">
-        <v>1492</v>
+        <v>1491</v>
       </c>
       <c r="D1554" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E1554" s="1">
         <v>2</v>
       </c>
       <c r="F1554" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" s="1">
         <v>33</v>
       </c>
       <c r="B1555" s="1">
         <v>1323</v>
       </c>
       <c r="C1555" s="1" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
       <c r="D1555" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E1555" s="1">
         <v>1</v>
       </c>
       <c r="F1555" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" s="1">
         <v>33</v>
       </c>
       <c r="B1556" s="1">
         <v>52</v>
       </c>
       <c r="C1556" s="1" t="s">
-        <v>1494</v>
+        <v>1493</v>
       </c>
       <c r="D1556" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1556" s="1">
         <v>1</v>
       </c>
       <c r="F1556" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" s="1">
         <v>33</v>
       </c>
       <c r="B1557" s="1">
         <v>1245</v>
       </c>
       <c r="C1557" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="D1557" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1557" s="1">
         <v>1</v>
       </c>
       <c r="F1557" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" s="3" t="s">
-        <v>1495</v>
+        <v>1494</v>
       </c>
       <c r="B1560" s="3" t="s">
-        <v>1495</v>
+        <v>1494</v>
       </c>
       <c r="C1560" s="3" t="s">
-        <v>1495</v>
+        <v>1494</v>
       </c>
       <c r="D1560" s="3" t="s">
-        <v>1495</v>
+        <v>1494</v>
       </c>
       <c r="E1560" s="3" t="s">
-        <v>1495</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1561" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1561" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1561" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1561" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1561" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" s="1">
         <v>1</v>
       </c>
       <c r="B1562" s="1">
         <v>1162</v>
       </c>
       <c r="C1562" s="1" t="s">
-        <v>1496</v>
+        <v>1495</v>
       </c>
       <c r="D1562" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1562" s="1">
         <v>148</v>
       </c>
       <c r="F1562" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" s="1">
         <v>2</v>
       </c>
       <c r="B1563" s="1">
         <v>1496</v>
       </c>
       <c r="C1563" s="1" t="s">
-        <v>1497</v>
+        <v>1496</v>
       </c>
       <c r="D1563" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1563" s="1">
         <v>89</v>
       </c>
       <c r="F1563" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" s="1">
         <v>3</v>
       </c>
       <c r="B1564" s="1">
         <v>718</v>
       </c>
       <c r="C1564" s="1" t="s">
-        <v>1498</v>
+        <v>1497</v>
       </c>
       <c r="D1564" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1564" s="1">
         <v>84</v>
       </c>
       <c r="F1564" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" s="1">
         <v>4</v>
       </c>
       <c r="B1565" s="1">
         <v>289</v>
       </c>
       <c r="C1565" s="1" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
       <c r="D1565" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1565" s="1">
         <v>80</v>
       </c>
       <c r="F1565" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" s="1">
         <v>5</v>
       </c>
       <c r="B1566" s="1">
         <v>91</v>
       </c>
       <c r="C1566" s="1" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
       <c r="D1566" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1566" s="1">
         <v>79</v>
       </c>
       <c r="F1566" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" s="1">
         <v>6</v>
       </c>
       <c r="B1567" s="1">
         <v>283</v>
       </c>
       <c r="C1567" s="1" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
       <c r="D1567" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1567" s="1">
         <v>77</v>
       </c>
       <c r="F1567" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" s="1">
         <v>7</v>
       </c>
       <c r="B1568" s="1">
         <v>424</v>
       </c>
       <c r="C1568" s="1" t="s">
-        <v>1502</v>
+        <v>1501</v>
       </c>
       <c r="D1568" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1568" s="1">
         <v>50</v>
       </c>
       <c r="F1568" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" s="1">
         <v>8</v>
       </c>
       <c r="B1569" s="1">
         <v>94</v>
       </c>
       <c r="C1569" s="1" t="s">
-        <v>1503</v>
+        <v>1502</v>
       </c>
       <c r="D1569" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1569" s="1">
         <v>42</v>
       </c>
       <c r="F1569" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" s="1">
         <v>9</v>
       </c>
       <c r="B1570" s="1">
         <v>1638</v>
       </c>
       <c r="C1570" s="1" t="s">
-        <v>1504</v>
+        <v>1503</v>
       </c>
       <c r="D1570" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1570" s="1">
         <v>40</v>
       </c>
       <c r="F1570" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" s="1">
         <v>10</v>
       </c>
       <c r="B1571" s="1">
         <v>1454</v>
       </c>
       <c r="C1571" s="1" t="s">
-        <v>1505</v>
+        <v>1504</v>
       </c>
       <c r="D1571" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1571" s="1">
         <v>31</v>
       </c>
       <c r="F1571" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" s="1">
         <v>10</v>
       </c>
       <c r="B1572" s="1">
         <v>1786</v>
       </c>
       <c r="C1572" s="1" t="s">
-        <v>1506</v>
+        <v>1505</v>
       </c>
       <c r="D1572" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1572" s="1">
         <v>31</v>
       </c>
       <c r="F1572" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" s="1">
         <v>11</v>
       </c>
       <c r="B1573" s="1">
         <v>57</v>
       </c>
       <c r="C1573" s="1" t="s">
-        <v>1507</v>
+        <v>1506</v>
       </c>
       <c r="D1573" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1573" s="1">
         <v>30</v>
       </c>
       <c r="F1573" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" s="1">
         <v>11</v>
       </c>
       <c r="B1574" s="1">
         <v>1018</v>
       </c>
       <c r="C1574" s="1" t="s">
-        <v>1508</v>
+        <v>1507</v>
       </c>
       <c r="D1574" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1574" s="1">
         <v>30</v>
       </c>
       <c r="F1574" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" s="1">
         <v>12</v>
       </c>
       <c r="B1575" s="1">
         <v>1360</v>
       </c>
       <c r="C1575" s="1" t="s">
-        <v>1509</v>
+        <v>1508</v>
       </c>
       <c r="D1575" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E1575" s="1">
         <v>26</v>
       </c>
       <c r="F1575" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" s="1">
         <v>13</v>
       </c>
       <c r="B1576" s="1">
         <v>1840</v>
       </c>
       <c r="C1576" s="1" t="s">
-        <v>1510</v>
+        <v>1509</v>
       </c>
       <c r="D1576" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1576" s="1">
         <v>21</v>
       </c>
       <c r="F1576" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" s="1">
         <v>13</v>
       </c>
       <c r="B1577" s="1">
         <v>1946</v>
       </c>
       <c r="C1577" s="1" t="s">
-        <v>1511</v>
+        <v>1510</v>
       </c>
       <c r="D1577" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1577" s="1">
         <v>21</v>
       </c>
       <c r="F1577" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" s="1">
         <v>14</v>
       </c>
       <c r="B1578" s="1">
         <v>1183</v>
       </c>
       <c r="C1578" s="1" t="s">
         <v>1252</v>
       </c>
       <c r="D1578" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1578" s="1">
         <v>19</v>
       </c>
       <c r="F1578" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" s="1">
         <v>15</v>
       </c>
       <c r="B1579" s="1">
         <v>1095</v>
       </c>
       <c r="C1579" s="1" t="s">
-        <v>1512</v>
+        <v>1511</v>
       </c>
       <c r="D1579" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E1579" s="1">
         <v>16</v>
       </c>
       <c r="F1579" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" s="1">
         <v>16</v>
       </c>
       <c r="B1580" s="1">
         <v>1459</v>
       </c>
       <c r="C1580" s="1" t="s">
-        <v>1513</v>
+        <v>1512</v>
       </c>
       <c r="D1580" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1580" s="1">
         <v>10</v>
       </c>
       <c r="F1580" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" s="1">
         <v>17</v>
       </c>
       <c r="B1581" s="1">
         <v>1724</v>
       </c>
       <c r="C1581" s="1" t="s">
-        <v>1514</v>
+        <v>1513</v>
       </c>
       <c r="D1581" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1581" s="1">
         <v>6</v>
       </c>
       <c r="F1581" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" s="1">
         <v>18</v>
       </c>
       <c r="B1582" s="1">
         <v>880</v>
       </c>
       <c r="C1582" s="1" t="s">
-        <v>1515</v>
+        <v>1514</v>
       </c>
       <c r="D1582" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E1582" s="1">
         <v>3</v>
       </c>
       <c r="F1582" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" s="3" t="s">
-        <v>1516</v>
+        <v>1515</v>
       </c>
       <c r="B1585" s="3" t="s">
-        <v>1516</v>
+        <v>1515</v>
       </c>
       <c r="C1585" s="3" t="s">
-        <v>1516</v>
+        <v>1515</v>
       </c>
       <c r="D1585" s="3" t="s">
-        <v>1516</v>
+        <v>1515</v>
       </c>
       <c r="E1585" s="3" t="s">
-        <v>1516</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1586" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1586" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1586" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1586" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1586" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" s="1">
         <v>1</v>
       </c>
       <c r="B1587" s="1">
         <v>383</v>
       </c>
       <c r="C1587" s="1" t="s">
-        <v>1517</v>
+        <v>1516</v>
       </c>
       <c r="D1587" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1587" s="1">
         <v>133</v>
       </c>
       <c r="F1587" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" s="1">
         <v>2</v>
       </c>
       <c r="B1588" s="1">
         <v>1543</v>
       </c>
       <c r="C1588" s="1" t="s">
-        <v>1518</v>
+        <v>1517</v>
       </c>
       <c r="D1588" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E1588" s="1">
         <v>115</v>
       </c>
       <c r="F1588" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" s="1">
         <v>3</v>
       </c>
       <c r="B1589" s="1">
         <v>390</v>
       </c>
       <c r="C1589" s="1" t="s">
-        <v>1519</v>
+        <v>1518</v>
       </c>
       <c r="D1589" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1589" s="1">
         <v>103</v>
       </c>
       <c r="F1589" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" s="1">
         <v>4</v>
       </c>
       <c r="B1590" s="1">
         <v>382</v>
       </c>
       <c r="C1590" s="1" t="s">
-        <v>1520</v>
+        <v>1519</v>
       </c>
       <c r="D1590" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1590" s="1">
         <v>79</v>
       </c>
       <c r="F1590" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" s="1">
         <v>5</v>
       </c>
       <c r="B1591" s="1">
         <v>1208</v>
       </c>
       <c r="C1591" s="1" t="s">
-        <v>1521</v>
+        <v>1520</v>
       </c>
       <c r="D1591" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1591" s="1">
         <v>76</v>
       </c>
       <c r="F1591" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" s="1">
         <v>6</v>
       </c>
       <c r="B1592" s="1">
         <v>210</v>
       </c>
       <c r="C1592" s="1" t="s">
-        <v>1522</v>
+        <v>1521</v>
       </c>
       <c r="D1592" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1592" s="1">
         <v>73</v>
       </c>
       <c r="F1592" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" s="1">
         <v>7</v>
       </c>
       <c r="B1593" s="1">
         <v>1045</v>
       </c>
       <c r="C1593" s="1" t="s">
-        <v>1523</v>
+        <v>1522</v>
       </c>
       <c r="D1593" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1593" s="1">
         <v>66</v>
       </c>
       <c r="F1593" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" s="1">
         <v>8</v>
       </c>
       <c r="B1594" s="1">
         <v>1198</v>
       </c>
       <c r="C1594" s="1" t="s">
-        <v>1524</v>
+        <v>1523</v>
       </c>
       <c r="D1594" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1594" s="1">
         <v>50</v>
       </c>
       <c r="F1594" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" s="1">
         <v>9</v>
       </c>
       <c r="B1595" s="1">
         <v>635</v>
       </c>
       <c r="C1595" s="1" t="s">
-        <v>1525</v>
+        <v>1524</v>
       </c>
       <c r="D1595" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1595" s="1">
         <v>41</v>
       </c>
       <c r="F1595" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" s="1">
         <v>10</v>
       </c>
       <c r="B1596" s="1">
         <v>391</v>
       </c>
       <c r="C1596" s="1" t="s">
-        <v>1526</v>
+        <v>1525</v>
       </c>
       <c r="D1596" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1596" s="1">
         <v>35</v>
       </c>
       <c r="F1596" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" s="1">
         <v>11</v>
       </c>
       <c r="B1597" s="1">
         <v>402</v>
       </c>
       <c r="C1597" s="1" t="s">
-        <v>1527</v>
+        <v>1526</v>
       </c>
       <c r="D1597" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1597" s="1">
         <v>30</v>
       </c>
       <c r="F1597" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" s="1">
         <v>12</v>
       </c>
       <c r="B1598" s="1">
         <v>585</v>
       </c>
       <c r="C1598" s="1" t="s">
-        <v>1528</v>
+        <v>1527</v>
       </c>
       <c r="D1598" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1598" s="1">
         <v>28</v>
       </c>
       <c r="F1598" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" s="1">
         <v>12</v>
       </c>
       <c r="B1599" s="1">
         <v>384</v>
       </c>
       <c r="C1599" s="1" t="s">
-        <v>1529</v>
+        <v>1528</v>
       </c>
       <c r="D1599" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1599" s="1">
         <v>28</v>
       </c>
       <c r="F1599" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" s="1">
         <v>13</v>
       </c>
       <c r="B1600" s="1">
         <v>396</v>
       </c>
       <c r="C1600" s="1" t="s">
-        <v>1530</v>
+        <v>1529</v>
       </c>
       <c r="D1600" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1600" s="1">
         <v>27</v>
       </c>
       <c r="F1600" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" s="1">
         <v>14</v>
       </c>
       <c r="B1601" s="1">
         <v>1472</v>
       </c>
       <c r="C1601" s="1" t="s">
-        <v>1531</v>
+        <v>1530</v>
       </c>
       <c r="D1601" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E1601" s="1">
         <v>25</v>
       </c>
       <c r="F1601" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" s="1">
         <v>15</v>
       </c>
       <c r="B1602" s="1">
         <v>1003</v>
       </c>
       <c r="C1602" s="1" t="s">
-        <v>1532</v>
+        <v>1531</v>
       </c>
       <c r="D1602" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1602" s="1">
         <v>24</v>
       </c>
       <c r="F1602" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" s="1">
         <v>15</v>
       </c>
       <c r="B1603" s="1">
         <v>1066</v>
       </c>
       <c r="C1603" s="1" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="D1603" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1603" s="1">
         <v>24</v>
       </c>
       <c r="F1603" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" s="1">
         <v>15</v>
       </c>
       <c r="B1604" s="1">
         <v>1663</v>
       </c>
       <c r="C1604" s="1" t="s">
-        <v>1534</v>
+        <v>1533</v>
       </c>
       <c r="D1604" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1604" s="1">
         <v>24</v>
       </c>
       <c r="F1604" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" s="1">
         <v>16</v>
       </c>
       <c r="B1605" s="1">
         <v>1059</v>
       </c>
       <c r="C1605" s="1" t="s">
-        <v>1535</v>
+        <v>1534</v>
       </c>
       <c r="D1605" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1605" s="1">
         <v>23</v>
       </c>
       <c r="F1605" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" s="1">
         <v>17</v>
       </c>
       <c r="B1606" s="1">
         <v>386</v>
       </c>
       <c r="C1606" s="1" t="s">
-        <v>1536</v>
+        <v>1535</v>
       </c>
       <c r="D1606" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1606" s="1">
         <v>21</v>
       </c>
       <c r="F1606" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" s="1">
         <v>19</v>
       </c>
       <c r="B1607" s="1">
         <v>385</v>
       </c>
       <c r="C1607" s="1" t="s">
-        <v>1537</v>
+        <v>1536</v>
       </c>
       <c r="D1607" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1607" s="1">
         <v>18</v>
       </c>
       <c r="F1607" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" s="1">
         <v>20</v>
       </c>
       <c r="B1608" s="1">
         <v>387</v>
       </c>
       <c r="C1608" s="1" t="s">
-        <v>1538</v>
+        <v>1537</v>
       </c>
       <c r="D1608" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1608" s="1">
         <v>17</v>
       </c>
       <c r="F1608" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" s="1">
         <v>21</v>
       </c>
       <c r="B1609" s="1">
         <v>1200</v>
       </c>
       <c r="C1609" s="1" t="s">
-        <v>1539</v>
+        <v>1538</v>
       </c>
       <c r="D1609" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1609" s="1">
         <v>16</v>
       </c>
       <c r="F1609" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" s="1">
         <v>21</v>
       </c>
       <c r="B1610" s="1">
         <v>1201</v>
       </c>
       <c r="C1610" s="1" t="s">
-        <v>1540</v>
+        <v>1539</v>
       </c>
       <c r="D1610" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1610" s="1">
         <v>16</v>
       </c>
       <c r="F1610" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" s="1">
         <v>22</v>
       </c>
       <c r="B1611" s="1">
         <v>1502</v>
       </c>
       <c r="C1611" s="1" t="s">
-        <v>1541</v>
+        <v>1540</v>
       </c>
       <c r="D1611" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1611" s="1">
         <v>15</v>
       </c>
       <c r="F1611" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" s="1">
         <v>22</v>
       </c>
       <c r="B1612" s="1">
         <v>1955</v>
       </c>
       <c r="C1612" s="1" t="s">
-        <v>1542</v>
+        <v>1541</v>
       </c>
       <c r="D1612" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1612" s="1">
         <v>15</v>
       </c>
       <c r="F1612" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" s="1">
         <v>23</v>
       </c>
       <c r="B1613" s="1">
         <v>1082</v>
       </c>
       <c r="C1613" s="1" t="s">
-        <v>1543</v>
+        <v>1542</v>
       </c>
       <c r="D1613" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E1613" s="1">
         <v>14</v>
       </c>
       <c r="F1613" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" s="1">
         <v>23</v>
       </c>
       <c r="B1614" s="1">
         <v>397</v>
       </c>
       <c r="C1614" s="1" t="s">
-        <v>1544</v>
+        <v>1543</v>
       </c>
       <c r="D1614" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1614" s="1">
         <v>14</v>
       </c>
       <c r="F1614" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" s="1">
         <v>23</v>
       </c>
       <c r="B1615" s="1">
         <v>1820</v>
       </c>
       <c r="C1615" s="1" t="s">
-        <v>1545</v>
+        <v>1544</v>
       </c>
       <c r="D1615" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1615" s="1">
         <v>14</v>
       </c>
       <c r="F1615" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" s="1">
         <v>24</v>
       </c>
       <c r="B1616" s="1">
         <v>255</v>
       </c>
       <c r="C1616" s="1" t="s">
-        <v>1546</v>
+        <v>1545</v>
       </c>
       <c r="D1616" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1616" s="1">
         <v>12</v>
       </c>
       <c r="F1616" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" s="1">
         <v>25</v>
       </c>
       <c r="B1617" s="1">
         <v>1538</v>
       </c>
       <c r="C1617" s="1" t="s">
-        <v>1547</v>
+        <v>1546</v>
       </c>
       <c r="D1617" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E1617" s="1">
         <v>11</v>
       </c>
       <c r="F1617" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" s="1">
         <v>26</v>
       </c>
       <c r="B1618" s="1">
         <v>239</v>
       </c>
       <c r="C1618" s="1" t="s">
-        <v>1548</v>
+        <v>1547</v>
       </c>
       <c r="D1618" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1618" s="1">
         <v>10</v>
       </c>
       <c r="F1618" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" s="1">
         <v>27</v>
       </c>
       <c r="B1619" s="1">
         <v>1260</v>
       </c>
       <c r="C1619" s="1" t="s">
-        <v>1549</v>
+        <v>1548</v>
       </c>
       <c r="D1619" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1619" s="1">
         <v>9</v>
       </c>
       <c r="F1619" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" s="1">
         <v>27</v>
       </c>
       <c r="B1620" s="1">
         <v>311</v>
       </c>
       <c r="C1620" s="1" t="s">
-        <v>1550</v>
+        <v>1549</v>
       </c>
       <c r="D1620" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1620" s="1">
         <v>9</v>
       </c>
       <c r="F1620" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" s="1">
         <v>27</v>
       </c>
       <c r="B1621" s="1">
         <v>185</v>
       </c>
       <c r="C1621" s="1" t="s">
-        <v>1551</v>
+        <v>1550</v>
       </c>
       <c r="D1621" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1621" s="1">
         <v>9</v>
       </c>
       <c r="F1621" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" s="1">
         <v>28</v>
       </c>
       <c r="B1622" s="1">
         <v>394</v>
       </c>
       <c r="C1622" s="1" t="s">
-        <v>1552</v>
+        <v>1551</v>
       </c>
       <c r="D1622" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1622" s="1">
         <v>7</v>
       </c>
       <c r="F1622" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" s="1">
         <v>28</v>
       </c>
       <c r="B1623" s="1">
         <v>1074</v>
       </c>
       <c r="C1623" s="1" t="s">
-        <v>1553</v>
+        <v>1552</v>
       </c>
       <c r="D1623" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E1623" s="1">
         <v>7</v>
       </c>
       <c r="F1623" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" s="1">
         <v>29</v>
       </c>
       <c r="B1624" s="1">
         <v>1263</v>
       </c>
       <c r="C1624" s="1" t="s">
-        <v>1554</v>
+        <v>1553</v>
       </c>
       <c r="D1624" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1624" s="1">
         <v>6</v>
       </c>
       <c r="F1624" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" s="1">
         <v>30</v>
       </c>
       <c r="B1625" s="1">
         <v>1175</v>
       </c>
       <c r="C1625" s="1" t="s">
         <v>1318</v>
       </c>
       <c r="D1625" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1625" s="1">
         <v>3</v>
       </c>
       <c r="F1625" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" s="1">
         <v>30</v>
       </c>
       <c r="B1626" s="1">
         <v>398</v>
       </c>
       <c r="C1626" s="1" t="s">
-        <v>1555</v>
+        <v>1554</v>
       </c>
       <c r="D1626" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1626" s="1">
         <v>3</v>
       </c>
       <c r="F1626" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" s="3" t="s">
-        <v>1556</v>
+        <v>1555</v>
       </c>
       <c r="B1629" s="3" t="s">
-        <v>1556</v>
+        <v>1555</v>
       </c>
       <c r="C1629" s="3" t="s">
-        <v>1556</v>
+        <v>1555</v>
       </c>
       <c r="D1629" s="3" t="s">
-        <v>1556</v>
+        <v>1555</v>
       </c>
       <c r="E1629" s="3" t="s">
-        <v>1556</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1630" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1630" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1630" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1630" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1630" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" s="1">
         <v>1</v>
       </c>
       <c r="B1631" s="1">
         <v>1178</v>
       </c>
       <c r="C1631" s="1" t="s">
-        <v>1557</v>
+        <v>1556</v>
       </c>
       <c r="D1631" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1631" s="1">
         <v>133</v>
       </c>
       <c r="F1631" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" s="1">
         <v>2</v>
       </c>
       <c r="B1632" s="1">
         <v>840</v>
       </c>
       <c r="C1632" s="1" t="s">
-        <v>1558</v>
+        <v>1557</v>
       </c>
       <c r="D1632" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1632" s="1">
         <v>121</v>
       </c>
       <c r="F1632" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" s="1">
         <v>3</v>
       </c>
       <c r="B1633" s="1">
         <v>93</v>
       </c>
       <c r="C1633" s="1" t="s">
-        <v>1559</v>
+        <v>1558</v>
       </c>
       <c r="D1633" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1633" s="1">
         <v>102</v>
       </c>
       <c r="F1633" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" s="1">
         <v>4</v>
       </c>
       <c r="B1634" s="1">
         <v>692</v>
       </c>
       <c r="C1634" s="1" t="s">
-        <v>1560</v>
+        <v>1559</v>
       </c>
       <c r="D1634" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1634" s="1">
         <v>93</v>
       </c>
       <c r="F1634" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" s="1">
         <v>5</v>
       </c>
       <c r="B1635" s="1">
         <v>1070</v>
       </c>
       <c r="C1635" s="1" t="s">
-        <v>1561</v>
+        <v>1560</v>
       </c>
       <c r="D1635" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E1635" s="1">
         <v>65</v>
       </c>
       <c r="F1635" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" s="1">
         <v>6</v>
       </c>
       <c r="B1636" s="1">
         <v>1356</v>
       </c>
       <c r="C1636" s="1" t="s">
-        <v>1562</v>
+        <v>1561</v>
       </c>
       <c r="D1636" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E1636" s="1">
         <v>44</v>
       </c>
       <c r="F1636" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" s="1">
         <v>7</v>
       </c>
       <c r="B1637" s="1">
         <v>65</v>
       </c>
       <c r="C1637" s="1" t="s">
-        <v>1563</v>
+        <v>1562</v>
       </c>
       <c r="D1637" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1637" s="1">
         <v>37</v>
       </c>
       <c r="F1637" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" s="1">
         <v>8</v>
       </c>
       <c r="B1638" s="1">
         <v>1430</v>
       </c>
       <c r="C1638" s="1" t="s">
-        <v>1564</v>
+        <v>1563</v>
       </c>
       <c r="D1638" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1638" s="1">
         <v>26</v>
       </c>
       <c r="F1638" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" s="1">
         <v>9</v>
       </c>
       <c r="B1639" s="1">
         <v>2021</v>
       </c>
       <c r="C1639" s="1" t="s">
-        <v>1565</v>
+        <v>1564</v>
       </c>
       <c r="D1639" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1639" s="1">
         <v>11</v>
       </c>
       <c r="F1639" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" s="3" t="s">
-        <v>1566</v>
+        <v>1565</v>
       </c>
       <c r="B1642" s="3" t="s">
-        <v>1566</v>
+        <v>1565</v>
       </c>
       <c r="C1642" s="3" t="s">
-        <v>1566</v>
+        <v>1565</v>
       </c>
       <c r="D1642" s="3" t="s">
-        <v>1566</v>
+        <v>1565</v>
       </c>
       <c r="E1642" s="3" t="s">
-        <v>1566</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1643" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1643" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1643" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1643" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1643" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" s="1">
         <v>1</v>
       </c>
       <c r="B1644" s="1">
         <v>1224</v>
       </c>
       <c r="C1644" s="1" t="s">
-        <v>1567</v>
+        <v>1566</v>
       </c>
       <c r="D1644" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1644" s="1">
         <v>129</v>
       </c>
       <c r="F1644" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" s="1">
         <v>2</v>
       </c>
       <c r="B1645" s="1">
         <v>326</v>
       </c>
       <c r="C1645" s="1" t="s">
-        <v>1568</v>
+        <v>1567</v>
       </c>
       <c r="D1645" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1645" s="1">
         <v>95</v>
       </c>
       <c r="F1645" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" s="1">
         <v>3</v>
       </c>
       <c r="B1646" s="1">
         <v>1469</v>
       </c>
       <c r="C1646" s="1" t="s">
-        <v>1569</v>
+        <v>1568</v>
       </c>
       <c r="D1646" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1646" s="1">
         <v>80</v>
       </c>
       <c r="F1646" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" s="1">
         <v>4</v>
       </c>
       <c r="B1647" s="1">
         <v>1578</v>
       </c>
       <c r="C1647" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D1647" s="1" t="s">
         <v>1570</v>
-      </c>
-[...1 lines deleted...]
-        <v>1571</v>
       </c>
       <c r="E1647" s="1">
         <v>58</v>
       </c>
       <c r="F1647" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" s="1">
         <v>5</v>
       </c>
       <c r="B1648" s="1">
         <v>24</v>
       </c>
       <c r="C1648" s="1" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D1648" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E1648" s="1">
         <v>56</v>
       </c>
       <c r="F1648" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" s="1">
         <v>6</v>
       </c>
       <c r="B1649" s="1">
         <v>1422</v>
       </c>
       <c r="C1649" s="1" t="s">
-        <v>1573</v>
+        <v>1572</v>
       </c>
       <c r="D1649" s="1" t="s">
         <v>369</v>
       </c>
       <c r="E1649" s="1">
         <v>52</v>
       </c>
       <c r="F1649" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" s="1">
         <v>7</v>
       </c>
       <c r="B1650" s="1">
         <v>1404</v>
       </c>
       <c r="C1650" s="1" t="s">
-        <v>1574</v>
+        <v>1573</v>
       </c>
       <c r="D1650" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E1650" s="1">
         <v>51</v>
       </c>
       <c r="F1650" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" s="1">
         <v>8</v>
       </c>
       <c r="B1651" s="1">
         <v>1199</v>
       </c>
       <c r="C1651" s="1" t="s">
-        <v>1575</v>
+        <v>1574</v>
       </c>
       <c r="D1651" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1651" s="1">
         <v>49</v>
       </c>
       <c r="F1651" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" s="1">
         <v>9</v>
       </c>
       <c r="B1652" s="1">
         <v>874</v>
       </c>
       <c r="C1652" s="1" t="s">
-        <v>1576</v>
+        <v>1575</v>
       </c>
       <c r="D1652" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E1652" s="1">
         <v>48</v>
       </c>
       <c r="F1652" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" s="1">
         <v>10</v>
       </c>
       <c r="B1653" s="1">
         <v>1256</v>
       </c>
       <c r="C1653" s="1" t="s">
-        <v>1577</v>
+        <v>1576</v>
       </c>
       <c r="D1653" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1653" s="1">
         <v>44</v>
       </c>
       <c r="F1653" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" s="1">
         <v>11</v>
       </c>
       <c r="B1654" s="1">
         <v>1424</v>
       </c>
       <c r="C1654" s="1" t="s">
-        <v>1578</v>
+        <v>1577</v>
       </c>
       <c r="D1654" s="1" t="s">
         <v>369</v>
       </c>
       <c r="E1654" s="1">
         <v>41</v>
       </c>
       <c r="F1654" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" s="1">
         <v>11</v>
       </c>
       <c r="B1655" s="1">
         <v>400</v>
       </c>
       <c r="C1655" s="1" t="s">
-        <v>1579</v>
+        <v>1578</v>
       </c>
       <c r="D1655" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1655" s="1">
         <v>41</v>
       </c>
       <c r="F1655" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" s="1">
         <v>12</v>
       </c>
       <c r="B1656" s="1">
         <v>1195</v>
       </c>
       <c r="C1656" s="1" t="s">
-        <v>1580</v>
+        <v>1579</v>
       </c>
       <c r="D1656" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1656" s="1">
         <v>38</v>
       </c>
       <c r="F1656" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" s="1">
         <v>13</v>
       </c>
       <c r="B1657" s="1">
         <v>1731</v>
       </c>
       <c r="C1657" s="1" t="s">
-        <v>1581</v>
+        <v>1580</v>
       </c>
       <c r="D1657" s="1" t="s">
         <v>636</v>
       </c>
       <c r="E1657" s="1">
         <v>34</v>
       </c>
       <c r="F1657" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" s="1">
         <v>14</v>
       </c>
       <c r="B1658" s="1">
         <v>399</v>
       </c>
       <c r="C1658" s="1" t="s">
-        <v>1582</v>
+        <v>1581</v>
       </c>
       <c r="D1658" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1658" s="1">
         <v>28</v>
       </c>
       <c r="F1658" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" s="1">
         <v>15</v>
       </c>
       <c r="B1659" s="1">
         <v>1213</v>
       </c>
       <c r="C1659" s="1" t="s">
         <v>732</v>
       </c>
       <c r="D1659" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1659" s="1">
         <v>27</v>
       </c>
       <c r="F1659" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" s="1">
         <v>16</v>
       </c>
       <c r="B1660" s="1">
         <v>1606</v>
       </c>
       <c r="C1660" s="1" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
       <c r="D1660" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E1660" s="1">
         <v>24</v>
       </c>
       <c r="F1660" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" s="1">
         <v>17</v>
       </c>
       <c r="B1661" s="1">
         <v>1334</v>
       </c>
       <c r="C1661" s="1" t="s">
-        <v>1584</v>
+        <v>1583</v>
       </c>
       <c r="D1661" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1661" s="1">
         <v>23</v>
       </c>
       <c r="F1661" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" s="1">
         <v>18</v>
       </c>
       <c r="B1662" s="1">
         <v>1602</v>
       </c>
       <c r="C1662" s="1" t="s">
-        <v>1585</v>
+        <v>1584</v>
       </c>
       <c r="D1662" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E1662" s="1">
         <v>18</v>
       </c>
       <c r="F1662" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" s="1">
         <v>19</v>
       </c>
       <c r="B1663" s="1">
         <v>1186</v>
       </c>
       <c r="C1663" s="1" t="s">
-        <v>1586</v>
+        <v>1585</v>
       </c>
       <c r="D1663" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1663" s="1">
         <v>17</v>
       </c>
       <c r="F1663" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" s="1">
         <v>20</v>
       </c>
       <c r="B1664" s="1">
         <v>1282</v>
       </c>
       <c r="C1664" s="1" t="s">
-        <v>1587</v>
+        <v>1586</v>
       </c>
       <c r="D1664" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1664" s="1">
         <v>15</v>
       </c>
       <c r="F1664" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" s="1">
         <v>21</v>
       </c>
       <c r="B1665" s="1">
         <v>948</v>
       </c>
       <c r="C1665" s="1" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="D1665" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E1665" s="1">
         <v>14</v>
       </c>
       <c r="F1665" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" s="1">
         <v>22</v>
       </c>
       <c r="B1666" s="1">
         <v>1571</v>
       </c>
       <c r="C1666" s="1" t="s">
-        <v>1589</v>
+        <v>1588</v>
       </c>
       <c r="D1666" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1666" s="1">
         <v>12</v>
       </c>
       <c r="F1666" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" s="1">
         <v>23</v>
       </c>
       <c r="B1667" s="1">
         <v>1581</v>
       </c>
       <c r="C1667" s="1" t="s">
-        <v>1590</v>
+        <v>1589</v>
       </c>
       <c r="D1667" s="1" t="s">
         <v>369</v>
       </c>
       <c r="E1667" s="1">
         <v>10</v>
       </c>
       <c r="F1667" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" s="1">
         <v>24</v>
       </c>
       <c r="B1668" s="1">
         <v>1697</v>
       </c>
       <c r="C1668" s="1" t="s">
-        <v>1591</v>
+        <v>1590</v>
       </c>
       <c r="D1668" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1668" s="1">
         <v>8</v>
       </c>
       <c r="F1668" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" s="1">
         <v>25</v>
       </c>
       <c r="B1669" s="1">
         <v>408</v>
       </c>
       <c r="C1669" s="1" t="s">
-        <v>1592</v>
+        <v>1591</v>
       </c>
       <c r="D1669" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1669" s="1">
         <v>7</v>
       </c>
       <c r="F1669" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" s="1">
         <v>26</v>
       </c>
       <c r="B1670" s="1">
         <v>1421</v>
       </c>
       <c r="C1670" s="1" t="s">
-        <v>1593</v>
+        <v>1592</v>
       </c>
       <c r="D1670" s="1" t="s">
         <v>369</v>
       </c>
       <c r="E1670" s="1">
         <v>5</v>
       </c>
       <c r="F1670" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" s="1">
         <v>27</v>
       </c>
       <c r="B1671" s="1">
         <v>1582</v>
       </c>
       <c r="C1671" s="1" t="s">
-        <v>1594</v>
+        <v>1593</v>
       </c>
       <c r="D1671" s="1" t="s">
         <v>369</v>
       </c>
       <c r="E1671" s="1">
         <v>3</v>
       </c>
       <c r="F1671" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" s="1">
         <v>27</v>
       </c>
       <c r="B1672" s="1">
         <v>1519</v>
       </c>
       <c r="C1672" s="1" t="s">
-        <v>1595</v>
+        <v>1594</v>
       </c>
       <c r="D1672" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1672" s="1">
         <v>3</v>
       </c>
       <c r="F1672" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" s="1">
         <v>27</v>
       </c>
       <c r="B1673" s="1">
         <v>2002</v>
       </c>
       <c r="C1673" s="1" t="s">
-        <v>1596</v>
+        <v>1595</v>
       </c>
       <c r="D1673" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1673" s="1">
         <v>3</v>
       </c>
       <c r="F1673" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" s="1">
         <v>33</v>
       </c>
       <c r="B1674" s="1">
         <v>1196</v>
       </c>
       <c r="C1674" s="1" t="s">
-        <v>1597</v>
+        <v>1596</v>
       </c>
       <c r="D1674" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E1674" s="1">
         <v>6</v>
       </c>
       <c r="F1674" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" s="3" t="s">
-        <v>1598</v>
+        <v>1597</v>
       </c>
       <c r="B1677" s="3" t="s">
-        <v>1598</v>
+        <v>1597</v>
       </c>
       <c r="C1677" s="3" t="s">
-        <v>1598</v>
+        <v>1597</v>
       </c>
       <c r="D1677" s="3" t="s">
-        <v>1598</v>
+        <v>1597</v>
       </c>
       <c r="E1677" s="3" t="s">
-        <v>1598</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1678" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1678" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1678" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1678" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1678" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" s="1">
         <v>1</v>
       </c>
       <c r="B1679" s="1">
         <v>95</v>
       </c>
       <c r="C1679" s="1" t="s">
-        <v>1599</v>
+        <v>1598</v>
       </c>
       <c r="D1679" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1679" s="1">
         <v>138</v>
       </c>
       <c r="F1679" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" s="1">
         <v>2</v>
       </c>
       <c r="B1680" s="1">
         <v>1265</v>
       </c>
       <c r="C1680" s="1" t="s">
-        <v>1600</v>
+        <v>1599</v>
       </c>
       <c r="D1680" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1680" s="1">
         <v>116</v>
       </c>
       <c r="F1680" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" s="1">
         <v>3</v>
       </c>
       <c r="B1681" s="1">
         <v>166</v>
       </c>
       <c r="C1681" s="1" t="s">
-        <v>1601</v>
+        <v>1600</v>
       </c>
       <c r="D1681" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1681" s="1">
         <v>114</v>
       </c>
       <c r="F1681" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" s="1">
         <v>4</v>
       </c>
       <c r="B1682" s="1">
         <v>902</v>
       </c>
       <c r="C1682" s="1" t="s">
-        <v>1602</v>
+        <v>1601</v>
       </c>
       <c r="D1682" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1682" s="1">
         <v>101</v>
       </c>
       <c r="F1682" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" s="1">
         <v>5</v>
       </c>
       <c r="B1683" s="1">
         <v>1345</v>
       </c>
       <c r="C1683" s="1" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
       <c r="D1683" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E1683" s="1">
         <v>64</v>
       </c>
       <c r="F1683" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" s="1">
         <v>6</v>
       </c>
       <c r="B1684" s="1">
         <v>1291</v>
       </c>
       <c r="C1684" s="1" t="s">
-        <v>1604</v>
+        <v>1603</v>
       </c>
       <c r="D1684" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1684" s="1">
         <v>40</v>
       </c>
       <c r="F1684" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" s="1">
         <v>8</v>
       </c>
       <c r="B1685" s="1">
         <v>1432</v>
       </c>
       <c r="C1685" s="1" t="s">
-        <v>1605</v>
+        <v>1604</v>
       </c>
       <c r="D1685" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1685" s="1">
         <v>31</v>
       </c>
       <c r="F1685" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" s="3" t="s">
-        <v>1606</v>
+        <v>1605</v>
       </c>
       <c r="B1688" s="3" t="s">
-        <v>1606</v>
+        <v>1605</v>
       </c>
       <c r="C1688" s="3" t="s">
-        <v>1606</v>
+        <v>1605</v>
       </c>
       <c r="D1688" s="3" t="s">
-        <v>1606</v>
+        <v>1605</v>
       </c>
       <c r="E1688" s="3" t="s">
-        <v>1606</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1689" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1689" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1689" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1689" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1689" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" s="1">
         <v>1</v>
       </c>
       <c r="B1690" s="1">
         <v>836</v>
       </c>
       <c r="C1690" s="1" t="s">
-        <v>1607</v>
+        <v>1606</v>
       </c>
       <c r="D1690" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1690" s="1">
         <v>135</v>
       </c>
       <c r="F1690" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" s="1">
         <v>2</v>
       </c>
       <c r="B1691" s="1">
         <v>1284</v>
       </c>
       <c r="C1691" s="1" t="s">
-        <v>1608</v>
+        <v>1607</v>
       </c>
       <c r="D1691" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1691" s="1">
         <v>104</v>
       </c>
       <c r="F1691" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" s="1">
         <v>3</v>
       </c>
       <c r="B1692" s="1">
         <v>1014</v>
       </c>
       <c r="C1692" s="1" t="s">
-        <v>1609</v>
+        <v>1608</v>
       </c>
       <c r="D1692" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1692" s="1">
         <v>78</v>
       </c>
       <c r="F1692" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" s="1">
         <v>4</v>
       </c>
       <c r="B1693" s="1">
         <v>1086</v>
       </c>
       <c r="C1693" s="1" t="s">
-        <v>1610</v>
+        <v>1609</v>
       </c>
       <c r="D1693" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E1693" s="1">
         <v>77</v>
       </c>
       <c r="F1693" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" s="1">
         <v>4</v>
       </c>
       <c r="B1694" s="1">
         <v>1286</v>
       </c>
       <c r="C1694" s="1" t="s">
-        <v>1611</v>
+        <v>1610</v>
       </c>
       <c r="D1694" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1694" s="1">
         <v>77</v>
       </c>
       <c r="F1694" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" s="1">
         <v>5</v>
       </c>
       <c r="B1695" s="1">
         <v>1287</v>
       </c>
       <c r="C1695" s="1" t="s">
-        <v>1612</v>
+        <v>1611</v>
       </c>
       <c r="D1695" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1695" s="1">
         <v>70</v>
       </c>
       <c r="F1695" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" s="1">
         <v>5</v>
       </c>
       <c r="B1696" s="1">
         <v>401</v>
       </c>
       <c r="C1696" s="1" t="s">
-        <v>1613</v>
+        <v>1612</v>
       </c>
       <c r="D1696" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1696" s="1">
         <v>70</v>
       </c>
       <c r="F1696" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" s="1">
         <v>6</v>
       </c>
       <c r="B1697" s="1">
         <v>403</v>
       </c>
       <c r="C1697" s="1" t="s">
-        <v>1614</v>
+        <v>1613</v>
       </c>
       <c r="D1697" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1697" s="1">
         <v>43</v>
       </c>
       <c r="F1697" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" s="1">
         <v>7</v>
       </c>
       <c r="B1698" s="1">
         <v>1628</v>
       </c>
       <c r="C1698" s="1" t="s">
-        <v>1615</v>
+        <v>1614</v>
       </c>
       <c r="D1698" s="1" t="s">
         <v>600</v>
       </c>
       <c r="E1698" s="1">
         <v>40</v>
       </c>
       <c r="F1698" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" s="1">
         <v>8</v>
       </c>
       <c r="B1699" s="1">
         <v>1401</v>
       </c>
       <c r="C1699" s="1" t="s">
-        <v>1616</v>
+        <v>1615</v>
       </c>
       <c r="D1699" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1699" s="1">
         <v>37</v>
       </c>
       <c r="F1699" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" s="1">
         <v>9</v>
       </c>
       <c r="B1700" s="1">
         <v>249</v>
       </c>
       <c r="C1700" s="1" t="s">
-        <v>1617</v>
+        <v>1616</v>
       </c>
       <c r="D1700" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1700" s="1">
         <v>35</v>
       </c>
       <c r="F1700" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" s="1">
         <v>10</v>
       </c>
       <c r="B1701" s="1">
         <v>1417</v>
       </c>
       <c r="C1701" s="1" t="s">
-        <v>1618</v>
+        <v>1617</v>
       </c>
       <c r="D1701" s="1" t="s">
         <v>369</v>
       </c>
       <c r="E1701" s="1">
         <v>34</v>
       </c>
       <c r="F1701" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" s="1">
         <v>11</v>
       </c>
       <c r="B1702" s="1">
         <v>901</v>
       </c>
       <c r="C1702" s="1" t="s">
-        <v>1619</v>
+        <v>1618</v>
       </c>
       <c r="D1702" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1702" s="1">
         <v>33</v>
       </c>
       <c r="F1702" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" s="1">
         <v>11</v>
       </c>
       <c r="B1703" s="1">
         <v>1660</v>
       </c>
       <c r="C1703" s="1" t="s">
-        <v>1620</v>
+        <v>1619</v>
       </c>
       <c r="D1703" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E1703" s="1">
         <v>33</v>
       </c>
       <c r="F1703" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" s="1">
         <v>12</v>
       </c>
       <c r="B1704" s="1">
         <v>895</v>
       </c>
       <c r="C1704" s="1" t="s">
-        <v>1621</v>
+        <v>1620</v>
       </c>
       <c r="D1704" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1704" s="1">
         <v>31</v>
       </c>
       <c r="F1704" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" s="1">
         <v>13</v>
       </c>
       <c r="B1705" s="1">
         <v>1281</v>
       </c>
       <c r="C1705" s="1" t="s">
-        <v>1622</v>
+        <v>1621</v>
       </c>
       <c r="D1705" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1705" s="1">
         <v>26</v>
       </c>
       <c r="F1705" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" s="1">
         <v>14</v>
       </c>
       <c r="B1706" s="1">
         <v>1055</v>
       </c>
       <c r="C1706" s="1" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="D1706" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1706" s="1">
         <v>21</v>
       </c>
       <c r="F1706" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" s="1">
         <v>14</v>
       </c>
       <c r="B1707" s="1">
         <v>1521</v>
       </c>
       <c r="C1707" s="1" t="s">
-        <v>1624</v>
+        <v>1623</v>
       </c>
       <c r="D1707" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1707" s="1">
         <v>21</v>
       </c>
       <c r="F1707" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" s="1">
         <v>15</v>
       </c>
       <c r="B1708" s="1">
         <v>1759</v>
       </c>
       <c r="C1708" s="1" t="s">
-        <v>1625</v>
+        <v>1624</v>
       </c>
       <c r="D1708" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E1708" s="1">
         <v>20</v>
       </c>
       <c r="F1708" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" s="1">
         <v>16</v>
       </c>
       <c r="B1709" s="1">
         <v>900</v>
       </c>
       <c r="C1709" s="1" t="s">
-        <v>1626</v>
+        <v>1625</v>
       </c>
       <c r="D1709" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1709" s="1">
         <v>15</v>
       </c>
       <c r="F1709" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" s="1">
         <v>16</v>
       </c>
       <c r="B1710" s="1">
         <v>898</v>
       </c>
       <c r="C1710" s="1" t="s">
-        <v>1627</v>
+        <v>1626</v>
       </c>
       <c r="D1710" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1710" s="1">
         <v>15</v>
       </c>
       <c r="F1710" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1711">
       <c r="A1711" s="1">
         <v>16</v>
       </c>
       <c r="B1711" s="1">
         <v>1861</v>
       </c>
       <c r="C1711" s="1" t="s">
         <v>867</v>
       </c>
       <c r="D1711" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1711" s="1">
         <v>15</v>
       </c>
       <c r="F1711" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1712">
       <c r="A1712" s="1">
         <v>17</v>
       </c>
       <c r="B1712" s="1">
         <v>1818</v>
       </c>
       <c r="C1712" s="1" t="s">
-        <v>1628</v>
+        <v>1627</v>
       </c>
       <c r="D1712" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1712" s="1">
         <v>13</v>
       </c>
       <c r="F1712" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" s="1">
         <v>18</v>
       </c>
       <c r="B1713" s="1">
         <v>1425</v>
       </c>
       <c r="C1713" s="1" t="s">
-        <v>1629</v>
+        <v>1628</v>
       </c>
       <c r="D1713" s="1" t="s">
         <v>369</v>
       </c>
       <c r="E1713" s="1">
         <v>8</v>
       </c>
       <c r="F1713" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1714">
       <c r="A1714" s="1">
         <v>19</v>
       </c>
       <c r="B1714" s="1">
         <v>1526</v>
       </c>
       <c r="C1714" s="1" t="s">
-        <v>1630</v>
+        <v>1629</v>
       </c>
       <c r="D1714" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1714" s="1">
         <v>3</v>
       </c>
       <c r="F1714" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1715">
       <c r="A1715" s="1">
         <v>22</v>
       </c>
       <c r="B1715" s="1">
         <v>1487</v>
       </c>
       <c r="C1715" s="1" t="s">
-        <v>1575</v>
+        <v>1574</v>
       </c>
       <c r="D1715" s="1" t="s">
-        <v>1631</v>
+        <v>1630</v>
       </c>
       <c r="E1715" s="1">
         <v>15</v>
       </c>
       <c r="F1715" s="1">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A123:E123"/>
     <mergeCell ref="A160:E160"/>
     <mergeCell ref="A196:E196"/>
     <mergeCell ref="A202:E202"/>
     <mergeCell ref="A237:E237"/>
     <mergeCell ref="A265:E265"/>
     <mergeCell ref="A303:E303"/>
     <mergeCell ref="A324:E324"/>
     <mergeCell ref="A347:E347"/>
     <mergeCell ref="A358:E358"/>
     <mergeCell ref="A385:E385"/>
@@ -38277,51 +38274,51 @@
         <v>24</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>418</v>
       </c>
       <c r="C27" s="1">
         <v>67</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1">
         <v>25</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>559</v>
       </c>
       <c r="C28" s="1">
         <v>66</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1">
         <v>26</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>1571</v>
+        <v>1570</v>
       </c>
       <c r="C29" s="1">
         <v>58</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1">
         <v>27</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>713</v>
       </c>
       <c r="C30" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1">
         <v>28</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C31" s="1">
         <v>25</v>
@@ -38343,62 +38340,62 @@
         <v>30</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>508</v>
       </c>
       <c r="C33" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1">
         <v>31</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>436</v>
       </c>
       <c r="C34" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1">
         <v>32</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>1381</v>
+        <v>1380</v>
       </c>
       <c r="C35" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1">
         <v>33</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>1631</v>
+        <v>1630</v>
       </c>
       <c r="C36" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1">
         <v>34</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>702</v>
       </c>
       <c r="C37" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1">
         <v>35</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>987</v>
       </c>
       <c r="C38" s="1">
         <v>9</v>
@@ -38442,51 +38439,51 @@
         <v>39</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>1374</v>
       </c>
       <c r="C42" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="1">
         <v>39</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>239</v>
       </c>
       <c r="C43" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="1">
         <v>40</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>1383</v>
+        <v>1382</v>
       </c>
       <c r="C44" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="1">
         <v>40</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>1211</v>
       </c>
       <c r="C45" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="1">
         <v>41</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>989</v>
       </c>
       <c r="C46" s="1">
         <v>1</v>