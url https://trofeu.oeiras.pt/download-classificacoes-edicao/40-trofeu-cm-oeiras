--- v2 (2026-06-08)
+++ v3 (2026-07-23)
@@ -1295,51 +1295,51 @@
   <si>
     <t>ANDRÉ FERREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Francisco  Val</t>
   </si>
   <si>
     <t>SÉRGIO MARTINS</t>
   </si>
   <si>
     <t>Frederico Sousa</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   ALBUQUERQUE</t>
   </si>
   <si>
     <t>Henrique Cruz</t>
   </si>
   <si>
     <t>João Albuquerque</t>
   </si>
   <si>
     <t>Carlos Ferreira</t>
   </si>
   <si>
-    <t>Francisco Lopes</t>
+    <t>GONÇALO MALCATA</t>
   </si>
   <si>
     <t>Duarte Alves</t>
   </si>
   <si>
     <t>David Pereira</t>
   </si>
   <si>
     <t>Carla Almeida</t>
   </si>
   <si>
     <t>Sérgio Pinto</t>
   </si>
   <si>
     <t>Joshua Stern</t>
   </si>
   <si>
     <t>Rúben Franco</t>
   </si>
   <si>
     <t>ADRC Mata de Benfica</t>
   </si>
   <si>
     <t>Ruben Mendonça</t>
   </si>
@@ -2261,54 +2261,54 @@
   <si>
     <t xml:space="preserve">José  Ribeiro</t>
   </si>
   <si>
     <t>Christophe Moreau</t>
   </si>
   <si>
     <t xml:space="preserve">Simão  Ortega</t>
   </si>
   <si>
     <t>Bruno Loureiro</t>
   </si>
   <si>
     <t xml:space="preserve">Vítor  Mendes</t>
   </si>
   <si>
     <t>Maik Lapa</t>
   </si>
   <si>
     <t>Nelson Diogo</t>
   </si>
   <si>
     <t>Bruno Barroso</t>
   </si>
   <si>
-    <t>Miguel Ramalho</t>
-[...2 lines deleted...]
-    <t>Paulo Vilhena</t>
+    <t>Gonçalo Sá</t>
+  </si>
+  <si>
+    <t>Henar Cordeiro</t>
   </si>
   <si>
     <t>Nuno Barata</t>
   </si>
   <si>
     <t>Nuno Borralho</t>
   </si>
   <si>
     <t xml:space="preserve">Duarte  Teixeira</t>
   </si>
   <si>
     <t xml:space="preserve">Duarte  Costa</t>
   </si>
   <si>
     <t>Patrick Simões</t>
   </si>
   <si>
     <t>EVANDRO LOPEZ</t>
   </si>
   <si>
     <t>PEDRO BELO</t>
   </si>
   <si>
     <t>HENRIQUE VENTURA</t>
   </si>
@@ -2630,51 +2630,51 @@
   <si>
     <t xml:space="preserve">JORGE   PINHO</t>
   </si>
   <si>
     <t>Jorge Nunes</t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
     <t>ANTÓNIO RODRIGUES</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   REIS</t>
   </si>
   <si>
     <t xml:space="preserve">5187 - Dados removidos </t>
   </si>
   <si>
     <t>Nuno Santos</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
-    <t>Artur Alves</t>
+    <t>Diogo Fernandes</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t>RUI ALVES</t>
   </si>
   <si>
     <t>PAULO MARTINS</t>
   </si>
   <si>
     <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>Ricardo Nuno</t>
   </si>
   <si>
     <t>Luís Godinho</t>
   </si>
   <si>
     <t>JOSE CRUZ</t>
   </si>
@@ -3056,51 +3056,51 @@
   <si>
     <t>ANA ALMEIDA</t>
   </si>
   <si>
     <t>Marisa Silva</t>
   </si>
   <si>
     <t>VANDA MURTEIRA</t>
   </si>
   <si>
     <t>Carla Freitas</t>
   </si>
   <si>
     <t>Goreti Borges</t>
   </si>
   <si>
     <t xml:space="preserve">SOFIA  RIBEIRO</t>
   </si>
   <si>
     <t>Ana Bigode</t>
   </si>
   <si>
     <t>Rute Queiroz</t>
   </si>
   <si>
-    <t>Maria Maçanita</t>
+    <t>Tânia Flores</t>
   </si>
   <si>
     <t>Fabíola Landeiro</t>
   </si>
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
     <t>Ana Rocha</t>
   </si>
   <si>
     <t>Meirevone Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">BEATRIZ   MATIAS</t>
   </si>
   <si>
     <t>SOFIA ALEIXO</t>
   </si>
   <si>
     <t>SÓNIA SEQUEIRA</t>
   </si>
   <si>
     <t>SUSANA RAPOSO</t>
   </si>
@@ -3701,51 +3701,51 @@
   <si>
     <t>Nuno Lopes</t>
   </si>
   <si>
     <t>Luís Rodrigues</t>
   </si>
   <si>
     <t>Luis Coelho</t>
   </si>
   <si>
     <t>MARCOS PIMENTA</t>
   </si>
   <si>
     <t>Jose Antonio</t>
   </si>
   <si>
     <t>Rui Gaspar</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   CANAS</t>
   </si>
   <si>
     <t>Rodrigo Ascensão</t>
   </si>
   <si>
-    <t>João Cristovão</t>
+    <t>Diana Correia</t>
   </si>
   <si>
     <t>João Manuel Anjos</t>
   </si>
   <si>
     <t>Jorge Bento</t>
   </si>
   <si>
     <t>Luís Simão e Sousa</t>
   </si>
   <si>
     <t>Fernando Gil</t>
   </si>
   <si>
     <t>F 50</t>
   </si>
   <si>
     <t>ALEXANDRA PORTELA</t>
   </si>
   <si>
     <t>VENCEDORA CAPUNGA</t>
   </si>
   <si>
     <t xml:space="preserve">ANA RUTE  PEREIRA</t>
   </si>
@@ -4634,51 +4634,51 @@
   <si>
     <t>JORGE MENDES BAPTISTA</t>
   </si>
   <si>
     <t xml:space="preserve">Jacinto  Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">GERMANO   SILVA</t>
   </si>
   <si>
     <t xml:space="preserve">JOAQUIM   BELGA</t>
   </si>
   <si>
     <t>Manuel Coelho</t>
   </si>
   <si>
     <t>Manuel Azevedo</t>
   </si>
   <si>
     <t>Joaquim Fonseca</t>
   </si>
   <si>
     <t>Carlos Moreira</t>
   </si>
   <si>
-    <t xml:space="preserve">João  Campos</t>
+    <t xml:space="preserve">BRUNO  PEREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>João Moacho</t>
   </si>
   <si>
     <t>Abílio Silva</t>
   </si>
   <si>
     <t>André Wiborg</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ALMEIDA</t>
   </si>
   <si>
     <t xml:space="preserve">Joaquim  Branco</t>
   </si>
   <si>
     <t>Celestino Oliveira</t>
   </si>
   <si>
     <t>Martin Cura</t>
   </si>