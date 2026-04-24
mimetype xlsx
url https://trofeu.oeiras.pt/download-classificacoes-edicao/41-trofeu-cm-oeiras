--- v3 (2026-03-09)
+++ v4 (2026-04-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Atletas" sheetId="1" r:id="rId1"/>
     <sheet name="Colectivo" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="794" uniqueCount="794">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="795" uniqueCount="795">
   <si>
     <t>41º Troféu CM Oeiras - 41º Troféu CM Oeiras - 41º Troféu CM Oeiras</t>
   </si>
   <si>
     <t>Benjamins A - Masculinos</t>
   </si>
   <si>
     <t>Posição</t>
   </si>
   <si>
     <t>Dorsal</t>
   </si>
   <si>
     <t>Atleta</t>
   </si>
   <si>
     <t>Clube/Equipa</t>
   </si>
   <si>
     <t>Pontos</t>
   </si>
   <si>
     <t>Nº Participações</t>
   </si>
   <si>
@@ -191,51 +191,51 @@
   <si>
     <t>Rodrigo Lopes</t>
   </si>
   <si>
     <t>Richandro Marujo</t>
   </si>
   <si>
     <t>Diogo Ibraímo</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Quintelas </t>
   </si>
   <si>
     <t>Sport Ponto Come</t>
   </si>
   <si>
     <t>Renato Borges</t>
   </si>
   <si>
     <t>Djálano Marujo</t>
   </si>
   <si>
     <t>Santiago Marujo</t>
   </si>
   <si>
-    <t>Digmar Guadalupe</t>
+    <t>Lucas Campos</t>
   </si>
   <si>
     <t>Felipe Seteles</t>
   </si>
   <si>
     <t>Sub 12 - Femininos</t>
   </si>
   <si>
     <t xml:space="preserve">Margarida  Inácio</t>
   </si>
   <si>
     <t>Benjamins B - Femininos</t>
   </si>
   <si>
     <t>Yasmin Tchemaguine</t>
   </si>
   <si>
     <t>REGINA FREDERICO</t>
   </si>
   <si>
     <t>Giovana Marques</t>
   </si>
   <si>
     <t>Maratona Clube de Portugal</t>
   </si>
@@ -374,51 +374,51 @@
   <si>
     <t>João M. Arroz</t>
   </si>
   <si>
     <t>Sub 16 - Masculinos</t>
   </si>
   <si>
     <t>Miguel Marianito Marianito</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo da Ribeira da Lage</t>
   </si>
   <si>
     <t>Iniciados - Femininos</t>
   </si>
   <si>
     <t>Diana Pedro</t>
   </si>
   <si>
     <t>LETICIA SILVA</t>
   </si>
   <si>
     <t>SARA RIBAS</t>
   </si>
   <si>
-    <t>SERENA MONTEIRO</t>
+    <t>Paulo Brito</t>
   </si>
   <si>
     <t>Marta Neves</t>
   </si>
   <si>
     <t>Maria Beatriz Mendes</t>
   </si>
   <si>
     <t>Rita Bota</t>
   </si>
   <si>
     <t>MARTA MARTINS</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>FRANCISCA BRANCO</t>
   </si>
   <si>
     <t>ÍRIS ALMEIDA</t>
   </si>
   <si>
     <t>PAULO JORGE MARTINS</t>
   </si>
@@ -1130,51 +1130,51 @@
   <si>
     <t>Bruno Pinto</t>
   </si>
   <si>
     <t>Nuno Tintim</t>
   </si>
   <si>
     <t>Hugo Palmeiro</t>
   </si>
   <si>
     <t>Joao Castanheira</t>
   </si>
   <si>
     <t xml:space="preserve">NUNO FERNANDES </t>
   </si>
   <si>
     <t xml:space="preserve">JORGE   PINHO</t>
   </si>
   <si>
     <t>Gonçalo Brás</t>
   </si>
   <si>
     <t>João Guterres</t>
   </si>
   <si>
-    <t>Bruno Pereira</t>
+    <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
     <t>Nuno Cordeiro</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   DUARTE</t>
   </si>
   <si>
     <t>Miguel Lopes</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
@@ -1283,51 +1283,51 @@
   <si>
     <t>João Monjardino</t>
   </si>
   <si>
     <t>Alvaro Neto</t>
   </si>
   <si>
     <t xml:space="preserve">Luís  Braz</t>
   </si>
   <si>
     <t>Sergio Antunes</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Meneses</t>
   </si>
   <si>
     <t>Pedro M. Bica</t>
   </si>
   <si>
     <t>Alexandre Joaquim</t>
   </si>
   <si>
     <t>RUI ALEGRE</t>
   </si>
   <si>
-    <t>Rui Soares</t>
+    <t>Afonso Catalão</t>
   </si>
   <si>
     <t>Nuno Alves</t>
   </si>
   <si>
     <t>Filipe Cameira</t>
   </si>
   <si>
     <t>CARLOS CARDOSO</t>
   </si>
   <si>
     <t>Bernardo Salavessa</t>
   </si>
   <si>
     <t>Sérgio Pires</t>
   </si>
   <si>
     <t>CARLOS SIMOES</t>
   </si>
   <si>
     <t>F 45</t>
   </si>
   <si>
     <t>ANA ALMEIDA</t>
   </si>
@@ -1667,51 +1667,51 @@
   <si>
     <t xml:space="preserve">PATRÍCIA   MATOS</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
     <t>VENCEDORA CAPUNGA</t>
   </si>
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
     <t>Maria Ryder</t>
   </si>
   <si>
     <t>ANA LETRA</t>
   </si>
   <si>
     <t xml:space="preserve">SANDRA  FERNANDES</t>
   </si>
   <si>
     <t>Goreti Borges</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABELA SALAZAR </t>
+    <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t>Eugénia Ribeiro</t>
   </si>
   <si>
     <t>Meirevone Ferreira</t>
   </si>
   <si>
     <t>Ana Raposo</t>
   </si>
   <si>
     <t>ANA ABRUNHOSA</t>
   </si>
   <si>
     <t xml:space="preserve">ANABELA   SANTOS</t>
   </si>
   <si>
     <t>Sónia Monteiro</t>
   </si>
   <si>
     <t xml:space="preserve">BEATRIZ   MATIAS</t>
   </si>
   <si>
     <t>Celeste Oliveira</t>
   </si>
@@ -1724,51 +1724,51 @@
   <si>
     <t>PAULA REBELO</t>
   </si>
   <si>
     <t>Fabiana Zunfrilli</t>
   </si>
   <si>
     <t>Ana Nunes</t>
   </si>
   <si>
     <t>Paula Leitão</t>
   </si>
   <si>
     <t xml:space="preserve">RITA   MINA</t>
   </si>
   <si>
     <t>Maria Cristina Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">LUCIA  LOUREÇO</t>
   </si>
   <si>
     <t>Alexandra Pinto</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Nunes</t>
   </si>
   <si>
     <t>Sofia Morgado</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t xml:space="preserve">ELSA  LUIZ</t>
   </si>
   <si>
     <t>Elizabete Santos</t>
   </si>
   <si>
     <t>MARIA PEIXOTO</t>
   </si>
   <si>
     <t>Margarida Almeida</t>
   </si>
   <si>
     <t xml:space="preserve">PAULA   SARAIVA</t>
   </si>
@@ -1874,50 +1874,53 @@
   <si>
     <t xml:space="preserve">FERNANDO   COELHO</t>
   </si>
   <si>
     <t>Luís Correia</t>
   </si>
   <si>
     <t>Dárcio Silva</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Lomba</t>
   </si>
   <si>
     <t>Paulo Santos</t>
   </si>
   <si>
     <t>Luis Gonçalves</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS   BARRENTO</t>
   </si>
   <si>
     <t>Luís Cotrim</t>
   </si>
   <si>
+    <t>Rita Caetano</t>
+  </si>
+  <si>
     <t xml:space="preserve">João Pedro  Vaz</t>
   </si>
   <si>
     <t>José Borges</t>
   </si>
   <si>
     <t>F 55</t>
   </si>
   <si>
     <t>Ana Cleto</t>
   </si>
   <si>
     <t>Amigos do Atletismo de Mafra</t>
   </si>
   <si>
     <t xml:space="preserve">PAULA   FERNANDES</t>
   </si>
   <si>
     <t>Lília Gonçalves</t>
   </si>
   <si>
     <t xml:space="preserve">NATÁLIA DIAS </t>
   </si>
   <si>
     <t>Conceição Lopes</t>
@@ -2213,51 +2216,51 @@
   <si>
     <t>M 70</t>
   </si>
   <si>
     <t>HENRIQUE ADREGA</t>
   </si>
   <si>
     <t>Carlos Miranda</t>
   </si>
   <si>
     <t xml:space="preserve">MARIO   GONÇALVES</t>
   </si>
   <si>
     <t xml:space="preserve">João  Pereira</t>
   </si>
   <si>
     <t>Emanuel Tavares</t>
   </si>
   <si>
     <t>Armando Correia</t>
   </si>
   <si>
     <t>Paulo Alceu</t>
   </si>
   <si>
-    <t xml:space="preserve">António  Gavado </t>
+    <t>Fernando Mota</t>
   </si>
   <si>
     <t>Ventura Saraiva</t>
   </si>
   <si>
     <t>Luis Duarte</t>
   </si>
   <si>
     <t>Angelo Silva</t>
   </si>
   <si>
     <t>LUÍS JOSÉ</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>Adriano Cunha</t>
   </si>
   <si>
     <t>João Gomes</t>
   </si>
   <si>
     <t>Sílvio Paiva</t>
   </si>
@@ -14972,3187 +14975,3187 @@
       </c>
       <c r="B683" s="1">
         <v>605</v>
       </c>
       <c r="C683" s="1" t="s">
         <v>621</v>
       </c>
       <c r="D683" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E683" s="1">
         <v>7</v>
       </c>
       <c r="F683" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="1">
         <v>30</v>
       </c>
       <c r="B684" s="1">
         <v>1275</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>313</v>
+        <v>622</v>
       </c>
       <c r="D684" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E684" s="1">
         <v>6</v>
       </c>
       <c r="F684" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="1">
         <v>30</v>
       </c>
       <c r="B685" s="1">
         <v>545</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D685" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E685" s="1">
         <v>6</v>
       </c>
       <c r="F685" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="1">
         <v>30</v>
       </c>
       <c r="B686" s="1">
         <v>1670</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="D686" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E686" s="1">
         <v>6</v>
       </c>
       <c r="F686" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="3" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="B689" s="3" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C689" s="3" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="D689" s="3" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="E689" s="3" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B690" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C690" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D690" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E690" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F690" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="1">
         <v>1</v>
       </c>
       <c r="B691" s="1">
         <v>258</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D691" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E691" s="1">
         <v>135</v>
       </c>
       <c r="F691" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="1">
         <v>2</v>
       </c>
       <c r="B692" s="1">
         <v>49</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D692" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E692" s="1">
         <v>115</v>
       </c>
       <c r="F692" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="1">
         <v>3</v>
       </c>
       <c r="B693" s="1">
         <v>402</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D693" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E693" s="1">
         <v>95</v>
       </c>
       <c r="F693" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="1">
         <v>4</v>
       </c>
       <c r="B694" s="1">
         <v>942</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="D694" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E694" s="1">
         <v>90</v>
       </c>
       <c r="F694" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="1">
         <v>5</v>
       </c>
       <c r="B695" s="1">
         <v>1036</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D695" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E695" s="1">
         <v>61</v>
       </c>
       <c r="F695" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="1">
         <v>6</v>
       </c>
       <c r="B696" s="1">
         <v>290</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="D696" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E696" s="1">
         <v>46</v>
       </c>
       <c r="F696" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="1">
         <v>7</v>
       </c>
       <c r="B697" s="1">
         <v>48</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="D697" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E697" s="1">
         <v>46</v>
       </c>
       <c r="F697" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="1">
         <v>8</v>
       </c>
       <c r="B698" s="1">
         <v>431</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="D698" s="1" t="s">
         <v>409</v>
       </c>
       <c r="E698" s="1">
         <v>42</v>
       </c>
       <c r="F698" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="1">
         <v>9</v>
       </c>
       <c r="B699" s="1">
         <v>1255</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D699" s="1" t="s">
         <v>265</v>
       </c>
       <c r="E699" s="1">
         <v>41</v>
       </c>
       <c r="F699" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="1">
         <v>10</v>
       </c>
       <c r="B700" s="1">
         <v>721</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="D700" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E700" s="1">
         <v>37</v>
       </c>
       <c r="F700" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="1">
         <v>11</v>
       </c>
       <c r="B701" s="1">
         <v>453</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="D701" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E701" s="1">
         <v>31</v>
       </c>
       <c r="F701" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="1">
         <v>12</v>
       </c>
       <c r="B702" s="1">
         <v>751</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="D702" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E702" s="1">
         <v>30</v>
       </c>
       <c r="F702" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="1">
         <v>12</v>
       </c>
       <c r="B703" s="1">
         <v>460</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="D703" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E703" s="1">
         <v>30</v>
       </c>
       <c r="F703" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="1">
         <v>13</v>
       </c>
       <c r="B704" s="1">
         <v>1285</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="D704" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E704" s="1">
         <v>28</v>
       </c>
       <c r="F704" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="1">
         <v>14</v>
       </c>
       <c r="B705" s="1">
         <v>166</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D705" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E705" s="1">
         <v>23</v>
       </c>
       <c r="F705" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="1">
         <v>15</v>
       </c>
       <c r="B706" s="1">
         <v>441</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="D706" s="1" t="s">
         <v>409</v>
       </c>
       <c r="E706" s="1">
         <v>22</v>
       </c>
       <c r="F706" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="1">
         <v>16</v>
       </c>
       <c r="B707" s="1">
         <v>1247</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="D707" s="1" t="s">
         <v>265</v>
       </c>
       <c r="E707" s="1">
         <v>22</v>
       </c>
       <c r="F707" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="1">
         <v>17</v>
       </c>
       <c r="B708" s="1">
         <v>448</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="D708" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E708" s="1">
         <v>21</v>
       </c>
       <c r="F708" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="3" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="B711" s="3" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="C711" s="3" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="D711" s="3" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E711" s="3" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B712" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C712" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D712" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E712" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F712" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="1">
         <v>1</v>
       </c>
       <c r="B713" s="1">
         <v>1093</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="D713" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E713" s="1">
         <v>131</v>
       </c>
       <c r="F713" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="1">
         <v>2</v>
       </c>
       <c r="B714" s="1">
         <v>128</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="D714" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E714" s="1">
         <v>113</v>
       </c>
       <c r="F714" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="1">
         <v>3</v>
       </c>
       <c r="B715" s="1">
         <v>127</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="D715" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E715" s="1">
         <v>62</v>
       </c>
       <c r="F715" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="1">
         <v>4</v>
       </c>
       <c r="B716" s="1">
         <v>1475</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="D716" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E716" s="1">
         <v>62</v>
       </c>
       <c r="F716" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="1">
         <v>5</v>
       </c>
       <c r="B717" s="1">
         <v>473</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="D717" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E717" s="1">
         <v>58</v>
       </c>
       <c r="F717" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="1">
         <v>6</v>
       </c>
       <c r="B718" s="1">
         <v>131</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D718" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E718" s="1">
         <v>52</v>
       </c>
       <c r="F718" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="1">
         <v>7</v>
       </c>
       <c r="B719" s="1">
         <v>575</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="D719" s="1" t="s">
         <v>341</v>
       </c>
       <c r="E719" s="1">
         <v>49</v>
       </c>
       <c r="F719" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="1">
         <v>8</v>
       </c>
       <c r="B720" s="1">
         <v>1096</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="D720" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E720" s="1">
         <v>46</v>
       </c>
       <c r="F720" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="1">
         <v>9</v>
       </c>
       <c r="B721" s="1">
         <v>1328</v>
       </c>
       <c r="C721" s="1" t="s">
         <v>407</v>
       </c>
       <c r="D721" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E721" s="1">
         <v>41</v>
       </c>
       <c r="F721" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="1">
         <v>10</v>
       </c>
       <c r="B722" s="1">
         <v>572</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="D722" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E722" s="1">
         <v>39</v>
       </c>
       <c r="F722" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="1">
         <v>11</v>
       </c>
       <c r="B723" s="1">
         <v>482</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D723" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E723" s="1">
         <v>29</v>
       </c>
       <c r="F723" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="1">
         <v>12</v>
       </c>
       <c r="B724" s="1">
         <v>1365</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="D724" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E724" s="1">
         <v>27</v>
       </c>
       <c r="F724" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="1">
         <v>13</v>
       </c>
       <c r="B725" s="1">
         <v>730</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="D725" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E725" s="1">
         <v>25</v>
       </c>
       <c r="F725" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="1">
         <v>14</v>
       </c>
       <c r="B726" s="1">
         <v>741</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D726" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E726" s="1">
         <v>25</v>
       </c>
       <c r="F726" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="1">
         <v>15</v>
       </c>
       <c r="B727" s="1">
         <v>461</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D727" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E727" s="1">
         <v>24</v>
       </c>
       <c r="F727" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="1">
         <v>16</v>
       </c>
       <c r="B728" s="1">
         <v>183</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D728" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E728" s="1">
         <v>23</v>
       </c>
       <c r="F728" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="1">
         <v>17</v>
       </c>
       <c r="B729" s="1">
         <v>739</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="D729" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E729" s="1">
         <v>22</v>
       </c>
       <c r="F729" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="1">
         <v>17</v>
       </c>
       <c r="B730" s="1">
         <v>776</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D730" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E730" s="1">
         <v>22</v>
       </c>
       <c r="F730" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="1">
         <v>18</v>
       </c>
       <c r="B731" s="1">
         <v>1169</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D731" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E731" s="1">
         <v>21</v>
       </c>
       <c r="F731" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="1">
         <v>19</v>
       </c>
       <c r="B732" s="1">
         <v>308</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D732" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E732" s="1">
         <v>17</v>
       </c>
       <c r="F732" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="1">
         <v>19</v>
       </c>
       <c r="B733" s="1">
         <v>260</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D733" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E733" s="1">
         <v>17</v>
       </c>
       <c r="F733" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="1">
         <v>20</v>
       </c>
       <c r="B734" s="1">
         <v>269</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="D734" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E734" s="1">
         <v>16</v>
       </c>
       <c r="F734" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="1">
         <v>21</v>
       </c>
       <c r="B735" s="1">
         <v>1252</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D735" s="1" t="s">
         <v>265</v>
       </c>
       <c r="E735" s="1">
         <v>15</v>
       </c>
       <c r="F735" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="1">
         <v>22</v>
       </c>
       <c r="B736" s="1">
         <v>204</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="D736" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E736" s="1">
         <v>14</v>
       </c>
       <c r="F736" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="1">
         <v>23</v>
       </c>
       <c r="B737" s="1">
         <v>574</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="D737" s="1" t="s">
         <v>341</v>
       </c>
       <c r="E737" s="1">
         <v>12</v>
       </c>
       <c r="F737" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="1">
         <v>23</v>
       </c>
       <c r="B738" s="1">
         <v>789</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="D738" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E738" s="1">
         <v>12</v>
       </c>
       <c r="F738" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="1">
         <v>24</v>
       </c>
       <c r="B739" s="1">
         <v>787</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="D739" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E739" s="1">
         <v>11</v>
       </c>
       <c r="F739" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="1">
         <v>25</v>
       </c>
       <c r="B740" s="1">
         <v>1700</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="D740" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E740" s="1">
         <v>7</v>
       </c>
       <c r="F740" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="3" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B743" s="3" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C743" s="3" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="D743" s="3" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="E743" s="3" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B744" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C744" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D744" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E744" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F744" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="1">
         <v>1</v>
       </c>
       <c r="B745" s="1">
         <v>916</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D745" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E745" s="1">
         <v>148</v>
       </c>
       <c r="F745" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="1">
         <v>2</v>
       </c>
       <c r="B746" s="1">
         <v>709</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D746" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E746" s="1">
         <v>93</v>
       </c>
       <c r="F746" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="1">
         <v>3</v>
       </c>
       <c r="B747" s="1">
         <v>855</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D747" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E747" s="1">
         <v>79</v>
       </c>
       <c r="F747" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="1">
         <v>4</v>
       </c>
       <c r="B748" s="1">
         <v>307</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="D748" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E748" s="1">
         <v>78</v>
       </c>
       <c r="F748" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="1">
         <v>5</v>
       </c>
       <c r="B749" s="1">
         <v>731</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="D749" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E749" s="1">
         <v>76</v>
       </c>
       <c r="F749" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="1">
         <v>6</v>
       </c>
       <c r="B750" s="1">
         <v>450</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D750" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E750" s="1">
         <v>72</v>
       </c>
       <c r="F750" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="1">
         <v>7</v>
       </c>
       <c r="B751" s="1">
         <v>368</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="D751" s="1" t="s">
         <v>409</v>
       </c>
       <c r="E751" s="1">
         <v>72</v>
       </c>
       <c r="F751" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="1">
         <v>8</v>
       </c>
       <c r="B752" s="1">
         <v>986</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="D752" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E752" s="1">
         <v>59</v>
       </c>
       <c r="F752" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="1">
         <v>9</v>
       </c>
       <c r="B753" s="1">
         <v>51</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="D753" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E753" s="1">
         <v>55</v>
       </c>
       <c r="F753" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="1">
         <v>10</v>
       </c>
       <c r="B754" s="1">
         <v>837</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="D754" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E754" s="1">
         <v>37</v>
       </c>
       <c r="F754" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="1">
         <v>11</v>
       </c>
       <c r="B755" s="1">
         <v>288</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="D755" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E755" s="1">
         <v>30</v>
       </c>
       <c r="F755" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="1">
         <v>12</v>
       </c>
       <c r="B756" s="1">
         <v>556</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="D756" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E756" s="1">
         <v>29</v>
       </c>
       <c r="F756" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="1">
         <v>13</v>
       </c>
       <c r="B757" s="1">
         <v>1038</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D757" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E757" s="1">
         <v>28</v>
       </c>
       <c r="F757" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="1">
         <v>14</v>
       </c>
       <c r="B758" s="1">
         <v>839</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D758" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E758" s="1">
         <v>26</v>
       </c>
       <c r="F758" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="1">
         <v>15</v>
       </c>
       <c r="B759" s="1">
         <v>836</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D759" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E759" s="1">
         <v>18</v>
       </c>
       <c r="F759" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="3" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B762" s="3" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="C762" s="3" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="D762" s="3" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="E762" s="3" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B763" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C763" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D763" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E763" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F763" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="1">
         <v>1</v>
       </c>
       <c r="B764" s="1">
         <v>136</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D764" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E764" s="1">
         <v>129</v>
       </c>
       <c r="F764" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="1">
         <v>2</v>
       </c>
       <c r="B765" s="1">
         <v>143</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D765" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E765" s="1">
         <v>116</v>
       </c>
       <c r="F765" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="1">
         <v>3</v>
       </c>
       <c r="B766" s="1">
         <v>141</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="D766" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E766" s="1">
         <v>91</v>
       </c>
       <c r="F766" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="1">
         <v>4</v>
       </c>
       <c r="B767" s="1">
         <v>138</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D767" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E767" s="1">
         <v>82</v>
       </c>
       <c r="F767" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="1">
         <v>5</v>
       </c>
       <c r="B768" s="1">
         <v>1514</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="D768" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E768" s="1">
         <v>79</v>
       </c>
       <c r="F768" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="1">
         <v>6</v>
       </c>
       <c r="B769" s="1">
         <v>1339</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D769" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E769" s="1">
         <v>79</v>
       </c>
       <c r="F769" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="1">
         <v>7</v>
       </c>
       <c r="B770" s="1">
         <v>675</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="D770" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E770" s="1">
         <v>61</v>
       </c>
       <c r="F770" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="1">
         <v>8</v>
       </c>
       <c r="B771" s="1">
         <v>1407</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="D771" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E771" s="1">
         <v>45</v>
       </c>
       <c r="F771" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="1">
         <v>9</v>
       </c>
       <c r="B772" s="1">
         <v>881</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D772" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E772" s="1">
         <v>41</v>
       </c>
       <c r="F772" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="1">
         <v>10</v>
       </c>
       <c r="B773" s="1">
         <v>720</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D773" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E773" s="1">
         <v>30</v>
       </c>
       <c r="F773" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="1">
         <v>11</v>
       </c>
       <c r="B774" s="1">
         <v>469</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="D774" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E774" s="1">
         <v>29</v>
       </c>
       <c r="F774" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="1">
         <v>12</v>
       </c>
       <c r="B775" s="1">
         <v>1337</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="D775" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E775" s="1">
         <v>28</v>
       </c>
       <c r="F775" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="1">
         <v>13</v>
       </c>
       <c r="B776" s="1">
         <v>145</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D776" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E776" s="1">
         <v>26</v>
       </c>
       <c r="F776" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="1">
         <v>14</v>
       </c>
       <c r="B777" s="1">
         <v>139</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D777" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E777" s="1">
         <v>25</v>
       </c>
       <c r="F777" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="1">
         <v>15</v>
       </c>
       <c r="B778" s="1">
         <v>1322</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D778" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E778" s="1">
         <v>25</v>
       </c>
       <c r="F778" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="1">
         <v>15</v>
       </c>
       <c r="B779" s="1">
         <v>713</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="D779" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E779" s="1">
         <v>25</v>
       </c>
       <c r="F779" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="1">
         <v>16</v>
       </c>
       <c r="B780" s="1">
         <v>144</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D780" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E780" s="1">
         <v>20</v>
       </c>
       <c r="F780" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="1">
         <v>16</v>
       </c>
       <c r="B781" s="1">
         <v>663</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D781" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E781" s="1">
         <v>20</v>
       </c>
       <c r="F781" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="1">
         <v>17</v>
       </c>
       <c r="B782" s="1">
         <v>135</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="D782" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E782" s="1">
         <v>20</v>
       </c>
       <c r="F782" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="1">
         <v>18</v>
       </c>
       <c r="B783" s="1">
         <v>147</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="D783" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E783" s="1">
         <v>18</v>
       </c>
       <c r="F783" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="1">
         <v>19</v>
       </c>
       <c r="B784" s="1">
         <v>491</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="D784" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E784" s="1">
         <v>18</v>
       </c>
       <c r="F784" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="1">
         <v>19</v>
       </c>
       <c r="B785" s="1">
         <v>1580</v>
       </c>
       <c r="C785" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D785" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E785" s="1">
         <v>18</v>
       </c>
       <c r="F785" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="1">
         <v>20</v>
       </c>
       <c r="B786" s="1">
         <v>142</v>
       </c>
       <c r="C786" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="D786" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E786" s="1">
         <v>17</v>
       </c>
       <c r="F786" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="1">
         <v>20</v>
       </c>
       <c r="B787" s="1">
         <v>1099</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="D787" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E787" s="1">
         <v>17</v>
       </c>
       <c r="F787" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="1">
         <v>21</v>
       </c>
       <c r="B788" s="1">
         <v>662</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="D788" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E788" s="1">
         <v>16</v>
       </c>
       <c r="F788" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="1">
         <v>22</v>
       </c>
       <c r="B789" s="1">
         <v>1370</v>
       </c>
       <c r="C789" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D789" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E789" s="1">
         <v>16</v>
       </c>
       <c r="F789" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="1">
         <v>23</v>
       </c>
       <c r="B790" s="1">
         <v>1363</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="D790" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E790" s="1">
         <v>13</v>
       </c>
       <c r="F790" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="1">
         <v>23</v>
       </c>
       <c r="B791" s="1">
         <v>285</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="D791" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E791" s="1">
         <v>13</v>
       </c>
       <c r="F791" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="1">
         <v>24</v>
       </c>
       <c r="B792" s="1">
         <v>1100</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="D792" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E792" s="1">
         <v>12</v>
       </c>
       <c r="F792" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="1">
         <v>25</v>
       </c>
       <c r="B793" s="1">
         <v>174</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D793" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E793" s="1">
         <v>12</v>
       </c>
       <c r="F793" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="1">
         <v>26</v>
       </c>
       <c r="B794" s="1">
         <v>146</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="D794" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E794" s="1">
         <v>11</v>
       </c>
       <c r="F794" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="3" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B797" s="3" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="C797" s="3" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="D797" s="3" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="E797" s="3" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B798" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C798" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D798" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E798" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F798" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="1">
         <v>1</v>
       </c>
       <c r="B799" s="1">
         <v>1341</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E799" s="1">
         <v>135</v>
       </c>
       <c r="F799" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="1">
         <v>2</v>
       </c>
       <c r="B800" s="1">
         <v>982</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="D800" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E800" s="1">
         <v>119</v>
       </c>
       <c r="F800" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="1">
         <v>3</v>
       </c>
       <c r="B801" s="1">
         <v>767</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="D801" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E801" s="1">
         <v>102</v>
       </c>
       <c r="F801" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="1">
         <v>4</v>
       </c>
       <c r="B802" s="1">
         <v>389</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="D802" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E802" s="1">
         <v>79</v>
       </c>
       <c r="F802" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="1">
         <v>5</v>
       </c>
       <c r="B803" s="1">
         <v>1752</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D803" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E803" s="1">
         <v>78</v>
       </c>
       <c r="F803" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="1">
         <v>6</v>
       </c>
       <c r="B804" s="1">
         <v>265</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E804" s="1">
         <v>68</v>
       </c>
       <c r="F804" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="1">
         <v>7</v>
       </c>
       <c r="B805" s="1">
         <v>1710</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>265</v>
       </c>
       <c r="E805" s="1">
         <v>52</v>
       </c>
       <c r="F805" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="3" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B808" s="3" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="C808" s="3" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D808" s="3" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="E808" s="3" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B809" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C809" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D809" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E809" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F809" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="1">
         <v>1</v>
       </c>
       <c r="B810" s="1">
         <v>185</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="D810" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E810" s="1">
         <v>144</v>
       </c>
       <c r="F810" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="1">
         <v>2</v>
       </c>
       <c r="B811" s="1">
         <v>282</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D811" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E811" s="1">
         <v>123</v>
       </c>
       <c r="F811" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="1">
         <v>3</v>
       </c>
       <c r="B812" s="1">
         <v>274</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E812" s="1">
         <v>99</v>
       </c>
       <c r="F812" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="1">
         <v>4</v>
       </c>
       <c r="B813" s="1">
         <v>179</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E813" s="1">
         <v>87</v>
       </c>
       <c r="F813" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="1">
         <v>5</v>
       </c>
       <c r="B814" s="1">
         <v>302</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="D814" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E814" s="1">
         <v>73</v>
       </c>
       <c r="F814" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="1">
         <v>6</v>
       </c>
       <c r="B815" s="1">
         <v>1559</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="D815" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E815" s="1">
         <v>73</v>
       </c>
       <c r="F815" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="1">
         <v>7</v>
       </c>
       <c r="B816" s="1">
         <v>1361</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="D816" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E816" s="1">
         <v>53</v>
       </c>
       <c r="F816" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="1">
         <v>8</v>
       </c>
       <c r="B817" s="1">
         <v>297</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="D817" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E817" s="1">
         <v>50</v>
       </c>
       <c r="F817" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="1">
         <v>9</v>
       </c>
       <c r="B818" s="1">
         <v>1357</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="D818" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E818" s="1">
         <v>42</v>
       </c>
       <c r="F818" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="1">
         <v>10</v>
       </c>
       <c r="B819" s="1">
         <v>403</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D819" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E819" s="1">
         <v>33</v>
       </c>
       <c r="F819" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="1">
         <v>11</v>
       </c>
       <c r="B820" s="1">
         <v>295</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D820" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E820" s="1">
         <v>31</v>
       </c>
       <c r="F820" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="1">
         <v>12</v>
       </c>
       <c r="B821" s="1">
         <v>149</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="D821" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E821" s="1">
         <v>29</v>
       </c>
       <c r="F821" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="1">
         <v>13</v>
       </c>
       <c r="B822" s="1">
         <v>148</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="D822" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E822" s="1">
         <v>23</v>
       </c>
       <c r="F822" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="1">
         <v>14</v>
       </c>
       <c r="B823" s="1">
         <v>615</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D823" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E823" s="1">
         <v>21</v>
       </c>
       <c r="F823" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="1">
         <v>14</v>
       </c>
       <c r="B824" s="1">
         <v>1374</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="D824" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E824" s="1">
         <v>21</v>
       </c>
       <c r="F824" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="1">
         <v>15</v>
       </c>
       <c r="B825" s="1">
         <v>1348</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="D825" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E825" s="1">
         <v>20</v>
       </c>
       <c r="F825" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="3" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="B828" s="3" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C828" s="3" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="D828" s="3" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="E828" s="3" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B829" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C829" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D829" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E829" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F829" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="1">
         <v>1</v>
       </c>
       <c r="B830" s="1">
         <v>812</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="D830" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E830" s="1">
         <v>140</v>
       </c>
       <c r="F830" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="1">
         <v>2</v>
       </c>
       <c r="B831" s="1">
         <v>52</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="D831" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E831" s="1">
         <v>110</v>
       </c>
       <c r="F831" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="1">
         <v>3</v>
       </c>
       <c r="B832" s="1">
         <v>320</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D832" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E832" s="1">
         <v>97</v>
       </c>
       <c r="F832" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="1">
         <v>4</v>
       </c>
       <c r="B833" s="1">
         <v>1248</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="D833" s="1" t="s">
         <v>265</v>
       </c>
       <c r="E833" s="1">
         <v>92</v>
       </c>
       <c r="F833" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="1">
         <v>5</v>
       </c>
       <c r="B834" s="1">
         <v>53</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="D834" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E834" s="1">
         <v>79</v>
       </c>
       <c r="F834" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="1">
         <v>6</v>
       </c>
       <c r="B835" s="1">
         <v>752</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="D835" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E835" s="1">
         <v>65</v>
       </c>
       <c r="F835" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="3" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B838" s="3" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="C838" s="3" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="D838" s="3" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="E838" s="3" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B839" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C839" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D839" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E839" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F839" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="1">
         <v>1</v>
       </c>
       <c r="B840" s="1">
         <v>433</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="D840" s="1" t="s">
         <v>341</v>
       </c>
       <c r="E840" s="1">
         <v>127</v>
       </c>
       <c r="F840" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="1">
         <v>2</v>
       </c>
       <c r="B841" s="1">
         <v>935</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D841" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E841" s="1">
         <v>122</v>
       </c>
       <c r="F841" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="1">
         <v>3</v>
       </c>
       <c r="B842" s="1">
         <v>1385</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D842" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E842" s="1">
         <v>97</v>
       </c>
       <c r="F842" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="1">
         <v>4</v>
       </c>
       <c r="B843" s="1">
         <v>296</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="D843" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E843" s="1">
         <v>87</v>
       </c>
       <c r="F843" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="1">
         <v>5</v>
       </c>
       <c r="B844" s="1">
         <v>184</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="D844" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="E844" s="1">
         <v>80</v>
       </c>
       <c r="F844" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="1">
         <v>6</v>
       </c>
       <c r="B845" s="1">
         <v>578</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="D845" s="1" t="s">
         <v>341</v>
       </c>
       <c r="E845" s="1">
         <v>78</v>
       </c>
       <c r="F845" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="1">
         <v>7</v>
       </c>
       <c r="B846" s="1">
         <v>315</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D846" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E846" s="1">
         <v>65</v>
       </c>
       <c r="F846" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="1">
         <v>8</v>
       </c>
       <c r="B847" s="1">
         <v>152</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="D847" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E847" s="1">
         <v>64</v>
       </c>
       <c r="F847" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="1">
         <v>9</v>
       </c>
       <c r="B848" s="1">
         <v>521</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="D848" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E848" s="1">
         <v>62</v>
       </c>
       <c r="F848" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="1">
         <v>10</v>
       </c>
       <c r="B849" s="1">
         <v>1372</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="D849" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E849" s="1">
         <v>41</v>
       </c>
       <c r="F849" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="1">
         <v>11</v>
       </c>
       <c r="B850" s="1">
         <v>156</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="D850" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E850" s="1">
         <v>32</v>
       </c>
       <c r="F850" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="1">
         <v>12</v>
       </c>
       <c r="B851" s="1">
         <v>1103</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="D851" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E851" s="1">
         <v>30</v>
       </c>
       <c r="F851" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="1">
         <v>12</v>
       </c>
       <c r="B852" s="1">
         <v>155</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="D852" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E852" s="1">
         <v>30</v>
       </c>
       <c r="F852" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="1">
         <v>13</v>
       </c>
       <c r="B853" s="1">
         <v>340</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="D853" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E853" s="1">
         <v>28</v>
       </c>
       <c r="F853" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="1">
         <v>14</v>
       </c>
       <c r="B854" s="1">
         <v>1101</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="D854" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E854" s="1">
         <v>26</v>
       </c>
       <c r="F854" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="1">
         <v>14</v>
       </c>
       <c r="B855" s="1">
         <v>159</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="D855" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E855" s="1">
         <v>26</v>
       </c>
       <c r="F855" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="1">
         <v>15</v>
       </c>
       <c r="B856" s="1">
         <v>543</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="D856" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E856" s="1">
         <v>24</v>
       </c>
       <c r="F856" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="1">
         <v>16</v>
       </c>
       <c r="B857" s="1">
         <v>672</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="D857" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E857" s="1">
         <v>23</v>
       </c>
       <c r="F857" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="1">
         <v>17</v>
       </c>
       <c r="B858" s="1">
         <v>538</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="D858" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E858" s="1">
         <v>22</v>
       </c>
       <c r="F858" s="1">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A23:E23"/>
     <mergeCell ref="A37:E37"/>
     <mergeCell ref="A42:E42"/>
     <mergeCell ref="A59:E59"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A80:E80"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="A112:E112"/>
     <mergeCell ref="A126:E126"/>
     <mergeCell ref="A131:E131"/>
@@ -18442,302 +18445,302 @@
         <v>19</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C22" s="1">
         <v>334</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1">
         <v>20</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C23" s="1">
         <v>271</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1">
         <v>21</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="C24" s="1">
         <v>228</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1">
         <v>22</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>409</v>
       </c>
       <c r="C25" s="1">
         <v>218</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1">
         <v>23</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="C26" s="1">
         <v>89</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1">
         <v>24</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="C27" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1">
         <v>25</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="C28" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1">
         <v>26</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="C29" s="1">
         <v>63</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1">
         <v>27</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="C30" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1">
         <v>28</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="C31" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1">
         <v>29</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="C32" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1">
         <v>30</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="C33" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1">
         <v>31</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="C34" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1">
         <v>32</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="C35" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1">
         <v>33</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="C36" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1">
         <v>34</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C37" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1">
         <v>35</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="C38" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1">
         <v>36</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="C39" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1">
         <v>37</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="C40" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1">
         <v>38</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="C41" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1">
         <v>39</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="C42" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="1">
         <v>39</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="C43" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="1">
         <v>40</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C44" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="1">
         <v>41</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C45" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="1">
         <v>42</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="C46" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="1">
         <v>42</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="C47" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="1">
         <v>42</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="C48" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>