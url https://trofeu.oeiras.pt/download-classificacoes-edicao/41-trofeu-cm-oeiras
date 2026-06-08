--- v4 (2026-04-24)
+++ v5 (2026-06-08)
@@ -98,51 +98,51 @@
   <si>
     <t>Guilherme Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">Rafael  Santos</t>
   </si>
   <si>
     <t>Vasco Moleiro</t>
   </si>
   <si>
     <t>Tiago Maniés</t>
   </si>
   <si>
     <t>Rafael Verissimo</t>
   </si>
   <si>
     <t>GMCJamor</t>
   </si>
   <si>
     <t xml:space="preserve">Manuel  Moreira</t>
   </si>
   <si>
     <t>Academia Recreativa de Linda-a-Velha</t>
   </si>
   <si>
-    <t>STEVEN RELVAS GROSSO</t>
+    <t>LUCAS NUNES</t>
   </si>
   <si>
     <t>Benjamins A - Femininos</t>
   </si>
   <si>
     <t>Matilde Ferreira</t>
   </si>
   <si>
     <t>Edneyde Guadalupe</t>
   </si>
   <si>
     <t xml:space="preserve">Reniala   Staudte</t>
   </si>
   <si>
     <t>Matilde Nascimento</t>
   </si>
   <si>
     <t>Maria Flora</t>
   </si>
   <si>
     <t>Mariana Lourenço</t>
   </si>
   <si>
     <t>Grupo Desportivo de Barcarena</t>
   </si>
@@ -383,78 +383,78 @@
   <si>
     <t>Grupo Recreativo e Desportivo da Ribeira da Lage</t>
   </si>
   <si>
     <t>Iniciados - Femininos</t>
   </si>
   <si>
     <t>Diana Pedro</t>
   </si>
   <si>
     <t>LETICIA SILVA</t>
   </si>
   <si>
     <t>SARA RIBAS</t>
   </si>
   <si>
     <t>Paulo Brito</t>
   </si>
   <si>
     <t>Marta Neves</t>
   </si>
   <si>
     <t>Maria Beatriz Mendes</t>
   </si>
   <si>
-    <t>Rita Bota</t>
+    <t>LEONOR CRUZ</t>
   </si>
   <si>
     <t>MARTA MARTINS</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>FRANCISCA BRANCO</t>
   </si>
   <si>
     <t>ÍRIS ALMEIDA</t>
   </si>
   <si>
     <t>PAULO JORGE MARTINS</t>
   </si>
   <si>
     <t>Juvenis - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t>Guilherme Filipe</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t>FRANCISCO AZEVEDO</t>
   </si>
   <si>
     <t>JORGE PATRÃO</t>
   </si>
   <si>
     <t>Pedro Sayanda</t>
   </si>
   <si>
     <t>Juvenis - Femininos</t>
   </si>
   <si>
     <t>CÁTIA KHVAS</t>
   </si>
   <si>
     <t>ARIANA LOPES</t>
   </si>
   <si>
     <t>MADALENA ANJOS</t>
   </si>
   <si>
     <t xml:space="preserve">Álvaro  Martins</t>
   </si>
@@ -599,51 +599,51 @@
   <si>
     <t>HENRIQUE SANTOS</t>
   </si>
   <si>
     <t>Tiago Antunes</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   PEREIRA</t>
   </si>
   <si>
     <t>Fábio Zuada</t>
   </si>
   <si>
     <t>Tiago Pádua</t>
   </si>
   <si>
     <t>Marcos Estrela</t>
   </si>
   <si>
     <t xml:space="preserve">Alexandre  Florindo</t>
   </si>
   <si>
     <t>Simão Augusto</t>
   </si>
   <si>
-    <t>Diogo Vicente</t>
+    <t xml:space="preserve">INÊS  JORGE</t>
   </si>
   <si>
     <t>Paulo Arrenega</t>
   </si>
   <si>
     <t xml:space="preserve">André  Viseu</t>
   </si>
   <si>
     <t>Carlos Gomes</t>
   </si>
   <si>
     <t>José Santos</t>
   </si>
   <si>
     <t>Nazariy Kovalyuk</t>
   </si>
   <si>
     <t>GONÇALO BALTAZAR</t>
   </si>
   <si>
     <t>Pedro Marques</t>
   </si>
   <si>
     <t>ANTÓNIO BONÉ</t>
   </si>