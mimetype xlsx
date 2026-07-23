--- v5 (2026-06-08)
+++ v6 (2026-07-23)
@@ -2156,51 +2156,51 @@
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t>Abílio Silva</t>
   </si>
   <si>
     <t xml:space="preserve">José  Mata</t>
   </si>
   <si>
     <t xml:space="preserve">JOAQUIM   BELGA</t>
   </si>
   <si>
     <t>Amilcar Dias</t>
   </si>
   <si>
     <t xml:space="preserve">Fernando  Chasqueira</t>
   </si>
   <si>
     <t>Lúcio Morais</t>
   </si>
   <si>
     <t>Manuel Azevedo</t>
   </si>
   <si>
-    <t xml:space="preserve">João  Campos</t>
+    <t xml:space="preserve">BRUNO  PEREIRA</t>
   </si>
   <si>
     <t>Jorge Mendes Batista</t>
   </si>
   <si>
     <t xml:space="preserve">Jacinto  Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ALMEIDA</t>
   </si>
   <si>
     <t>F 65</t>
   </si>
   <si>
     <t>Lurdes Romero</t>
   </si>
   <si>
     <t>EKATERINA KHRAMENKOVA</t>
   </si>
   <si>
     <t>Maria João Silva</t>
   </si>
   <si>
     <t>ETELVINA PAULINO</t>
   </si>