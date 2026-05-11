--- v2 (2026-03-09)
+++ v3 (2026-05-11)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Atletas" sheetId="1" r:id="rId1"/>
     <sheet name="Colectivo" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1750" uniqueCount="1750">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1751" uniqueCount="1751">
   <si>
     <t>42º Troféu CM Oeiras - 42º Troféu CM Oeiras - 42º Troféu CM Oeiras</t>
   </si>
   <si>
     <t>Sub 10 - Masculinos</t>
   </si>
   <si>
     <t>Posição</t>
   </si>
   <si>
     <t>Dorsal</t>
   </si>
   <si>
     <t>Atleta</t>
   </si>
   <si>
     <t>Clube/Equipa</t>
   </si>
   <si>
     <t>Pontos</t>
   </si>
   <si>
     <t>Nº Participações</t>
   </si>
   <si>
@@ -122,72 +122,72 @@
   <si>
     <t>Martin Palhais</t>
   </si>
   <si>
     <t>Sport Ponto Come</t>
   </si>
   <si>
     <t>Heitor Amaral</t>
   </si>
   <si>
     <t>Dinis Pimpão</t>
   </si>
   <si>
     <t>Afonso Roque</t>
   </si>
   <si>
     <t>Duarte Oliveira</t>
   </si>
   <si>
     <t>Rafael Verissimo</t>
   </si>
   <si>
     <t>GMCJamor</t>
   </si>
   <si>
-    <t>SALVADOR LOPES</t>
+    <t>GABRIEL CABRAL</t>
   </si>
   <si>
     <t>António Canento</t>
   </si>
   <si>
     <t>Diego Pires</t>
   </si>
   <si>
     <t>Grupo Musical 1º Dezembro Queijas</t>
   </si>
   <si>
     <t>Isaac De Oliveira</t>
   </si>
   <si>
     <t>GABRIEL RIBAS</t>
   </si>
   <si>
     <t>Associação Run Tejo</t>
   </si>
   <si>
-    <t>Martim Araújo</t>
+    <t>Raquel Santos</t>
   </si>
   <si>
     <t>Tiago Monteiro</t>
   </si>
   <si>
     <t>Miguel Silva</t>
   </si>
   <si>
     <t>Valejas Atlético Clube</t>
   </si>
   <si>
     <t>Gabriel Pinto</t>
   </si>
   <si>
     <t>Sub 10 - Femininos</t>
   </si>
   <si>
     <t>Anna Romero</t>
   </si>
   <si>
     <t xml:space="preserve">Camila  Mugarro </t>
   </si>
   <si>
     <t>Aline Reis</t>
   </si>
@@ -389,51 +389,51 @@
   <si>
     <t>Gabriel Silva</t>
   </si>
   <si>
     <t>Vicente Esteves</t>
   </si>
   <si>
     <t>Paulo Soares</t>
   </si>
   <si>
     <t>Rafael Diogo</t>
   </si>
   <si>
     <t>IAROMIR SEMENOV</t>
   </si>
   <si>
     <t>Miguel Teixeira</t>
   </si>
   <si>
     <t>Duarte Rodrigues</t>
   </si>
   <si>
     <t>CLUBE DE ATLETISMO DE VALE DE FIGUEIRA</t>
   </si>
   <si>
-    <t>SANTIAGO LOPES</t>
+    <t>LIAN PIETRO CARVALHO</t>
   </si>
   <si>
     <t>Guilherme Cabaço</t>
   </si>
   <si>
     <t>Duarte Gentil</t>
   </si>
   <si>
     <t xml:space="preserve">MATIAS  CORREIA</t>
   </si>
   <si>
     <t>GABRIEL CODEÇO</t>
   </si>
   <si>
     <t xml:space="preserve">André Lopes </t>
   </si>
   <si>
     <t xml:space="preserve"> Atlético Clube de Porto Salvo</t>
   </si>
   <si>
     <t>Simão Pereira</t>
   </si>
   <si>
     <t>Rafael Rosa</t>
   </si>
@@ -467,51 +467,51 @@
   <si>
     <t>Luis Trindade</t>
   </si>
   <si>
     <t xml:space="preserve">SUREYA    ROBERTSON</t>
   </si>
   <si>
     <t>Victória Nilsson</t>
   </si>
   <si>
     <t>MADALENA ANTUNES</t>
   </si>
   <si>
     <t xml:space="preserve">Sofia  Paixão</t>
   </si>
   <si>
     <t>Keliane Guadalupe</t>
   </si>
   <si>
     <t>MADALENA CORVO</t>
   </si>
   <si>
     <t>Ines Batista</t>
   </si>
   <si>
-    <t>RITA VENTURI</t>
+    <t xml:space="preserve">MÁRIO  MONTEIRO</t>
   </si>
   <si>
     <t>Joana Carvalhinho</t>
   </si>
   <si>
     <t>Mafalda Mendes</t>
   </si>
   <si>
     <t>Laura Pires</t>
   </si>
   <si>
     <t>Sara Batista</t>
   </si>
   <si>
     <t>Irene Vaz</t>
   </si>
   <si>
     <t>Madalena Martins</t>
   </si>
   <si>
     <t>Sienna Silva</t>
   </si>
   <si>
     <t>Raquel Pinto</t>
   </si>
@@ -620,114 +620,114 @@
   <si>
     <t xml:space="preserve">Lourenço Rodrigues </t>
   </si>
   <si>
     <t>João Job</t>
   </si>
   <si>
     <t>António Coutinho</t>
   </si>
   <si>
     <t>Matias Sequeira</t>
   </si>
   <si>
     <t>Martim Esteves</t>
   </si>
   <si>
     <t>Renato Borges</t>
   </si>
   <si>
     <t>Guilherme Oliveira</t>
   </si>
   <si>
     <t>Tomás Ascensão</t>
   </si>
   <si>
-    <t>Rodrigo Candeias</t>
+    <t>Mariana Pombo</t>
   </si>
   <si>
     <t>Tomé Barrocas</t>
   </si>
   <si>
     <t>Carlos Rocha</t>
   </si>
   <si>
     <t>Richandro Marujo</t>
   </si>
   <si>
-    <t>Digmar Guadalupe</t>
+    <t>Lucas Campos</t>
   </si>
   <si>
     <t xml:space="preserve">Guilherme  Nunes </t>
   </si>
   <si>
     <t>Miguel Amaro</t>
   </si>
   <si>
     <t>Santiago Marujo</t>
   </si>
   <si>
-    <t>Vasco Oliveira</t>
+    <t>Edmara Semedo</t>
   </si>
   <si>
     <t>RODRIGO LOPES</t>
   </si>
   <si>
     <t>David Rodrigues</t>
   </si>
   <si>
     <t>André Verissimo</t>
   </si>
   <si>
     <t>Afonso Matos</t>
   </si>
   <si>
     <t>Afonso Cruz</t>
   </si>
   <si>
     <t>Afonso Torate</t>
   </si>
   <si>
     <t>Tiago Atilano</t>
   </si>
   <si>
     <t>Diogo Carvalho</t>
   </si>
   <si>
     <t>Rodrigo Lopes</t>
   </si>
   <si>
     <t xml:space="preserve">António  Serra</t>
   </si>
   <si>
     <t>JAIME BACALHAU</t>
   </si>
   <si>
     <t>Salvador Balasteiro</t>
   </si>
   <si>
-    <t>Duarte Brito</t>
+    <t xml:space="preserve">Silvério  Dias</t>
   </si>
   <si>
     <t>Duarte Silva</t>
   </si>
   <si>
     <t>Sub 14 - Femininos</t>
   </si>
   <si>
     <t>REGINA FREDERICO</t>
   </si>
   <si>
     <t>MATILDE NOGUEIRA</t>
   </si>
   <si>
     <t>Francisca Sequeira</t>
   </si>
   <si>
     <t xml:space="preserve">CAROLINA  PEDRO</t>
   </si>
   <si>
     <t>Maria Coutinho</t>
   </si>
   <si>
     <t>Carolina Lanceiro</t>
   </si>
@@ -869,108 +869,108 @@
   <si>
     <t>CAROLINA MADUREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">ELEONORA  VIEIRA</t>
   </si>
   <si>
     <t>Beatriz Ferreira</t>
   </si>
   <si>
     <t>Matilde Ferreira</t>
   </si>
   <si>
     <t>CAROLINA SEIXAL</t>
   </si>
   <si>
     <t>Inês Pereira</t>
   </si>
   <si>
     <t>Marta Neves</t>
   </si>
   <si>
     <t xml:space="preserve">Matilde  Ferreira</t>
   </si>
   <si>
-    <t>SERENA MONTEIRO</t>
+    <t>Paulo Brito</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>Rita Leal</t>
   </si>
   <si>
     <t>Maria Beatriz Mendes</t>
   </si>
   <si>
     <t>Inês Batista</t>
   </si>
   <si>
     <t>SOFIA FERNANDES</t>
   </si>
   <si>
     <t>Diana Pedro</t>
   </si>
   <si>
     <t>Maia Espírito-Santo</t>
   </si>
   <si>
     <t>INÊS CUNHA LOPES</t>
   </si>
   <si>
     <t>Sofia Mileu</t>
   </si>
   <si>
     <t>Lívia Mores</t>
   </si>
   <si>
-    <t>Rita Bota</t>
+    <t>LEONOR CRUZ</t>
   </si>
   <si>
     <t>Eva Cabral</t>
   </si>
   <si>
     <t>CATARINA QUARESMA</t>
   </si>
   <si>
     <t xml:space="preserve">Maria  Gouveia</t>
   </si>
   <si>
     <t>Sub 18 - Masculinos</t>
   </si>
   <si>
     <t>RAFAEL ALVES</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t>DIOGO PINTO</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t>ALEXANDRE FEVEREIRO</t>
   </si>
   <si>
     <t>Pedro Sayanda</t>
   </si>
   <si>
     <t>Tomás Carvalho</t>
   </si>
   <si>
     <t>Francisco Ferreira</t>
   </si>
   <si>
     <t>Dinis Capelas</t>
   </si>
   <si>
     <t>Tomás Magina</t>
   </si>
   <si>
     <t>Tiago Oliveira</t>
   </si>
   <si>
     <t>Filipe Gama</t>
   </si>
@@ -1097,51 +1097,51 @@
   <si>
     <t>David Gonçalves</t>
   </si>
   <si>
     <t>Manuel Franco</t>
   </si>
   <si>
     <t>Santinho Kneissler</t>
   </si>
   <si>
     <t>Tomás Pais</t>
   </si>
   <si>
     <t>RODRIGO LUIZ</t>
   </si>
   <si>
     <t xml:space="preserve">Alexandre  Florindo</t>
   </si>
   <si>
     <t xml:space="preserve">Miguel  Garcia</t>
   </si>
   <si>
     <t>Tiago Jacinto</t>
   </si>
   <si>
-    <t>Rafael Antunes</t>
+    <t>Cristiano Cibrão</t>
   </si>
   <si>
     <t>PEDRO TEODORO</t>
   </si>
   <si>
     <t>GONÇALO GONÇALVES</t>
   </si>
   <si>
     <t>Mateus Pires</t>
   </si>
   <si>
     <t>Shuncheng Ke</t>
   </si>
   <si>
     <t xml:space="preserve">André  Ramires</t>
   </si>
   <si>
     <t xml:space="preserve">AFONSO    GODINHO</t>
   </si>
   <si>
     <t>Lourenço Marta</t>
   </si>
   <si>
     <t>Gustavo Alves</t>
   </si>
@@ -1709,1994 +1709,1997 @@
   <si>
     <t xml:space="preserve">Brar Momme  Rickmers</t>
   </si>
   <si>
     <t xml:space="preserve">Manuel  Ferreira</t>
   </si>
   <si>
     <t>João Pedro Santos</t>
   </si>
   <si>
     <t>Artur Pereira</t>
   </si>
   <si>
     <t>Bruno Carvalho</t>
   </si>
   <si>
     <t>Romário Santos</t>
   </si>
   <si>
     <t xml:space="preserve">Fábio  Gomes </t>
   </si>
   <si>
     <t xml:space="preserve">João  Fernandes</t>
   </si>
   <si>
+    <t xml:space="preserve">Diogo  Baptista</t>
+  </si>
+  <si>
+    <t>Afonso Neto</t>
+  </si>
+  <si>
+    <t>Leonardo Lopes</t>
+  </si>
+  <si>
+    <t>Diogo Mendes</t>
+  </si>
+  <si>
+    <t>Agualva Runners</t>
+  </si>
+  <si>
+    <t>Seniores - Femininos</t>
+  </si>
+  <si>
+    <t>SARA MONTEIRO</t>
+  </si>
+  <si>
+    <t>Rita Santos</t>
+  </si>
+  <si>
+    <t>Catarina Borges</t>
+  </si>
+  <si>
+    <t>KCÉNIA BOUGROVA</t>
+  </si>
+  <si>
+    <t>BÁRBARA ABREU</t>
+  </si>
+  <si>
+    <t>Susana Jorge</t>
+  </si>
+  <si>
+    <t>Leonor Mendes</t>
+  </si>
+  <si>
+    <t>CATARINA CARREIRA</t>
+  </si>
+  <si>
+    <t>Rita Bacelar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diana  da Silva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marta  Raposo</t>
+  </si>
+  <si>
+    <t>Mariana Figueira</t>
+  </si>
+  <si>
+    <t>Jessara Xavier</t>
+  </si>
+  <si>
+    <t>ANA RAINHO</t>
+  </si>
+  <si>
+    <t>Monica Domingos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Claúdia  Jerónimo</t>
+  </si>
+  <si>
+    <t>Marcela da Silva</t>
+  </si>
+  <si>
+    <t>Jenifer de Lima</t>
+  </si>
+  <si>
+    <t>Mafalda Bação</t>
+  </si>
+  <si>
+    <t>Sofia Gomes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOFIA GONÇALVES </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TELMA SILVA </t>
+  </si>
+  <si>
+    <t>Joana Conceição</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inês  Correia </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Casa do Benfica de Faro </t>
+  </si>
+  <si>
+    <t>Soraia Paraíso</t>
+  </si>
+  <si>
+    <t>Rebecca Phillipson</t>
+  </si>
+  <si>
+    <t>Francisca Pereira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diana  Cardoso</t>
+  </si>
+  <si>
+    <t>BEATRIZ MATIAS</t>
+  </si>
+  <si>
+    <t>Mara Afonso</t>
+  </si>
+  <si>
+    <t>Joana Ogura</t>
+  </si>
+  <si>
+    <t>Grupo Recreativo Eirense - GRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bárbara  Marques</t>
+  </si>
+  <si>
+    <t>Liliana Branco</t>
+  </si>
+  <si>
+    <t>SOFIA VAZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sofia  Gaspar</t>
+  </si>
+  <si>
+    <t>Verónica Ramos</t>
+  </si>
+  <si>
+    <t>Marta Andrade</t>
+  </si>
+  <si>
+    <t>Joana Falcão</t>
+  </si>
+  <si>
+    <t>Raquel Reis</t>
+  </si>
+  <si>
+    <t>Mariana Oliveira</t>
+  </si>
+  <si>
+    <t>Rita García-Mon</t>
+  </si>
+  <si>
+    <t>Ana Patrícia Dias</t>
+  </si>
+  <si>
+    <t>Rute Magalhães</t>
+  </si>
+  <si>
+    <t>correr Loures</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mafalda   Santos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANDREIA PEREIRA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ana Marta  Moradias</t>
+  </si>
+  <si>
+    <t>Irina Soares</t>
+  </si>
+  <si>
+    <t>Rita Couto</t>
+  </si>
+  <si>
+    <t>Andreia Pinto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOANA  ANDRADE</t>
+  </si>
+  <si>
+    <t>Mariana dos Reis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Catarina  Monteiro</t>
+  </si>
+  <si>
+    <t>Patrícia Azinheira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carolina  Roseiro</t>
+  </si>
+  <si>
+    <t>Rita Jardim</t>
+  </si>
+  <si>
+    <t>Ana Martins</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Matilde  Mota Manuel</t>
+  </si>
+  <si>
+    <t>Margarida Silveira</t>
+  </si>
+  <si>
+    <t>Catarina Feijão</t>
+  </si>
+  <si>
+    <t>Mariana Ferreira</t>
+  </si>
+  <si>
+    <t>Maria Ana Moradias</t>
+  </si>
+  <si>
+    <t>Maria Plyasova</t>
+  </si>
+  <si>
+    <t>Andreia Afonso</t>
+  </si>
+  <si>
+    <t>Rebeca Dias</t>
+  </si>
+  <si>
+    <t>Ana Marques</t>
+  </si>
+  <si>
+    <t>Soraia Monteiro</t>
+  </si>
+  <si>
+    <t>Lúcia Henriques</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlota Araújo </t>
+  </si>
+  <si>
+    <t>Laura Salazar</t>
+  </si>
+  <si>
+    <t>SARA QUARTEL</t>
+  </si>
+  <si>
+    <t>JOSAFÁ SANTOS</t>
+  </si>
+  <si>
+    <t>INÊS PINTO</t>
+  </si>
+  <si>
+    <t>Beatriz Pedro</t>
+  </si>
+  <si>
+    <t>Cristiane Gabriela Boesing de Souza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jéssica  Silva </t>
+  </si>
+  <si>
+    <t>Inês Abegão</t>
+  </si>
+  <si>
+    <t>Carla Rodrigues</t>
+  </si>
+  <si>
+    <t>CÁTIA FIDALGO</t>
+  </si>
+  <si>
+    <t>Inês Almeida</t>
+  </si>
+  <si>
+    <t>Niamh Fehily</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Joy  Swinkels</t>
+  </si>
+  <si>
+    <t>AEVERTON OLIVEIRA</t>
+  </si>
+  <si>
+    <t>Vânia Matias</t>
+  </si>
+  <si>
+    <t>Sofia Cruz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gisela  Seixas</t>
+  </si>
+  <si>
+    <t>INÊS INFANTE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inês  Gonçalves</t>
+  </si>
+  <si>
+    <t>Rafael Oliveira</t>
+  </si>
+  <si>
+    <t>Adriana Pereira</t>
+  </si>
+  <si>
+    <t>Leonor Moura</t>
+  </si>
+  <si>
+    <t>M 35</t>
+  </si>
+  <si>
+    <t>Tiago Graça</t>
+  </si>
+  <si>
+    <t>Diogo Louro</t>
+  </si>
+  <si>
+    <t>LEONEL FONTE</t>
+  </si>
+  <si>
+    <t>Carlos Duque</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gonçalo  Correia</t>
+  </si>
+  <si>
+    <t>JOSÉ CARLOS TEODORO</t>
+  </si>
+  <si>
+    <t>Nuno Quintela</t>
+  </si>
+  <si>
+    <t>NUNO CARRAÇA</t>
+  </si>
+  <si>
+    <t>David Eiras</t>
+  </si>
+  <si>
+    <t>HUGO FILIPE ANTUNES</t>
+  </si>
+  <si>
+    <t>Tiago Ribeiro</t>
+  </si>
+  <si>
+    <t>André Oliveira</t>
+  </si>
+  <si>
+    <t>JOSÉ MARTINS</t>
+  </si>
+  <si>
+    <t>Joao Filho</t>
+  </si>
+  <si>
+    <t xml:space="preserve">João  Miranda</t>
+  </si>
+  <si>
+    <t>JOSÉ VASCO</t>
+  </si>
+  <si>
+    <t>Fauler Campos</t>
+  </si>
+  <si>
+    <t>Miguel Xavier</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOSÉ   CAMACHO</t>
+  </si>
+  <si>
+    <t>Filipe Pereira</t>
+  </si>
+  <si>
+    <t>João Albuquerque</t>
+  </si>
+  <si>
+    <t>GONÇALO PIRES</t>
+  </si>
+  <si>
+    <t>RENATO MADUREIRA</t>
+  </si>
+  <si>
+    <t>PEDRO PINTO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">José  Júnior</t>
+  </si>
+  <si>
+    <t>Gonçalo Rangel</t>
+  </si>
+  <si>
+    <t>Ivandro Moreira</t>
+  </si>
+  <si>
+    <t>Orlando Couceiro</t>
+  </si>
+  <si>
+    <t>Fernando Pereira</t>
+  </si>
+  <si>
+    <t>Sérgio Correia</t>
+  </si>
+  <si>
+    <t>Fábio Querido</t>
+  </si>
+  <si>
+    <t>TELMO JORGE</t>
+  </si>
+  <si>
+    <t>Tiago Andrade</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pedro  Costa</t>
+  </si>
+  <si>
+    <t>Mário Manteiga</t>
+  </si>
+  <si>
+    <t>João Vale</t>
+  </si>
+  <si>
+    <t>JOÃO FIGUEIREDO</t>
+  </si>
+  <si>
+    <t>Joaquim Santos</t>
+  </si>
+  <si>
+    <t>Steven Santos</t>
+  </si>
+  <si>
+    <t>Tiago Vasconcelos</t>
+  </si>
+  <si>
+    <t>Diogo Inácio</t>
+  </si>
+  <si>
+    <t>Tiago Cardoso</t>
+  </si>
+  <si>
+    <t xml:space="preserve">João  Raposo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gonçalo  Silva </t>
+  </si>
+  <si>
+    <t>DAVID AMARAL</t>
+  </si>
+  <si>
+    <t>Paulo Ferreira</t>
+  </si>
+  <si>
+    <t>CARINA CARVALHO</t>
+  </si>
+  <si>
+    <t>Hugo de Sousa</t>
+  </si>
+  <si>
+    <t>Nuno Pombo</t>
+  </si>
+  <si>
+    <t>Diogo Vieira</t>
+  </si>
+  <si>
+    <t>Henrique Cruz</t>
+  </si>
+  <si>
+    <t>HUGO SILVEIRA</t>
+  </si>
+  <si>
+    <t>GONÇALO MOUTINHO</t>
+  </si>
+  <si>
+    <t>Paulo Falcao</t>
+  </si>
+  <si>
+    <t>Afonso Martins</t>
+  </si>
+  <si>
+    <t>Ruben Mendonça</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIOGO   MORGADO</t>
+  </si>
+  <si>
+    <t>FILIPE SILVA</t>
+  </si>
+  <si>
+    <t>Frederico Sousa</t>
+  </si>
+  <si>
+    <t>Márcio Mateus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bruno  Silva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amigos Vale Silêncio </t>
+  </si>
+  <si>
+    <t>André Silva</t>
+  </si>
+  <si>
+    <t>Simon Ndunda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ivan  Mascarenhas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alexandre  Galvão</t>
+  </si>
+  <si>
+    <t>Rafael Paes Silva</t>
+  </si>
+  <si>
+    <t>SÉRGIO MARTINS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leonardo  Ventura</t>
+  </si>
+  <si>
+    <t>Nuno Frias</t>
+  </si>
+  <si>
+    <t>João Jorge</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pedro  Ferreira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIGUEL   PENA</t>
+  </si>
+  <si>
+    <t>Israel Carreño</t>
+  </si>
+  <si>
+    <t>Rui Perdigão</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hugo  Pereira</t>
+  </si>
+  <si>
+    <t>F 35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ana  Coutinho</t>
+  </si>
+  <si>
+    <t>Célia Lopes</t>
+  </si>
+  <si>
+    <t>TÂNIA PINTO</t>
+  </si>
+  <si>
+    <t>JOANA PIRES</t>
+  </si>
+  <si>
+    <t>Evelina Kocharova</t>
+  </si>
+  <si>
+    <t>Inês Carneiro</t>
+  </si>
+  <si>
+    <t>Sara Marinho</t>
+  </si>
+  <si>
+    <t>Raquel Pinheiro</t>
+  </si>
+  <si>
+    <t>FILIPA RELVAS</t>
+  </si>
+  <si>
+    <t>Liliana Andrade</t>
+  </si>
+  <si>
+    <t>Sara Amorim</t>
+  </si>
+  <si>
+    <t>Claudia Freitas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mónica  Carvalho</t>
+  </si>
+  <si>
+    <t>Joana Cunha</t>
+  </si>
+  <si>
+    <t>Taís Rosa</t>
+  </si>
+  <si>
+    <t>Sofia Fernandes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Débora  Alcobia</t>
+  </si>
+  <si>
+    <t>Vania Faria</t>
+  </si>
+  <si>
+    <t>Rita Sá</t>
+  </si>
+  <si>
+    <t>Nelma Craveiro</t>
+  </si>
+  <si>
+    <t>Sidónia Atanásio</t>
+  </si>
+  <si>
+    <t>Catarina Barbosa</t>
+  </si>
+  <si>
+    <t>Marta Ramos</t>
+  </si>
+  <si>
+    <t>LUCIANA VEIGA</t>
+  </si>
+  <si>
+    <t>Carla Almeida</t>
+  </si>
+  <si>
+    <t>ACRSD</t>
+  </si>
+  <si>
+    <t>JOANA ALMEIDA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mariana  Fraga</t>
+  </si>
+  <si>
+    <t>Elena Shtaba</t>
+  </si>
+  <si>
+    <t>Flávia Santos</t>
+  </si>
+  <si>
+    <t>Inês Fontes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cláudia Pimentel </t>
+  </si>
+  <si>
+    <t>ANA FILIPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Catarina  Marques</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Joana  Viana</t>
+  </si>
+  <si>
+    <t>Patricia Santos</t>
+  </si>
+  <si>
+    <t>Inês Ribolhos</t>
+  </si>
+  <si>
+    <t>Filipa Gonçalves</t>
+  </si>
+  <si>
+    <t>Joana Costa</t>
+  </si>
+  <si>
+    <t>CARLOS QUARESMA</t>
+  </si>
+  <si>
+    <t>Maria Martins</t>
+  </si>
+  <si>
+    <t>M 40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANDRÉ   CORVO</t>
+  </si>
+  <si>
+    <t>Nuno Graça</t>
+  </si>
+  <si>
+    <t>JOEL PENA</t>
+  </si>
+  <si>
+    <t>HELDER GROSSO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RUI   SILVA</t>
+  </si>
+  <si>
+    <t>Manuel Júlio</t>
+  </si>
+  <si>
+    <t>Luís Barracho</t>
+  </si>
+  <si>
+    <t>Pedro Serra</t>
+  </si>
+  <si>
+    <t>David Caroço Nunes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bruno  Francisco </t>
+  </si>
+  <si>
+    <t>Eduardo Lopes</t>
+  </si>
+  <si>
+    <t>Rodrigo Duarte</t>
+  </si>
+  <si>
+    <t>Bruno Martins</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marco  Alves </t>
+  </si>
+  <si>
+    <t>PEDRO BELO</t>
+  </si>
+  <si>
+    <t>João Tomaz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">João  Ramalho</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pedro  Pombo </t>
+  </si>
+  <si>
+    <t>Oliver May</t>
+  </si>
+  <si>
+    <t>Rafael Gonçalves</t>
+  </si>
+  <si>
+    <t>André Carvalho</t>
+  </si>
+  <si>
+    <t>Bruno Oliveira</t>
+  </si>
+  <si>
+    <t>Nelson Antunes</t>
+  </si>
+  <si>
+    <t>Hugo Evaristo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SÉRGIO   MALHEIRO</t>
+  </si>
+  <si>
+    <t>CARLOS ANTUNES</t>
+  </si>
+  <si>
+    <t>TIAGO SOUSA</t>
+  </si>
+  <si>
+    <t>João Pereira</t>
+  </si>
+  <si>
+    <t>Rui Aldeano</t>
+  </si>
+  <si>
+    <t>ADR O RELÂMPAGO</t>
+  </si>
+  <si>
+    <t>MARTIJN BOONS</t>
+  </si>
+  <si>
+    <t>Daniel Rodrigues</t>
+  </si>
+  <si>
+    <t>Yuri Natividade</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sérgio  Caiano</t>
+  </si>
+  <si>
+    <t>Ricardo Pascoal</t>
+  </si>
+  <si>
+    <t>José Carmo da Silva</t>
+  </si>
+  <si>
+    <t>Pedro Arsénio</t>
+  </si>
+  <si>
+    <t>Ricardo Madeira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis  Miranda</t>
+  </si>
+  <si>
+    <t>Bruno Ferreira</t>
+  </si>
+  <si>
+    <t>Miguel Quaresma</t>
+  </si>
+  <si>
+    <t>Bruno Amaro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paulo  Marques</t>
+  </si>
+  <si>
+    <t>Leandro Rodrigues</t>
+  </si>
+  <si>
+    <t>RENATO LUIS</t>
+  </si>
+  <si>
+    <t>Andrea Saporito</t>
+  </si>
+  <si>
+    <t>Luis Hilário</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VÍTOR   TEIXEIRA</t>
+  </si>
+  <si>
+    <t>Luis Semedo</t>
+  </si>
+  <si>
+    <t>Nelson Marques</t>
+  </si>
+  <si>
+    <t>Nuno Louro</t>
+  </si>
+  <si>
+    <t>Sérgio Barbosa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ricardo  Ferreira</t>
+  </si>
+  <si>
+    <t>Tiago Carvalhinho</t>
+  </si>
+  <si>
+    <t>Ricardo Gomes</t>
+  </si>
+  <si>
+    <t>Frederico Barreiros</t>
+  </si>
+  <si>
+    <t>Simão Ribeiro</t>
+  </si>
+  <si>
+    <t>Adriano Mendes</t>
+  </si>
+  <si>
+    <t>RAFAEL RAMOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Simão  Ortega</t>
+  </si>
+  <si>
+    <t>Rafael Silva</t>
+  </si>
+  <si>
+    <t>VITOR FERREIRA</t>
+  </si>
+  <si>
+    <t>Miguel Sousa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nuno  Sampaio</t>
+  </si>
+  <si>
+    <t>HELDER NOGUEIRA</t>
+  </si>
+  <si>
+    <t>DANIEL BALTAZAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diogo  Santos</t>
+  </si>
+  <si>
+    <t>EDUARDO COELHO</t>
+  </si>
+  <si>
+    <t>Tiago Brás</t>
+  </si>
+  <si>
+    <t>Miguel Ramalho</t>
+  </si>
+  <si>
+    <t>Bruno Ornelas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marco  Esteves</t>
+  </si>
+  <si>
+    <t>Ricardo Afonso</t>
+  </si>
+  <si>
+    <t>Pedro Pereira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RODRIGO  LOURO</t>
+  </si>
+  <si>
+    <t>António Matas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gonçalo  Ascensão</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miguel  Santos</t>
+  </si>
+  <si>
+    <t>Filipe Saleiro</t>
+  </si>
+  <si>
+    <t>Tiago Nunes</t>
+  </si>
+  <si>
+    <t>Filipe Paulo</t>
+  </si>
+  <si>
+    <t>Paulo Morgado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marco  Pinto</t>
+  </si>
+  <si>
+    <t>Mauro Gaspar</t>
+  </si>
+  <si>
+    <t>Pedro Quintela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos  Isaac</t>
+  </si>
+  <si>
+    <t>Ricardo Santos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">João  Soares</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sergio  Ladeira </t>
+  </si>
+  <si>
+    <t>Pedro Aparício</t>
+  </si>
+  <si>
+    <t>José Gouveia</t>
+  </si>
+  <si>
+    <t>Samuel Valério</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fábio  Martins</t>
+  </si>
+  <si>
+    <t>DIOGO ALMEIDA</t>
+  </si>
+  <si>
+    <t>Sérgio Aureliano</t>
+  </si>
+  <si>
+    <t>PAULO MAURICIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIGUEL   SEQUEIRA</t>
+  </si>
+  <si>
+    <t>JORGE VIEIRA</t>
+  </si>
+  <si>
+    <t>Ricardo Cortes</t>
+  </si>
+  <si>
+    <t>Germano Louro</t>
+  </si>
+  <si>
+    <t>TIAGO RODRIGUES</t>
+  </si>
+  <si>
+    <t>Nuno Martins</t>
+  </si>
+  <si>
+    <t>Ricardo Mano</t>
+  </si>
+  <si>
+    <t>Nuno Raposeiro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tomás  Nogueira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miguel  Simões</t>
+  </si>
+  <si>
+    <t>Gonçalo Faria</t>
+  </si>
+  <si>
+    <t>Hugo Reis</t>
+  </si>
+  <si>
+    <t>Hugo Rosa</t>
+  </si>
+  <si>
+    <t>F 40</t>
+  </si>
+  <si>
+    <t>MARINA DOMIMGUES</t>
+  </si>
+  <si>
+    <t>RITA ROSA</t>
+  </si>
+  <si>
+    <t>MARTA MOTA</t>
+  </si>
+  <si>
+    <t>Ana Garrido Silva</t>
+  </si>
+  <si>
+    <t>Steve Gabadinho</t>
+  </si>
+  <si>
+    <t>Cátea Ramos</t>
+  </si>
+  <si>
+    <t>Carla Jesus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diana  Guimarães</t>
+  </si>
+  <si>
+    <t>CATARINA PALMA</t>
+  </si>
+  <si>
+    <t>Ana Sofia Lino Mendes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TANIA  COELHO</t>
+  </si>
+  <si>
+    <t>Vanessa Estévez</t>
+  </si>
+  <si>
+    <t>Isabel David</t>
+  </si>
+  <si>
+    <t>Maria Jesus</t>
+  </si>
+  <si>
+    <t>Andreia Teles</t>
+  </si>
+  <si>
+    <t>Alexandra Carvalho</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FILIPA  RAMOS</t>
+  </si>
+  <si>
+    <t>Filipa Mendes</t>
+  </si>
+  <si>
+    <t>Telma Gomes</t>
+  </si>
+  <si>
+    <t>FILIPA QUINTAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEZINANDA  GUERREIRO</t>
+  </si>
+  <si>
+    <t>Catarina Ferreira</t>
+  </si>
+  <si>
+    <t>LILIANA JORGE</t>
+  </si>
+  <si>
+    <t>Tânia Tomaz</t>
+  </si>
+  <si>
+    <t>Rita Freitas</t>
+  </si>
+  <si>
+    <t>Maria Coronha</t>
+  </si>
+  <si>
+    <t>Ana Romero</t>
+  </si>
+  <si>
+    <t>Isabel Gomez</t>
+  </si>
+  <si>
+    <t>Marta Arneiro</t>
+  </si>
+  <si>
+    <t>INÊS PAULINO</t>
+  </si>
+  <si>
+    <t>Raquel Fonseca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ana  Silva</t>
+  </si>
+  <si>
+    <t>Rodrigo Almeida</t>
+  </si>
+  <si>
+    <t>Cláudia Fernandes</t>
+  </si>
+  <si>
+    <t>Sofia Marques</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ana  Mendonça</t>
+  </si>
+  <si>
+    <t>Sara Monteiro</t>
+  </si>
+  <si>
+    <t>VÂNIA VALÉRIO</t>
+  </si>
+  <si>
+    <t>Sandra Enes</t>
+  </si>
+  <si>
+    <t>Ana Cunha</t>
+  </si>
+  <si>
+    <t>ÉDI SILVA</t>
+  </si>
+  <si>
+    <t>JOANA SILVA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inês  Valente</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ana  Maia Marques</t>
+  </si>
+  <si>
+    <t>Vânia Crespo</t>
+  </si>
+  <si>
+    <t>SUSANA ALMEIDA</t>
+  </si>
+  <si>
+    <t>Susana Pires</t>
+  </si>
+  <si>
+    <t>Regiane Fichtner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARTA  ARSÉNIO</t>
+  </si>
+  <si>
+    <t>Vanessa Vicente</t>
+  </si>
+  <si>
+    <t>Nuria Ferrão</t>
+  </si>
+  <si>
+    <t>Ana Moreira</t>
+  </si>
+  <si>
+    <t>M 45</t>
+  </si>
+  <si>
+    <t>MIGUEL LANÇA</t>
+  </si>
+  <si>
+    <t>CARLOS TIAGO</t>
+  </si>
+  <si>
+    <t>Gonçalo Brás</t>
+  </si>
+  <si>
+    <t>Nuno Tintim</t>
+  </si>
+  <si>
+    <t>Paulo Rocha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HUGO   DOMINGOS</t>
+  </si>
+  <si>
+    <t>TIAGO GOUVEIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HUGO   GONÇALVES</t>
+  </si>
+  <si>
+    <t>Dário Palma</t>
+  </si>
+  <si>
+    <t>João Silva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nuno  Dantas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DAVID  KARIM</t>
+  </si>
+  <si>
+    <t>Luis Filipe</t>
+  </si>
+  <si>
+    <t>António Batalha</t>
+  </si>
+  <si>
+    <t>PEDRO OLIVEIRA</t>
+  </si>
+  <si>
+    <t>Joao Castanheira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mario  Batista</t>
+  </si>
+  <si>
+    <t xml:space="preserve">José Miguel  Barradas</t>
+  </si>
+  <si>
+    <t>JOSÉ BORGES</t>
+  </si>
+  <si>
+    <t>Nuno Carioca</t>
+  </si>
+  <si>
+    <t>Nelson Diogo</t>
+  </si>
+  <si>
+    <t>Mauro Fonseca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nuno  Oliveira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vinicius  Guedes</t>
+  </si>
+  <si>
+    <t>Hugo Calado</t>
+  </si>
+  <si>
+    <t>ANTÓNIO RODRIGUES</t>
+  </si>
+  <si>
+    <t>Marco Moura</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANTÓNIO   ORLANDO</t>
+  </si>
+  <si>
+    <t>CESAR HENRIQUES</t>
+  </si>
+  <si>
+    <t>Paulo Serra</t>
+  </si>
+  <si>
+    <t>Luís Godinho</t>
+  </si>
+  <si>
+    <t>Bruno Pinto</t>
+  </si>
+  <si>
+    <t>Jorge Pelicano</t>
+  </si>
+  <si>
+    <t>JOSÉ MARIA ALBINO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paulo  Alves</t>
+  </si>
+  <si>
+    <t>Andrónico Duarte</t>
+  </si>
+  <si>
+    <t>Paulo Reis</t>
+  </si>
+  <si>
+    <t>Bernardo Salavessa</t>
+  </si>
+  <si>
+    <t>Eduardo Luís</t>
+  </si>
+  <si>
+    <t>Nuno Santos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis  Meneses</t>
+  </si>
+  <si>
+    <t>Filipe Cameira</t>
+  </si>
+  <si>
+    <t>Rui Vaz Rodrigues</t>
+  </si>
+  <si>
+    <t>GONÇALO PEDRO</t>
+  </si>
+  <si>
+    <t>Pedro Ferreira</t>
+  </si>
+  <si>
+    <t>Helder Rosário</t>
+  </si>
+  <si>
+    <t>Eduardo Poças</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos  Marinho </t>
+  </si>
+  <si>
+    <t>Ricardo Nobre</t>
+  </si>
+  <si>
+    <t>SÉRGIO CLEMENTE</t>
+  </si>
+  <si>
+    <t>CARLOS SIMOES</t>
+  </si>
+  <si>
+    <t>Nuno Curto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jorge  Marques</t>
+  </si>
+  <si>
+    <t>António Lourenço</t>
+  </si>
+  <si>
+    <t xml:space="preserve">André  Fialho </t>
+  </si>
+  <si>
+    <t>João Oliveira</t>
+  </si>
+  <si>
+    <t>Benjamim Pino</t>
+  </si>
+  <si>
+    <t>Alvaro Neto</t>
+  </si>
+  <si>
+    <t>Sandra Segura</t>
+  </si>
+  <si>
+    <t>Jorge Ramos</t>
+  </si>
+  <si>
+    <t>Rogério Dias</t>
+  </si>
+  <si>
+    <t>Nuno Alves</t>
+  </si>
+  <si>
+    <t>Mário Rodrigues</t>
+  </si>
+  <si>
+    <t>Pedro Domingos</t>
+  </si>
+  <si>
+    <t>Hércules Baptista</t>
+  </si>
+  <si>
+    <t>JOSÉ SOUSA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nuno  Meia-Onça</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PAULO VELEZ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luís  Braz</t>
+  </si>
+  <si>
+    <t>Vitor Antunes</t>
+  </si>
+  <si>
+    <t>Luis Cadaxa</t>
+  </si>
+  <si>
+    <t>Luís Guerra</t>
+  </si>
+  <si>
+    <t>BRUNO PATINHO</t>
+  </si>
+  <si>
+    <t>Pedro Raposo</t>
+  </si>
+  <si>
+    <t>Jorge Pereira</t>
+  </si>
+  <si>
+    <t>Paulo Lopes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ricardo Pato </t>
+  </si>
+  <si>
+    <t>CARLOS CARDOSO</t>
+  </si>
+  <si>
+    <t>Pedro Machado</t>
+  </si>
+  <si>
+    <t>Alexandre Gomes</t>
+  </si>
+  <si>
+    <t>JORGE PATRÃO</t>
+  </si>
+  <si>
+    <t>Sérgio Pires</t>
+  </si>
+  <si>
+    <t>Joao Ferreira</t>
+  </si>
+  <si>
+    <t>Bruno Nunes</t>
+  </si>
+  <si>
+    <t>Pedro M. Bica</t>
+  </si>
+  <si>
+    <t>FREDERICO RODRIGUES</t>
+  </si>
+  <si>
+    <t>Pedro Martins</t>
+  </si>
+  <si>
+    <t>Tiago Mendonça</t>
+  </si>
+  <si>
+    <t>Nelson Santos</t>
+  </si>
+  <si>
+    <t>BRUNO OLIVEIRA</t>
+  </si>
+  <si>
+    <t>JOÃO LOPES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bruno  Marcelino</t>
+  </si>
+  <si>
+    <t>Luis Neves</t>
+  </si>
+  <si>
+    <t>Nuno Sobral</t>
+  </si>
+  <si>
+    <t>Paulo Caçador</t>
+  </si>
+  <si>
+    <t>Beatriz Alves</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duarte  Teixeira</t>
+  </si>
+  <si>
+    <t>Nuno Bóia</t>
+  </si>
+  <si>
+    <t>Rui Jesus</t>
+  </si>
+  <si>
+    <t>Miguel Barriga</t>
+  </si>
+  <si>
+    <t>Paulo Monteiro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PEDRO   FAVIANA</t>
+  </si>
+  <si>
+    <t>Bruno Adrião</t>
+  </si>
+  <si>
+    <t>Filipe Garranas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vicente  Prete</t>
+  </si>
+  <si>
+    <t>Pedro Ribeiro</t>
+  </si>
+  <si>
+    <t>Bruno Veríssimo</t>
+  </si>
+  <si>
+    <t>Daniel Cardoso</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BERNARDO   CAYOLLA</t>
+  </si>
+  <si>
+    <t>Hugo Florêncio</t>
+  </si>
+  <si>
+    <t>Sérgio Santos</t>
+  </si>
+  <si>
+    <t>Renato Gomes</t>
+  </si>
+  <si>
+    <t>João Monjardino</t>
+  </si>
+  <si>
+    <t>Rodrigo Santos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">João  Nogueira </t>
+  </si>
+  <si>
+    <t>Fernando Palma</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marco  Veloso</t>
+  </si>
+  <si>
+    <t xml:space="preserve">João  Moreira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ricardo  Reis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paulo Ferreira </t>
+  </si>
+  <si>
+    <t>Ivo Claro</t>
+  </si>
+  <si>
+    <t>NUNO MILHEIRO</t>
+  </si>
+  <si>
+    <t>Paulo Vilhena</t>
+  </si>
+  <si>
+    <t>Milton Perpétua</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Helder  Jorge </t>
+  </si>
+  <si>
+    <t>Daniel Coelho</t>
+  </si>
+  <si>
+    <t>Jorge Costa</t>
+  </si>
+  <si>
+    <t>Mário Anselmo</t>
+  </si>
+  <si>
+    <t>Paulo Maltêz</t>
+  </si>
+  <si>
+    <t>Sergio Batista</t>
+  </si>
+  <si>
+    <t>Rui Raposo</t>
+  </si>
+  <si>
+    <t>Hugo Casqueiro</t>
+  </si>
+  <si>
+    <t>JOAO LOPES</t>
+  </si>
+  <si>
+    <t>José Ferreira</t>
+  </si>
+  <si>
+    <t>Rui Bras</t>
+  </si>
+  <si>
+    <t>José Charrua</t>
+  </si>
+  <si>
+    <t xml:space="preserve">José  Ribeiro</t>
+  </si>
+  <si>
+    <t>Bruno Antunes</t>
+  </si>
+  <si>
+    <t>Desporto Oeiras</t>
+  </si>
+  <si>
+    <t>Hugo Casaca</t>
+  </si>
+  <si>
+    <t>RUI ALEGRE</t>
+  </si>
+  <si>
+    <t>Bruno Barroso</t>
+  </si>
+  <si>
+    <t>Ricardo Miranda</t>
+  </si>
+  <si>
+    <t>Filipe Cunha</t>
+  </si>
+  <si>
+    <t>Pedro Paulo</t>
+  </si>
+  <si>
+    <t>HENRIQUE VENTURA</t>
+  </si>
+  <si>
+    <t>Frederico Eliseu</t>
+  </si>
+  <si>
+    <t>F 45</t>
+  </si>
+  <si>
+    <t>Sónia Machado</t>
+  </si>
+  <si>
+    <t>Céu Fernandes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marta  Borges</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CÉLIA  SILVA</t>
+  </si>
+  <si>
+    <t>Joana Garcia</t>
+  </si>
+  <si>
+    <t>SANDRA MONTEIRO</t>
+  </si>
+  <si>
+    <t>Sandra Silva</t>
+  </si>
+  <si>
+    <t>SONIA NEVES</t>
+  </si>
+  <si>
+    <t>SUSANA RAPOSO</t>
+  </si>
+  <si>
+    <t>Gina Correia</t>
+  </si>
+  <si>
+    <t>ANA NETO</t>
+  </si>
+  <si>
+    <t>Sofia Pedro</t>
+  </si>
+  <si>
+    <t>Carla Bernardino</t>
+  </si>
+  <si>
+    <t>Cristina Oliveira</t>
+  </si>
+  <si>
+    <t>SOFIA ALEIXO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ana  Serra</t>
+  </si>
+  <si>
+    <t>Carla Palma</t>
+  </si>
+  <si>
+    <t>ANA ALMEIDA</t>
+  </si>
+  <si>
+    <t>Elisabete Filipe</t>
+  </si>
+  <si>
+    <t>Vera Toubarro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sofia  Fraga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARINA   PANTALIÃO</t>
+  </si>
+  <si>
+    <t>CLÁUDIA SOUSA</t>
+  </si>
+  <si>
+    <t>Lúcia Costa</t>
+  </si>
+  <si>
+    <t>Ana Sobral</t>
+  </si>
+  <si>
+    <t>Vera Carmo</t>
+  </si>
+  <si>
+    <t>MARGARIDA ANJOS</t>
+  </si>
+  <si>
+    <t>Ana Rocha</t>
+  </si>
+  <si>
+    <t>Rosa Silva</t>
+  </si>
+  <si>
+    <t>Catiuci Braga</t>
+  </si>
+  <si>
+    <t>Luísa Madeira</t>
+  </si>
+  <si>
+    <t>Sofia Pereira</t>
+  </si>
+  <si>
+    <t>Carla Alves</t>
+  </si>
+  <si>
+    <t>SOFIA RODRIGUES</t>
+  </si>
+  <si>
+    <t>Clara Clérigo</t>
+  </si>
+  <si>
+    <t>Catarina Rodrigues</t>
+  </si>
+  <si>
+    <t>Hélia Sousa</t>
+  </si>
+  <si>
+    <t>MARIANA FODOR</t>
+  </si>
+  <si>
+    <t>Odilia Gomes</t>
+  </si>
+  <si>
+    <t>MARTA AMARO</t>
+  </si>
+  <si>
+    <t>HELENA CARDOSO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clara  Cardoso</t>
+  </si>
+  <si>
+    <t>Ana Esgaio</t>
+  </si>
+  <si>
+    <t>Isabel Costa</t>
+  </si>
+  <si>
+    <t>LEONOR GARCIA</t>
+  </si>
+  <si>
+    <t>Sara Carvalhinho</t>
+  </si>
+  <si>
+    <t>Elsa Carrilho</t>
+  </si>
+  <si>
+    <t>Inês Sousa</t>
+  </si>
+  <si>
+    <t>FRANCISCO NUNES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALEXANDRA   FERREIRA</t>
+  </si>
+  <si>
+    <t>Helena Santos</t>
+  </si>
+  <si>
+    <t>Sandra Cabral</t>
+  </si>
+  <si>
+    <t>DORA TABORDA</t>
+  </si>
+  <si>
+    <t>Hélia Pires</t>
+  </si>
+  <si>
+    <t>Lucia Silva</t>
+  </si>
+  <si>
+    <t>Maria Adelaide Felizardo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sónia  Fernandes </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maria  Borges </t>
+  </si>
+  <si>
+    <t>LIA MOREIRA</t>
+  </si>
+  <si>
+    <t>Margarida Ribeiro</t>
+  </si>
+  <si>
+    <t>Ana Pereira</t>
+  </si>
+  <si>
+    <t>Andreia Craveiro</t>
+  </si>
+  <si>
+    <t>Claudia de Souza Morelli</t>
+  </si>
+  <si>
+    <t>Ana Boto</t>
+  </si>
+  <si>
+    <t>Cristina Dias</t>
+  </si>
+  <si>
+    <t>Elisabete Domingues</t>
+  </si>
+  <si>
+    <t>Rita Pasadas</t>
+  </si>
+  <si>
+    <t>Isabel Ferreira</t>
+  </si>
+  <si>
+    <t>Patrícia Mendes</t>
+  </si>
+  <si>
+    <t>Vanessa Fernandes</t>
+  </si>
+  <si>
+    <t>Angelina Sequeira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PATRICIA  COSTA</t>
+  </si>
+  <si>
+    <t>M 50</t>
+  </si>
+  <si>
+    <t>SÉRGIO PAIVA</t>
+  </si>
+  <si>
+    <t>LUIS PINTO</t>
+  </si>
+  <si>
+    <t>Paulo Silva</t>
+  </si>
+  <si>
+    <t>Ana Lúcia Rebelo</t>
+  </si>
+  <si>
+    <t>Luís Brito</t>
+  </si>
+  <si>
+    <t>PEDRO MAGALHÃES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JORGE   PINHO</t>
+  </si>
+  <si>
+    <t>João Guterres</t>
+  </si>
+  <si>
+    <t>LUIS LIMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARTUR   PEREIRA</t>
+  </si>
+  <si>
+    <t>Carlos Taveira</t>
+  </si>
+  <si>
+    <t>Artur Santiago</t>
+  </si>
+  <si>
+    <t>Hugo Palmeiro</t>
+  </si>
+  <si>
+    <t>Emanuel Oliveira</t>
+  </si>
+  <si>
+    <t>Tiago Rocha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARLOS   SILVA</t>
+  </si>
+  <si>
+    <t>Bruno Afonso</t>
+  </si>
+  <si>
+    <t>ABNER KIENE</t>
+  </si>
+  <si>
+    <t>FERNANDO ANJOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gonçalo  Baroutakis </t>
+  </si>
+  <si>
+    <t>RUI ALVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FERNANDO   MIRANDA</t>
+  </si>
+  <si>
+    <t>Nuno Cordeiro</t>
+  </si>
+  <si>
+    <t>António Martins</t>
+  </si>
+  <si>
+    <t>GONÇALO COSTA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PEDRO  CAVILHAS</t>
+  </si>
+  <si>
+    <t>LUIS PEDROSO</t>
+  </si>
+  <si>
+    <t>Pedro Esteves</t>
+  </si>
+  <si>
+    <t>JULIO FERREIRA</t>
+  </si>
+  <si>
+    <t>Joaquim Amaral</t>
+  </si>
+  <si>
+    <t>Carlos Luiz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jorge  Ferreira</t>
+  </si>
+  <si>
+    <t>Romário Almeida</t>
+  </si>
+  <si>
+    <t>Nuno Duarte</t>
+  </si>
+  <si>
+    <t>Luis Monteiro</t>
+  </si>
+  <si>
+    <t>João Domingues</t>
+  </si>
+  <si>
+    <t xml:space="preserve">João  Caetano</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BENTO   QUARESMA</t>
+  </si>
+  <si>
+    <t>Carlos Craveira</t>
+  </si>
+  <si>
+    <t>PEDRO BURRICA</t>
+  </si>
+  <si>
+    <t>DUARTE VERMELHO</t>
+  </si>
+  <si>
+    <t>Nuno Ruela</t>
+  </si>
+  <si>
+    <t>Clube Desportivo Os Galgos Audazes</t>
+  </si>
+  <si>
+    <t>Eduardo Coelho</t>
+  </si>
+  <si>
+    <t>Nelson Mileu</t>
+  </si>
+  <si>
     <t>João Martins</t>
   </si>
   <si>
-    <t>Afonso Neto</t>
-[...1939 lines deleted...]
-  <si>
     <t>DAVID ALMEIDA</t>
   </si>
   <si>
     <t>Ricardo Nuno</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   QUARESMA</t>
   </si>
   <si>
     <t xml:space="preserve">José  Raposo</t>
   </si>
   <si>
     <t>António Canto</t>
   </si>
   <si>
     <t>Pedro Andrade</t>
   </si>
   <si>
     <t>LUÍS CARVALHO</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   VITORINO</t>
   </si>
   <si>
     <t>Artur Alves</t>
@@ -3887,96 +3890,96 @@
   <si>
     <t>Gustavo Monteiro</t>
   </si>
   <si>
     <t>Ricardo Moniz</t>
   </si>
   <si>
     <t>Alexandre Joaquim</t>
   </si>
   <si>
     <t>Rui Corveira</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   CANAS</t>
   </si>
   <si>
     <t>Luís Miguel Revés</t>
   </si>
   <si>
     <t>António Nobre</t>
   </si>
   <si>
     <t xml:space="preserve">ORLANDO  CORREIA</t>
   </si>
   <si>
-    <t>Luis Pinheiro</t>
+    <t>EDSON CABRAL</t>
   </si>
   <si>
     <t>Narciso Santos</t>
   </si>
   <si>
     <t>RUI CABRAL</t>
   </si>
   <si>
     <t>Miguel Garcia</t>
   </si>
   <si>
     <t>EVELINO MAGALHÃES</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Anjos</t>
   </si>
   <si>
     <t>Gonçalo Santos</t>
   </si>
   <si>
-    <t xml:space="preserve">VÍTOR   SANTOS</t>
+    <t>SUSE MARTINS</t>
   </si>
   <si>
     <t>João Carvalho</t>
   </si>
   <si>
     <t>Hugo Ferreira</t>
   </si>
   <si>
     <t>João Arroz</t>
   </si>
   <si>
     <t>Rui Teixeira</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS  SOUSA</t>
   </si>
   <si>
     <t>Carlos Calado</t>
   </si>
   <si>
     <t>Ricardo Pereira</t>
   </si>
   <si>
-    <t>Rui Ferreira</t>
+    <t>Joana Alexandre</t>
   </si>
   <si>
     <t>João Cristovão</t>
   </si>
   <si>
     <t>ANDRÉ LIMA</t>
   </si>
   <si>
     <t>ARTUR COTA</t>
   </si>
   <si>
     <t>Augusto Pires</t>
   </si>
   <si>
     <t>CUA Benaventense - 3B</t>
   </si>
   <si>
     <t>Omar Hamam junior</t>
   </si>
   <si>
     <t>Pedro Teixeira</t>
   </si>
   <si>
     <t>Álvaro Garcia</t>
   </si>
@@ -4046,72 +4049,72 @@
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
     <t>Meirevone Ferreira</t>
   </si>
   <si>
     <t>Ana Raposo</t>
   </si>
   <si>
     <t xml:space="preserve">ANABELA   SANTOS</t>
   </si>
   <si>
     <t>Eugénia Ribeiro</t>
   </si>
   <si>
     <t>Sónia Monteiro</t>
   </si>
   <si>
     <t xml:space="preserve">BEATRIZ   MATIAS</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABELA SALAZAR </t>
+    <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t>Elisa Gonçalves</t>
   </si>
   <si>
     <t>Fabiana Zunfrilli</t>
   </si>
   <si>
     <t>Elizabete Santos</t>
   </si>
   <si>
     <t xml:space="preserve">SANDRA  FERNANDES</t>
   </si>
   <si>
     <t>VANDA MURTEIRA</t>
   </si>
   <si>
     <t>ANA MOTA</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Ana Nunes</t>
   </si>
   <si>
     <t xml:space="preserve">Maria  Bica</t>
   </si>
   <si>
     <t>Cidália Borges</t>
   </si>
   <si>
     <t>Paula Leitão</t>
   </si>
   <si>
     <t>Vera Duarte</t>
   </si>
   <si>
     <t>ELISABETE CARVALHO</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Nunes</t>
   </si>
   <si>
     <t>Maria Gonçalves</t>
   </si>
@@ -4388,81 +4391,81 @@
   <si>
     <t>Bento Raminhos</t>
   </si>
   <si>
     <t>Paulo Veríssimo</t>
   </si>
   <si>
     <t>Luis Gonçalves</t>
   </si>
   <si>
     <t xml:space="preserve">Orlando  Silva</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO ARRENEGA </t>
   </si>
   <si>
     <t>Fernando Oliveira</t>
   </si>
   <si>
     <t>Luís Cotrim</t>
   </si>
   <si>
     <t>Carlos Hilário</t>
   </si>
   <si>
-    <t>Fernando Pinheiro</t>
+    <t>Chloé Prete</t>
   </si>
   <si>
     <t xml:space="preserve">Vasco  Ascensão</t>
   </si>
   <si>
     <t>Sérgio Sota</t>
   </si>
   <si>
     <t>José Bonito</t>
   </si>
   <si>
     <t>Luís Santos</t>
   </si>
   <si>
     <t>Paulo Santos</t>
   </si>
   <si>
     <t>manuel pereira</t>
   </si>
   <si>
     <t>PEDRO NAVA</t>
   </si>
   <si>
     <t>Jorge Monteiro</t>
   </si>
   <si>
     <t>João Lourenço</t>
   </si>
   <si>
-    <t xml:space="preserve">Luis  Carvalhinho</t>
+    <t>Sara Gaspar</t>
   </si>
   <si>
     <t>Carlos Ferro</t>
   </si>
   <si>
     <t xml:space="preserve">EMILIO  GONÇALVES</t>
   </si>
   <si>
     <t>F 55</t>
   </si>
   <si>
     <t xml:space="preserve">NATÁLIA DIAS </t>
   </si>
   <si>
     <t>ALEXANDRA PORTELA</t>
   </si>
   <si>
     <t>Teresa Silva</t>
   </si>
   <si>
     <t>PAULA REBELO</t>
   </si>
   <si>
     <t>Rosarinho Dias</t>
   </si>
@@ -4574,51 +4577,51 @@
   <si>
     <t xml:space="preserve">Ana  Cardoso</t>
   </si>
   <si>
     <t>Susana Pinto</t>
   </si>
   <si>
     <t>Paula Silva</t>
   </si>
   <si>
     <t>ANA GUERRA</t>
   </si>
   <si>
     <t>Paula Goulão</t>
   </si>
   <si>
     <t>ALZIRA VIEIRA</t>
   </si>
   <si>
     <t>Alexandra Santos</t>
   </si>
   <si>
     <t xml:space="preserve">Paula  Afonso</t>
   </si>
   <si>
-    <t>Mairone Estarlino</t>
+    <t>Joana Marques</t>
   </si>
   <si>
     <t>M 60</t>
   </si>
   <si>
     <t>João Ginja</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   CALDEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   GRAÇA</t>
   </si>
   <si>
     <t>Rui Pombinho</t>
   </si>
   <si>
     <t>Alexandre Soares</t>
   </si>
   <si>
     <t>João Graça</t>
   </si>
   <si>
     <t>Jose Jarmela</t>
   </si>
@@ -4868,51 +4871,51 @@
   <si>
     <t>HELENA MARTINS</t>
   </si>
   <si>
     <t>M 65</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   SIMÕES</t>
   </si>
   <si>
     <t xml:space="preserve">ALMIRO   FEIJÃO</t>
   </si>
   <si>
     <t>ESPIRITO SANTO</t>
   </si>
   <si>
     <t>Fernando Rosa</t>
   </si>
   <si>
     <t>Manuel Coelho</t>
   </si>
   <si>
     <t>JOSÉ GOUVEIA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSÉ SALAZAR </t>
+    <t>YUMO YAN</t>
   </si>
   <si>
     <t>Martin Cura</t>
   </si>
   <si>
     <t>António Sabido</t>
   </si>
   <si>
     <t>José Machado</t>
   </si>
   <si>
     <t>António Vale</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   GOMES</t>
   </si>
   <si>
     <t>JOSÉ SANTOS</t>
   </si>
   <si>
     <t>Jorge Rebelo</t>
   </si>
   <si>
     <t>João Lopes</t>
   </si>
@@ -5081,51 +5084,51 @@
   <si>
     <t>Luís Bettencourt</t>
   </si>
   <si>
     <t>José Faustino</t>
   </si>
   <si>
     <t>Armando Correia</t>
   </si>
   <si>
     <t xml:space="preserve">José  Bordalo </t>
   </si>
   <si>
     <t>Amilcar Dias</t>
   </si>
   <si>
     <t>Januário Coelho</t>
   </si>
   <si>
     <t>Luis Duarte</t>
   </si>
   <si>
     <t xml:space="preserve">Ventura  Saraiva</t>
   </si>
   <si>
-    <t xml:space="preserve">António  Gavado </t>
+    <t>Fernando Mota</t>
   </si>
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t>Adriano Cunha</t>
   </si>
   <si>
     <t>João Gomes</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>Jorge Mendes Batista</t>
   </si>
   <si>
     <t>Emanuel Tavares</t>
   </si>
   <si>
     <t>Sílvio Paiva</t>
   </si>
   <si>
     <t xml:space="preserve">João  Campos</t>
   </si>
@@ -29675,1111 +29678,1111 @@
       </c>
       <c r="B1264" s="1">
         <v>1473</v>
       </c>
       <c r="C1264" s="1" t="s">
         <v>1214</v>
       </c>
       <c r="D1264" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E1264" s="1">
         <v>10</v>
       </c>
       <c r="F1264" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" s="1">
         <v>39</v>
       </c>
       <c r="B1265" s="1">
         <v>1561</v>
       </c>
       <c r="C1265" s="1" t="s">
-        <v>567</v>
+        <v>1215</v>
       </c>
       <c r="D1265" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1265" s="1">
         <v>10</v>
       </c>
       <c r="F1265" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" s="1">
         <v>39</v>
       </c>
       <c r="B1266" s="1">
         <v>162</v>
       </c>
       <c r="C1266" s="1" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="D1266" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1266" s="1">
         <v>10</v>
       </c>
       <c r="F1266" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" s="1">
         <v>39</v>
       </c>
       <c r="B1267" s="1">
         <v>978</v>
       </c>
       <c r="C1267" s="1" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="D1267" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1267" s="1">
         <v>10</v>
       </c>
       <c r="F1267" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" s="1">
         <v>39</v>
       </c>
       <c r="B1268" s="1">
         <v>156</v>
       </c>
       <c r="C1268" s="1" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="D1268" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1268" s="1">
         <v>10</v>
       </c>
       <c r="F1268" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" s="1">
         <v>40</v>
       </c>
       <c r="B1269" s="1">
         <v>1654</v>
       </c>
       <c r="C1269" s="1" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="D1269" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1269" s="1">
         <v>10</v>
       </c>
       <c r="F1269" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" s="1">
         <v>40</v>
       </c>
       <c r="B1270" s="1">
         <v>274</v>
       </c>
       <c r="C1270" s="1" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="D1270" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E1270" s="1">
         <v>10</v>
       </c>
       <c r="F1270" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" s="1">
         <v>41</v>
       </c>
       <c r="B1271" s="1">
         <v>749</v>
       </c>
       <c r="C1271" s="1" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="D1271" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1271" s="1">
         <v>10</v>
       </c>
       <c r="F1271" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" s="1">
         <v>42</v>
       </c>
       <c r="B1272" s="1">
         <v>147</v>
       </c>
       <c r="C1272" s="1" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="D1272" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1272" s="1">
         <v>10</v>
       </c>
       <c r="F1272" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" s="1">
         <v>42</v>
       </c>
       <c r="B1273" s="1">
         <v>134</v>
       </c>
       <c r="C1273" s="1" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="D1273" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1273" s="1">
         <v>10</v>
       </c>
       <c r="F1273" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" s="1">
         <v>43</v>
       </c>
       <c r="B1274" s="1">
         <v>431</v>
       </c>
       <c r="C1274" s="1" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="D1274" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1274" s="1">
         <v>10</v>
       </c>
       <c r="F1274" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" s="1">
         <v>44</v>
       </c>
       <c r="B1275" s="1">
         <v>1563</v>
       </c>
       <c r="C1275" s="1" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="D1275" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1275" s="1">
         <v>9</v>
       </c>
       <c r="F1275" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" s="1">
         <v>44</v>
       </c>
       <c r="B1276" s="1">
         <v>1721</v>
       </c>
       <c r="C1276" s="1" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D1276" s="1" t="s">
         <v>400</v>
       </c>
       <c r="E1276" s="1">
         <v>9</v>
       </c>
       <c r="F1276" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" s="1">
         <v>44</v>
       </c>
       <c r="B1277" s="1">
         <v>264</v>
       </c>
       <c r="C1277" s="1" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="D1277" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E1277" s="1">
         <v>9</v>
       </c>
       <c r="F1277" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" s="1">
         <v>45</v>
       </c>
       <c r="B1278" s="1">
         <v>1214</v>
       </c>
       <c r="C1278" s="1" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="D1278" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1278" s="1">
         <v>9</v>
       </c>
       <c r="F1278" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" s="1">
         <v>45</v>
       </c>
       <c r="B1279" s="1">
         <v>499</v>
       </c>
       <c r="C1279" s="1" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="D1279" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1279" s="1">
         <v>9</v>
       </c>
       <c r="F1279" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" s="1">
         <v>45</v>
       </c>
       <c r="B1280" s="1">
         <v>628</v>
       </c>
       <c r="C1280" s="1" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="D1280" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1280" s="1">
         <v>9</v>
       </c>
       <c r="F1280" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" s="1">
         <v>45</v>
       </c>
       <c r="B1281" s="1">
         <v>1560</v>
       </c>
       <c r="C1281" s="1" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="D1281" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1281" s="1">
         <v>9</v>
       </c>
       <c r="F1281" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" s="1">
         <v>45</v>
       </c>
       <c r="B1282" s="1">
         <v>1839</v>
       </c>
       <c r="C1282" s="1" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="D1282" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E1282" s="1">
         <v>9</v>
       </c>
       <c r="F1282" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" s="1">
         <v>45</v>
       </c>
       <c r="B1283" s="1">
         <v>357</v>
       </c>
       <c r="C1283" s="1" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="D1283" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1283" s="1">
         <v>9</v>
       </c>
       <c r="F1283" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" s="1">
         <v>45</v>
       </c>
       <c r="B1284" s="1">
         <v>390</v>
       </c>
       <c r="C1284" s="1" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="D1284" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1284" s="1">
         <v>9</v>
       </c>
       <c r="F1284" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" s="1">
         <v>46</v>
       </c>
       <c r="B1285" s="1">
         <v>874</v>
       </c>
       <c r="C1285" s="1" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="D1285" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E1285" s="1">
         <v>9</v>
       </c>
       <c r="F1285" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" s="1">
         <v>47</v>
       </c>
       <c r="B1286" s="1">
         <v>793</v>
       </c>
       <c r="C1286" s="1" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="D1286" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1286" s="1">
         <v>9</v>
       </c>
       <c r="F1286" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" s="1">
         <v>47</v>
       </c>
       <c r="B1287" s="1">
         <v>1229</v>
       </c>
       <c r="C1287" s="1" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="D1287" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1287" s="1">
         <v>9</v>
       </c>
       <c r="F1287" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" s="1">
         <v>48</v>
       </c>
       <c r="B1288" s="1">
         <v>161</v>
       </c>
       <c r="C1288" s="1" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="D1288" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1288" s="1">
         <v>8</v>
       </c>
       <c r="F1288" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" s="1">
         <v>48</v>
       </c>
       <c r="B1289" s="1">
         <v>1795</v>
       </c>
       <c r="C1289" s="1" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="D1289" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1289" s="1">
         <v>8</v>
       </c>
       <c r="F1289" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" s="1">
         <v>49</v>
       </c>
       <c r="B1290" s="1">
         <v>1555</v>
       </c>
       <c r="C1290" s="1" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="D1290" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1290" s="1">
         <v>8</v>
       </c>
       <c r="F1290" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" s="1">
         <v>49</v>
       </c>
       <c r="B1291" s="1">
         <v>732</v>
       </c>
       <c r="C1291" s="1" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="D1291" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1291" s="1">
         <v>8</v>
       </c>
       <c r="F1291" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" s="1">
         <v>49</v>
       </c>
       <c r="B1292" s="1">
         <v>146</v>
       </c>
       <c r="C1292" s="1" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="D1292" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1292" s="1">
         <v>8</v>
       </c>
       <c r="F1292" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" s="1">
         <v>49</v>
       </c>
       <c r="B1293" s="1">
         <v>148</v>
       </c>
       <c r="C1293" s="1" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="D1293" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1293" s="1">
         <v>8</v>
       </c>
       <c r="F1293" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" s="1">
         <v>50</v>
       </c>
       <c r="B1294" s="1">
         <v>140</v>
       </c>
       <c r="C1294" s="1" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="D1294" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1294" s="1">
         <v>8</v>
       </c>
       <c r="F1294" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" s="1">
         <v>51</v>
       </c>
       <c r="B1295" s="1">
         <v>1763</v>
       </c>
       <c r="C1295" s="1" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="D1295" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1295" s="1">
         <v>8</v>
       </c>
       <c r="F1295" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" s="1">
         <v>52</v>
       </c>
       <c r="B1296" s="1">
         <v>1612</v>
       </c>
       <c r="C1296" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="D1296" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1296" s="1">
         <v>8</v>
       </c>
       <c r="F1296" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" s="1">
         <v>53</v>
       </c>
       <c r="B1297" s="1">
         <v>367</v>
       </c>
       <c r="C1297" s="1" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="D1297" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1297" s="1">
         <v>7</v>
       </c>
       <c r="F1297" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" s="1">
         <v>54</v>
       </c>
       <c r="B1298" s="1">
         <v>1587</v>
       </c>
       <c r="C1298" s="1" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="D1298" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1298" s="1">
         <v>7</v>
       </c>
       <c r="F1298" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" s="1">
         <v>54</v>
       </c>
       <c r="B1299" s="1">
         <v>730</v>
       </c>
       <c r="C1299" s="1" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="D1299" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E1299" s="1">
         <v>7</v>
       </c>
       <c r="F1299" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" s="1">
         <v>54</v>
       </c>
       <c r="B1300" s="1">
         <v>1576</v>
       </c>
       <c r="C1300" s="1" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="D1300" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1300" s="1">
         <v>7</v>
       </c>
       <c r="F1300" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" s="1">
         <v>54</v>
       </c>
       <c r="B1301" s="1">
         <v>497</v>
       </c>
       <c r="C1301" s="1" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="D1301" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1301" s="1">
         <v>7</v>
       </c>
       <c r="F1301" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" s="1">
         <v>54</v>
       </c>
       <c r="B1302" s="1">
         <v>1339</v>
       </c>
       <c r="C1302" s="1" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="D1302" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1302" s="1">
         <v>7</v>
       </c>
       <c r="F1302" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" s="1">
         <v>54</v>
       </c>
       <c r="B1303" s="1">
         <v>814</v>
       </c>
       <c r="C1303" s="1" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="D1303" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1303" s="1">
         <v>7</v>
       </c>
       <c r="F1303" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" s="1">
         <v>54</v>
       </c>
       <c r="B1304" s="1">
         <v>1460</v>
       </c>
       <c r="C1304" s="1" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="D1304" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1304" s="1">
         <v>7</v>
       </c>
       <c r="F1304" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" s="1">
         <v>54</v>
       </c>
       <c r="B1305" s="1">
         <v>331</v>
       </c>
       <c r="C1305" s="1" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="D1305" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E1305" s="1">
         <v>7</v>
       </c>
       <c r="F1305" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" s="1">
         <v>54</v>
       </c>
       <c r="B1306" s="1">
         <v>1575</v>
       </c>
       <c r="C1306" s="1" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="D1306" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1306" s="1">
         <v>7</v>
       </c>
       <c r="F1306" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" s="1">
         <v>54</v>
       </c>
       <c r="B1307" s="1">
         <v>152</v>
       </c>
       <c r="C1307" s="1" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="D1307" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1307" s="1">
         <v>7</v>
       </c>
       <c r="F1307" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" s="1">
         <v>55</v>
       </c>
       <c r="B1308" s="1">
         <v>842</v>
       </c>
       <c r="C1308" s="1" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="D1308" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1308" s="1">
         <v>7</v>
       </c>
       <c r="F1308" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" s="1">
         <v>56</v>
       </c>
       <c r="B1309" s="1">
         <v>1361</v>
       </c>
       <c r="C1309" s="1" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="D1309" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1309" s="1">
         <v>7</v>
       </c>
       <c r="F1309" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" s="1">
         <v>57</v>
       </c>
       <c r="B1310" s="1">
         <v>867</v>
       </c>
       <c r="C1310" s="1" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="D1310" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1310" s="1">
         <v>7</v>
       </c>
       <c r="F1310" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" s="1">
         <v>58</v>
       </c>
       <c r="B1311" s="1">
         <v>879</v>
       </c>
       <c r="C1311" s="1" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="D1311" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E1311" s="1">
         <v>7</v>
       </c>
       <c r="F1311" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" s="1">
         <v>59</v>
       </c>
       <c r="B1312" s="1">
         <v>1623</v>
       </c>
       <c r="C1312" s="1" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="D1312" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1312" s="1">
         <v>6</v>
       </c>
       <c r="F1312" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" s="1">
         <v>59</v>
       </c>
       <c r="B1313" s="1">
         <v>511</v>
       </c>
       <c r="C1313" s="1" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="D1313" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1313" s="1">
         <v>6</v>
       </c>
       <c r="F1313" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" s="1">
         <v>59</v>
       </c>
       <c r="B1314" s="1">
         <v>743</v>
       </c>
       <c r="C1314" s="1" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="D1314" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1314" s="1">
         <v>6</v>
       </c>
       <c r="F1314" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" s="1">
         <v>59</v>
       </c>
       <c r="B1315" s="1">
         <v>444</v>
       </c>
       <c r="C1315" s="1" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="D1315" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1315" s="1">
         <v>6</v>
       </c>
       <c r="F1315" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" s="1">
         <v>60</v>
       </c>
       <c r="B1316" s="1">
         <v>297</v>
       </c>
       <c r="C1316" s="1" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="D1316" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E1316" s="1">
         <v>6</v>
       </c>
       <c r="F1316" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" s="1">
         <v>61</v>
       </c>
       <c r="B1317" s="1">
         <v>253</v>
       </c>
       <c r="C1317" s="1" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="D1317" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E1317" s="1">
         <v>6</v>
       </c>
       <c r="F1317" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" s="1">
         <v>62</v>
       </c>
       <c r="B1318" s="1">
         <v>369</v>
       </c>
       <c r="C1318" s="1" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="D1318" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1318" s="1">
         <v>5</v>
       </c>
       <c r="F1318" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" s="1">
         <v>62</v>
       </c>
       <c r="B1319" s="1">
         <v>1092</v>
       </c>
       <c r="C1319" s="1" t="s">
         <v>473</v>
       </c>
       <c r="D1319" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1319" s="1">
@@ -30795,10238 +30798,10238 @@
       </c>
       <c r="B1320" s="1">
         <v>910</v>
       </c>
       <c r="C1320" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="D1320" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1320" s="1">
         <v>5</v>
       </c>
       <c r="F1320" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" s="1">
         <v>63</v>
       </c>
       <c r="B1321" s="1">
         <v>1152</v>
       </c>
       <c r="C1321" s="1" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="D1321" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1321" s="1">
         <v>5</v>
       </c>
       <c r="F1321" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" s="1">
         <v>63</v>
       </c>
       <c r="B1322" s="1">
         <v>1566</v>
       </c>
       <c r="C1322" s="1" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="D1322" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1322" s="1">
         <v>5</v>
       </c>
       <c r="F1322" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" s="1">
         <v>63</v>
       </c>
       <c r="B1323" s="1">
         <v>1562</v>
       </c>
       <c r="C1323" s="1" t="s">
         <v>859</v>
       </c>
       <c r="D1323" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1323" s="1">
         <v>5</v>
       </c>
       <c r="F1323" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" s="1">
         <v>63</v>
       </c>
       <c r="B1324" s="1">
         <v>1048</v>
       </c>
       <c r="C1324" s="1" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="D1324" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1324" s="1">
         <v>5</v>
       </c>
       <c r="F1324" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" s="1">
         <v>63</v>
       </c>
       <c r="B1325" s="1">
         <v>1831</v>
       </c>
       <c r="C1325" s="1" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="D1325" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1325" s="1">
         <v>5</v>
       </c>
       <c r="F1325" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" s="1">
         <v>63</v>
       </c>
       <c r="B1326" s="1">
         <v>914</v>
       </c>
       <c r="C1326" s="1" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="D1326" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1326" s="1">
         <v>5</v>
       </c>
       <c r="F1326" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" s="1">
         <v>63</v>
       </c>
       <c r="B1327" s="1">
         <v>258</v>
       </c>
       <c r="C1327" s="1" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="D1327" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E1327" s="1">
         <v>5</v>
       </c>
       <c r="F1327" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" s="1">
         <v>63</v>
       </c>
       <c r="B1328" s="1">
         <v>502</v>
       </c>
       <c r="C1328" s="1" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="D1328" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1328" s="1">
         <v>5</v>
       </c>
       <c r="F1328" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" s="1">
         <v>64</v>
       </c>
       <c r="B1329" s="1">
         <v>806</v>
       </c>
       <c r="C1329" s="1" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="D1329" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1329" s="1">
         <v>5</v>
       </c>
       <c r="F1329" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" s="1">
         <v>65</v>
       </c>
       <c r="B1330" s="1">
         <v>22</v>
       </c>
       <c r="C1330" s="1" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="D1330" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1330" s="1">
         <v>5</v>
       </c>
       <c r="F1330" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" s="1">
         <v>66</v>
       </c>
       <c r="B1331" s="1">
         <v>1096</v>
       </c>
       <c r="C1331" s="1" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="D1331" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1331" s="1">
         <v>4</v>
       </c>
       <c r="F1331" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" s="1">
         <v>66</v>
       </c>
       <c r="B1332" s="1">
         <v>1564</v>
       </c>
       <c r="C1332" s="1" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="D1332" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1332" s="1">
         <v>4</v>
       </c>
       <c r="F1332" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" s="1">
         <v>66</v>
       </c>
       <c r="B1333" s="1">
         <v>837</v>
       </c>
       <c r="C1333" s="1" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="D1333" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1333" s="1">
         <v>4</v>
       </c>
       <c r="F1333" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" s="1">
         <v>66</v>
       </c>
       <c r="B1334" s="1">
         <v>1200</v>
       </c>
       <c r="C1334" s="1" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="D1334" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1334" s="1">
         <v>4</v>
       </c>
       <c r="F1334" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" s="1">
         <v>66</v>
       </c>
       <c r="B1335" s="1">
         <v>1465</v>
       </c>
       <c r="C1335" s="1" t="s">
         <v>859</v>
       </c>
       <c r="D1335" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1335" s="1">
         <v>4</v>
       </c>
       <c r="F1335" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" s="1">
         <v>66</v>
       </c>
       <c r="B1336" s="1">
         <v>432</v>
       </c>
       <c r="C1336" s="1" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="D1336" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1336" s="1">
         <v>4</v>
       </c>
       <c r="F1336" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" s="1">
         <v>66</v>
       </c>
       <c r="B1337" s="1">
         <v>409</v>
       </c>
       <c r="C1337" s="1" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="D1337" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1337" s="1">
         <v>4</v>
       </c>
       <c r="F1337" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" s="1">
         <v>66</v>
       </c>
       <c r="B1338" s="1">
         <v>1875</v>
       </c>
       <c r="C1338" s="1" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="D1338" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1338" s="1">
         <v>4</v>
       </c>
       <c r="F1338" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" s="1">
         <v>67</v>
       </c>
       <c r="B1339" s="1">
         <v>552</v>
       </c>
       <c r="C1339" s="1" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="D1339" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1339" s="1">
         <v>4</v>
       </c>
       <c r="F1339" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" s="1">
         <v>67</v>
       </c>
       <c r="B1340" s="1">
         <v>137</v>
       </c>
       <c r="C1340" s="1" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="D1340" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1340" s="1">
         <v>4</v>
       </c>
       <c r="F1340" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" s="1">
         <v>68</v>
       </c>
       <c r="B1341" s="1">
         <v>892</v>
       </c>
       <c r="C1341" s="1" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="D1341" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1341" s="1">
         <v>4</v>
       </c>
       <c r="F1341" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" s="1">
         <v>69</v>
       </c>
       <c r="B1342" s="1">
         <v>981</v>
       </c>
       <c r="C1342" s="1" t="s">
         <v>1172</v>
       </c>
       <c r="D1342" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1342" s="1">
         <v>3</v>
       </c>
       <c r="F1342" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" s="1">
         <v>69</v>
       </c>
       <c r="B1343" s="1">
         <v>1418</v>
       </c>
       <c r="C1343" s="1" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="D1343" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1343" s="1">
         <v>3</v>
       </c>
       <c r="F1343" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" s="1">
         <v>69</v>
       </c>
       <c r="B1344" s="1">
         <v>1604</v>
       </c>
       <c r="C1344" s="1" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="D1344" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1344" s="1">
         <v>3</v>
       </c>
       <c r="F1344" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" s="1">
         <v>69</v>
       </c>
       <c r="B1345" s="1">
         <v>790</v>
       </c>
       <c r="C1345" s="1" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="D1345" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1345" s="1">
         <v>3</v>
       </c>
       <c r="F1345" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" s="1">
         <v>69</v>
       </c>
       <c r="B1346" s="1">
         <v>1360</v>
       </c>
       <c r="C1346" s="1" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="D1346" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1346" s="1">
         <v>3</v>
       </c>
       <c r="F1346" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" s="1">
         <v>69</v>
       </c>
       <c r="B1347" s="1">
         <v>1298</v>
       </c>
       <c r="C1347" s="1" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="D1347" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1347" s="1">
         <v>3</v>
       </c>
       <c r="F1347" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" s="1">
         <v>69</v>
       </c>
       <c r="B1348" s="1">
         <v>1549</v>
       </c>
       <c r="C1348" s="1" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="D1348" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1348" s="1">
         <v>3</v>
       </c>
       <c r="F1348" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" s="1">
         <v>69</v>
       </c>
       <c r="B1349" s="1">
         <v>755</v>
       </c>
       <c r="C1349" s="1" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="D1349" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1349" s="1">
         <v>3</v>
       </c>
       <c r="F1349" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" s="1">
         <v>69</v>
       </c>
       <c r="B1350" s="1">
         <v>167</v>
       </c>
       <c r="C1350" s="1" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="D1350" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1350" s="1">
         <v>3</v>
       </c>
       <c r="F1350" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" s="1">
         <v>69</v>
       </c>
       <c r="B1351" s="1">
         <v>1217</v>
       </c>
       <c r="C1351" s="1" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="D1351" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1351" s="1">
         <v>3</v>
       </c>
       <c r="F1351" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" s="1">
         <v>70</v>
       </c>
       <c r="B1352" s="1">
         <v>1810</v>
       </c>
       <c r="C1352" s="1" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="D1352" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1352" s="1">
         <v>3</v>
       </c>
       <c r="F1352" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" s="1">
         <v>70</v>
       </c>
       <c r="B1353" s="1">
         <v>144</v>
       </c>
       <c r="C1353" s="1" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="D1353" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1353" s="1">
         <v>3</v>
       </c>
       <c r="F1353" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" s="1">
         <v>71</v>
       </c>
       <c r="B1354" s="1">
         <v>169</v>
       </c>
       <c r="C1354" s="1" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="D1354" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1354" s="1">
         <v>2</v>
       </c>
       <c r="F1354" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" s="1">
         <v>72</v>
       </c>
       <c r="B1355" s="1">
         <v>1410</v>
       </c>
       <c r="C1355" s="1" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="D1355" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1355" s="1">
         <v>2</v>
       </c>
       <c r="F1355" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" s="1">
         <v>72</v>
       </c>
       <c r="B1356" s="1">
         <v>1608</v>
       </c>
       <c r="C1356" s="1" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="D1356" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1356" s="1">
         <v>2</v>
       </c>
       <c r="F1356" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" s="1">
         <v>72</v>
       </c>
       <c r="B1357" s="1">
         <v>414</v>
       </c>
       <c r="C1357" s="1" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="D1357" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1357" s="1">
         <v>2</v>
       </c>
       <c r="F1357" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" s="1">
         <v>72</v>
       </c>
       <c r="B1358" s="1">
         <v>138</v>
       </c>
       <c r="C1358" s="1" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="D1358" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1358" s="1">
         <v>2</v>
       </c>
       <c r="F1358" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" s="1">
         <v>72</v>
       </c>
       <c r="B1359" s="1">
         <v>1557</v>
       </c>
       <c r="C1359" s="1" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="D1359" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1359" s="1">
         <v>2</v>
       </c>
       <c r="F1359" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" s="1">
         <v>72</v>
       </c>
       <c r="B1360" s="1">
         <v>491</v>
       </c>
       <c r="C1360" s="1" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="D1360" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1360" s="1">
         <v>2</v>
       </c>
       <c r="F1360" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" s="1">
         <v>72</v>
       </c>
       <c r="B1361" s="1">
         <v>819</v>
       </c>
       <c r="C1361" s="1" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="D1361" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1361" s="1">
         <v>2</v>
       </c>
       <c r="F1361" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" s="1">
         <v>73</v>
       </c>
       <c r="B1362" s="1">
         <v>21</v>
       </c>
       <c r="C1362" s="1" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="D1362" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1362" s="1">
         <v>2</v>
       </c>
       <c r="F1362" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" s="1">
         <v>73</v>
       </c>
       <c r="B1363" s="1">
         <v>38</v>
       </c>
       <c r="C1363" s="1" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="D1363" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1363" s="1">
         <v>2</v>
       </c>
       <c r="F1363" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" s="1">
         <v>73</v>
       </c>
       <c r="B1364" s="1">
         <v>306</v>
       </c>
       <c r="C1364" s="1" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="D1364" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E1364" s="1">
         <v>2</v>
       </c>
       <c r="F1364" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" s="1">
         <v>73</v>
       </c>
       <c r="B1365" s="1">
         <v>1384</v>
       </c>
       <c r="C1365" s="1" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="D1365" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1365" s="1">
         <v>2</v>
       </c>
       <c r="F1365" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" s="1">
         <v>73</v>
       </c>
       <c r="B1366" s="1">
         <v>1893</v>
       </c>
       <c r="C1366" s="1" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="D1366" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1366" s="1">
         <v>2</v>
       </c>
       <c r="F1366" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" s="1">
         <v>74</v>
       </c>
       <c r="B1367" s="1">
         <v>1593</v>
       </c>
       <c r="C1367" s="1" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="D1367" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1367" s="1">
         <v>1</v>
       </c>
       <c r="F1367" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" s="1">
         <v>74</v>
       </c>
       <c r="B1368" s="1">
         <v>160</v>
       </c>
       <c r="C1368" s="1" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="D1368" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1368" s="1">
         <v>1</v>
       </c>
       <c r="F1368" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" s="1">
         <v>74</v>
       </c>
       <c r="B1369" s="1">
         <v>1686</v>
       </c>
       <c r="C1369" s="1" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="D1369" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1369" s="1">
         <v>1</v>
       </c>
       <c r="F1369" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" s="1">
         <v>74</v>
       </c>
       <c r="B1370" s="1">
         <v>559</v>
       </c>
       <c r="C1370" s="1" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="D1370" s="1" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="E1370" s="1">
         <v>1</v>
       </c>
       <c r="F1370" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" s="1">
         <v>74</v>
       </c>
       <c r="B1371" s="1">
         <v>645</v>
       </c>
       <c r="C1371" s="1" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="D1371" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1371" s="1">
         <v>1</v>
       </c>
       <c r="F1371" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" s="1">
         <v>74</v>
       </c>
       <c r="B1372" s="1">
         <v>1500</v>
       </c>
       <c r="C1372" s="1" t="s">
         <v>455</v>
       </c>
       <c r="D1372" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1372" s="1">
         <v>1</v>
       </c>
       <c r="F1372" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" s="1">
         <v>74</v>
       </c>
       <c r="B1373" s="1">
         <v>1501</v>
       </c>
       <c r="C1373" s="1" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="D1373" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1373" s="1">
         <v>1</v>
       </c>
       <c r="F1373" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" s="1">
         <v>74</v>
       </c>
       <c r="B1374" s="1">
         <v>1514</v>
       </c>
       <c r="C1374" s="1" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="D1374" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1374" s="1">
         <v>1</v>
       </c>
       <c r="F1374" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" s="1">
         <v>74</v>
       </c>
       <c r="B1375" s="1">
         <v>621</v>
       </c>
       <c r="C1375" s="1" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="D1375" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1375" s="1">
         <v>1</v>
       </c>
       <c r="F1375" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" s="1">
         <v>74</v>
       </c>
       <c r="B1376" s="1">
         <v>1263</v>
       </c>
       <c r="C1376" s="1" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="D1376" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1376" s="1">
         <v>1</v>
       </c>
       <c r="F1376" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" s="1">
         <v>74</v>
       </c>
       <c r="B1377" s="1">
         <v>1899</v>
       </c>
       <c r="C1377" s="1" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="D1377" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1377" s="1">
         <v>1</v>
       </c>
       <c r="F1377" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" s="1">
         <v>74</v>
       </c>
       <c r="B1378" s="1">
         <v>834</v>
       </c>
       <c r="C1378" s="1" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="D1378" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1378" s="1">
         <v>1</v>
       </c>
       <c r="F1378" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" s="1">
         <v>74</v>
       </c>
       <c r="B1379" s="1">
         <v>1172</v>
       </c>
       <c r="C1379" s="1" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="D1379" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1379" s="1">
         <v>1</v>
       </c>
       <c r="F1379" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" s="1">
         <v>74</v>
       </c>
       <c r="B1380" s="1">
         <v>340</v>
       </c>
       <c r="C1380" s="1" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="D1380" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1380" s="1">
         <v>1</v>
       </c>
       <c r="F1380" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" s="1">
         <v>74</v>
       </c>
       <c r="B1381" s="1">
         <v>163</v>
       </c>
       <c r="C1381" s="1" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="D1381" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1381" s="1">
         <v>1</v>
       </c>
       <c r="F1381" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" s="1">
         <v>74</v>
       </c>
       <c r="B1382" s="1">
         <v>1475</v>
       </c>
       <c r="C1382" s="1" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="D1382" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E1382" s="1">
         <v>1</v>
       </c>
       <c r="F1382" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" s="1">
         <v>74</v>
       </c>
       <c r="B1383" s="1">
         <v>354</v>
       </c>
       <c r="C1383" s="1" t="s">
         <v>552</v>
       </c>
       <c r="D1383" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1383" s="1">
         <v>1</v>
       </c>
       <c r="F1383" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" s="1">
         <v>74</v>
       </c>
       <c r="B1384" s="1">
         <v>75</v>
       </c>
       <c r="C1384" s="1" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="D1384" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1384" s="1">
         <v>1</v>
       </c>
       <c r="F1384" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" s="1">
         <v>74</v>
       </c>
       <c r="B1385" s="1">
         <v>680</v>
       </c>
       <c r="C1385" s="1" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="D1385" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1385" s="1">
         <v>1</v>
       </c>
       <c r="F1385" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" s="3" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="B1388" s="3" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="C1388" s="3" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="D1388" s="3" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="E1388" s="3" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1389" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1389" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1389" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1389" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1389" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" s="1">
         <v>1</v>
       </c>
       <c r="B1390" s="1">
         <v>1004</v>
       </c>
       <c r="C1390" s="1" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="D1390" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1390" s="1">
         <v>124</v>
       </c>
       <c r="F1390" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" s="1">
         <v>2</v>
       </c>
       <c r="B1391" s="1">
         <v>63</v>
       </c>
       <c r="C1391" s="1" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="D1391" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1391" s="1">
         <v>118</v>
       </c>
       <c r="F1391" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" s="1">
         <v>3</v>
       </c>
       <c r="B1392" s="1">
         <v>413</v>
       </c>
       <c r="C1392" s="1" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="D1392" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1392" s="1">
         <v>111</v>
       </c>
       <c r="F1392" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" s="1">
         <v>4</v>
       </c>
       <c r="B1393" s="1">
         <v>465</v>
       </c>
       <c r="C1393" s="1" t="s">
         <v>1157</v>
       </c>
       <c r="D1393" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1393" s="1">
         <v>94</v>
       </c>
       <c r="F1393" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" s="1">
         <v>5</v>
       </c>
       <c r="B1394" s="1">
         <v>415</v>
       </c>
       <c r="C1394" s="1" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="D1394" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1394" s="1">
         <v>87</v>
       </c>
       <c r="F1394" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" s="1">
         <v>6</v>
       </c>
       <c r="B1395" s="1">
         <v>61</v>
       </c>
       <c r="C1395" s="1" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="D1395" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1395" s="1">
         <v>85</v>
       </c>
       <c r="F1395" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" s="1">
         <v>7</v>
       </c>
       <c r="B1396" s="1">
         <v>62</v>
       </c>
       <c r="C1396" s="1" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="D1396" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1396" s="1">
         <v>75</v>
       </c>
       <c r="F1396" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" s="1">
         <v>8</v>
       </c>
       <c r="B1397" s="1">
         <v>1870</v>
       </c>
       <c r="C1397" s="1" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="D1397" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1397" s="1">
         <v>56</v>
       </c>
       <c r="F1397" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" s="1">
         <v>9</v>
       </c>
       <c r="B1398" s="1">
         <v>1174</v>
       </c>
       <c r="C1398" s="1" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="D1398" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1398" s="1">
         <v>45</v>
       </c>
       <c r="F1398" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" s="1">
         <v>10</v>
       </c>
       <c r="B1399" s="1">
         <v>829</v>
       </c>
       <c r="C1399" s="1" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="D1399" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1399" s="1">
         <v>43</v>
       </c>
       <c r="F1399" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" s="1">
         <v>11</v>
       </c>
       <c r="B1400" s="1">
         <v>1742</v>
       </c>
       <c r="C1400" s="1" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="D1400" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1400" s="1">
         <v>41</v>
       </c>
       <c r="F1400" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" s="1">
         <v>12</v>
       </c>
       <c r="B1401" s="1">
         <v>509</v>
       </c>
       <c r="C1401" s="1" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="D1401" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1401" s="1">
         <v>39</v>
       </c>
       <c r="F1401" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" s="1">
         <v>13</v>
       </c>
       <c r="B1402" s="1">
         <v>903</v>
       </c>
       <c r="C1402" s="1" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="D1402" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1402" s="1">
         <v>38</v>
       </c>
       <c r="F1402" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" s="1">
         <v>14</v>
       </c>
       <c r="B1403" s="1">
         <v>365</v>
       </c>
       <c r="C1403" s="1" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="D1403" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1403" s="1">
         <v>30</v>
       </c>
       <c r="F1403" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" s="1">
         <v>15</v>
       </c>
       <c r="B1404" s="1">
         <v>1674</v>
       </c>
       <c r="C1404" s="1" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="D1404" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1404" s="1">
         <v>29</v>
       </c>
       <c r="F1404" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" s="1">
         <v>16</v>
       </c>
       <c r="B1405" s="1">
         <v>64</v>
       </c>
       <c r="C1405" s="1" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="D1405" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1405" s="1">
         <v>27</v>
       </c>
       <c r="F1405" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" s="1">
         <v>17</v>
       </c>
       <c r="B1406" s="1">
         <v>1197</v>
       </c>
       <c r="C1406" s="1" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="D1406" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1406" s="1">
         <v>25</v>
       </c>
       <c r="F1406" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" s="1">
         <v>18</v>
       </c>
       <c r="B1407" s="1">
         <v>543</v>
       </c>
       <c r="C1407" s="1" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="D1407" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1407" s="1">
         <v>24</v>
       </c>
       <c r="F1407" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" s="1">
         <v>19</v>
       </c>
       <c r="B1408" s="1">
         <v>58</v>
       </c>
       <c r="C1408" s="1" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="D1408" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1408" s="1">
         <v>22</v>
       </c>
       <c r="F1408" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" s="1">
         <v>20</v>
       </c>
       <c r="B1409" s="1">
         <v>1398</v>
       </c>
       <c r="C1409" s="1" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="D1409" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1409" s="1">
         <v>21</v>
       </c>
       <c r="F1409" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" s="1">
         <v>21</v>
       </c>
       <c r="B1410" s="1">
         <v>1407</v>
       </c>
       <c r="C1410" s="1" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="D1410" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1410" s="1">
         <v>19</v>
       </c>
       <c r="F1410" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" s="1">
         <v>21</v>
       </c>
       <c r="B1411" s="1">
         <v>811</v>
       </c>
       <c r="C1411" s="1" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="D1411" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1411" s="1">
         <v>19</v>
       </c>
       <c r="F1411" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" s="1">
         <v>22</v>
       </c>
       <c r="B1412" s="1">
         <v>1358</v>
       </c>
       <c r="C1412" s="1" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="D1412" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1412" s="1">
         <v>18</v>
       </c>
       <c r="F1412" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" s="1">
         <v>23</v>
       </c>
       <c r="B1413" s="1">
         <v>1767</v>
       </c>
       <c r="C1413" s="1" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="D1413" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1413" s="1">
         <v>18</v>
       </c>
       <c r="F1413" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" s="1">
         <v>24</v>
       </c>
       <c r="B1414" s="1">
         <v>1577</v>
       </c>
       <c r="C1414" s="1" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="D1414" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1414" s="1">
         <v>18</v>
       </c>
       <c r="F1414" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" s="1">
         <v>25</v>
       </c>
       <c r="B1415" s="1">
         <v>1567</v>
       </c>
       <c r="C1415" s="1" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="D1415" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1415" s="1">
         <v>17</v>
       </c>
       <c r="F1415" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" s="1">
         <v>26</v>
       </c>
       <c r="B1416" s="1">
         <v>1144</v>
       </c>
       <c r="C1416" s="1" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="D1416" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1416" s="1">
         <v>16</v>
       </c>
       <c r="F1416" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" s="1">
         <v>27</v>
       </c>
       <c r="B1417" s="1">
         <v>1176</v>
       </c>
       <c r="C1417" s="1" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="D1417" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1417" s="1">
         <v>16</v>
       </c>
       <c r="F1417" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" s="1">
         <v>28</v>
       </c>
       <c r="B1418" s="1">
         <v>956</v>
       </c>
       <c r="C1418" s="1" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="D1418" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1418" s="1">
         <v>16</v>
       </c>
       <c r="F1418" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" s="1">
         <v>29</v>
       </c>
       <c r="B1419" s="1">
         <v>802</v>
       </c>
       <c r="C1419" s="1" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="D1419" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1419" s="1">
         <v>15</v>
       </c>
       <c r="F1419" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" s="1">
         <v>30</v>
       </c>
       <c r="B1420" s="1">
         <v>1243</v>
       </c>
       <c r="C1420" s="1" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="D1420" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1420" s="1">
         <v>15</v>
       </c>
       <c r="F1420" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" s="1">
         <v>31</v>
       </c>
       <c r="B1421" s="1">
         <v>598</v>
       </c>
       <c r="C1421" s="1" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="D1421" s="1" t="s">
         <v>618</v>
       </c>
       <c r="E1421" s="1">
         <v>14</v>
       </c>
       <c r="F1421" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" s="1">
         <v>32</v>
       </c>
       <c r="B1422" s="1">
         <v>483</v>
       </c>
       <c r="C1422" s="1" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="D1422" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1422" s="1">
         <v>13</v>
       </c>
       <c r="F1422" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" s="1">
         <v>33</v>
       </c>
       <c r="B1423" s="1">
         <v>747</v>
       </c>
       <c r="C1423" s="1" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="D1423" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1423" s="1">
         <v>12</v>
       </c>
       <c r="F1423" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" s="1">
         <v>34</v>
       </c>
       <c r="B1424" s="1">
         <v>280</v>
       </c>
       <c r="C1424" s="1" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="D1424" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E1424" s="1">
         <v>12</v>
       </c>
       <c r="F1424" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" s="1">
         <v>35</v>
       </c>
       <c r="B1425" s="1">
         <v>473</v>
       </c>
       <c r="C1425" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="D1425" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1425" s="1">
         <v>11</v>
       </c>
       <c r="F1425" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" s="1">
         <v>36</v>
       </c>
       <c r="B1426" s="1">
         <v>417</v>
       </c>
       <c r="C1426" s="1" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="D1426" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1426" s="1">
         <v>10</v>
       </c>
       <c r="F1426" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" s="1">
         <v>37</v>
       </c>
       <c r="B1427" s="1">
         <v>59</v>
       </c>
       <c r="C1427" s="1" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="D1427" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1427" s="1">
         <v>10</v>
       </c>
       <c r="F1427" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" s="1">
         <v>37</v>
       </c>
       <c r="B1428" s="1">
         <v>1517</v>
       </c>
       <c r="C1428" s="1" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="D1428" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1428" s="1">
         <v>10</v>
       </c>
       <c r="F1428" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" s="1">
         <v>37</v>
       </c>
       <c r="B1429" s="1">
         <v>1652</v>
       </c>
       <c r="C1429" s="1" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="D1429" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1429" s="1">
         <v>10</v>
       </c>
       <c r="F1429" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" s="1">
         <v>38</v>
       </c>
       <c r="B1430" s="1">
         <v>1464</v>
       </c>
       <c r="C1430" s="1" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="D1430" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1430" s="1">
         <v>10</v>
       </c>
       <c r="F1430" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" s="1">
         <v>38</v>
       </c>
       <c r="B1431" s="1">
         <v>1869</v>
       </c>
       <c r="C1431" s="1" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="D1431" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1431" s="1">
         <v>10</v>
       </c>
       <c r="F1431" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" s="1">
         <v>39</v>
       </c>
       <c r="B1432" s="1">
         <v>796</v>
       </c>
       <c r="C1432" s="1" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="D1432" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1432" s="1">
         <v>9</v>
       </c>
       <c r="F1432" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" s="1">
         <v>40</v>
       </c>
       <c r="B1433" s="1">
         <v>843</v>
       </c>
       <c r="C1433" s="1" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="D1433" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1433" s="1">
         <v>8</v>
       </c>
       <c r="F1433" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" s="1">
         <v>41</v>
       </c>
       <c r="B1434" s="1">
         <v>969</v>
       </c>
       <c r="C1434" s="1" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="D1434" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1434" s="1">
         <v>8</v>
       </c>
       <c r="F1434" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" s="1">
         <v>42</v>
       </c>
       <c r="B1435" s="1">
         <v>739</v>
       </c>
       <c r="C1435" s="1" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="D1435" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1435" s="1">
         <v>8</v>
       </c>
       <c r="F1435" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" s="1">
         <v>43</v>
       </c>
       <c r="B1436" s="1">
         <v>449</v>
       </c>
       <c r="C1436" s="1" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="D1436" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1436" s="1">
         <v>8</v>
       </c>
       <c r="F1436" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" s="1">
         <v>44</v>
       </c>
       <c r="B1437" s="1">
         <v>817</v>
       </c>
       <c r="C1437" s="1" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="D1437" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1437" s="1">
         <v>7</v>
       </c>
       <c r="F1437" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" s="1">
         <v>45</v>
       </c>
       <c r="B1438" s="1">
         <v>1663</v>
       </c>
       <c r="C1438" s="1" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="D1438" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1438" s="1">
         <v>7</v>
       </c>
       <c r="F1438" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" s="1">
         <v>46</v>
       </c>
       <c r="B1439" s="1">
         <v>911</v>
       </c>
       <c r="C1439" s="1" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="D1439" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1439" s="1">
         <v>6</v>
       </c>
       <c r="F1439" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" s="1">
         <v>47</v>
       </c>
       <c r="B1440" s="1">
         <v>965</v>
       </c>
       <c r="C1440" s="1" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="D1440" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1440" s="1">
         <v>6</v>
       </c>
       <c r="F1440" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" s="1">
         <v>47</v>
       </c>
       <c r="B1441" s="1">
         <v>60</v>
       </c>
       <c r="C1441" s="1" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="D1441" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1441" s="1">
         <v>6</v>
       </c>
       <c r="F1441" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" s="1">
         <v>48</v>
       </c>
       <c r="B1442" s="1">
         <v>745</v>
       </c>
       <c r="C1442" s="1" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="D1442" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1442" s="1">
         <v>5</v>
       </c>
       <c r="F1442" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" s="1">
         <v>49</v>
       </c>
       <c r="B1443" s="1">
         <v>1195</v>
       </c>
       <c r="C1443" s="1" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="D1443" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1443" s="1">
         <v>5</v>
       </c>
       <c r="F1443" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" s="1">
         <v>50</v>
       </c>
       <c r="B1444" s="1">
         <v>65</v>
       </c>
       <c r="C1444" s="1" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="D1444" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1444" s="1">
         <v>5</v>
       </c>
       <c r="F1444" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" s="1">
         <v>51</v>
       </c>
       <c r="B1445" s="1">
         <v>1346</v>
       </c>
       <c r="C1445" s="1" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="D1445" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1445" s="1">
         <v>5</v>
       </c>
       <c r="F1445" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" s="1">
         <v>51</v>
       </c>
       <c r="B1446" s="1">
         <v>66</v>
       </c>
       <c r="C1446" s="1" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="D1446" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1446" s="1">
         <v>5</v>
       </c>
       <c r="F1446" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" s="1">
         <v>52</v>
       </c>
       <c r="B1447" s="1">
         <v>794</v>
       </c>
       <c r="C1447" s="1" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="D1447" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1447" s="1">
         <v>5</v>
       </c>
       <c r="F1447" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" s="1">
         <v>53</v>
       </c>
       <c r="B1448" s="1">
         <v>1482</v>
       </c>
       <c r="C1448" s="1" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="D1448" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E1448" s="1">
         <v>4</v>
       </c>
       <c r="F1448" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" s="1">
         <v>54</v>
       </c>
       <c r="B1449" s="1">
         <v>1685</v>
       </c>
       <c r="C1449" s="1" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="D1449" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1449" s="1">
         <v>3</v>
       </c>
       <c r="F1449" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" s="1">
         <v>55</v>
       </c>
       <c r="B1450" s="1">
         <v>751</v>
       </c>
       <c r="C1450" s="1" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="D1450" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1450" s="1">
         <v>3</v>
       </c>
       <c r="F1450" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" s="1">
         <v>56</v>
       </c>
       <c r="B1451" s="1">
         <v>1034</v>
       </c>
       <c r="C1451" s="1" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="D1451" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1451" s="1">
         <v>3</v>
       </c>
       <c r="F1451" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" s="1">
         <v>56</v>
       </c>
       <c r="B1452" s="1">
         <v>668</v>
       </c>
       <c r="C1452" s="1" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="D1452" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1452" s="1">
         <v>3</v>
       </c>
       <c r="F1452" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" s="1">
         <v>56</v>
       </c>
       <c r="B1453" s="1">
         <v>990</v>
       </c>
       <c r="C1453" s="1" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="D1453" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1453" s="1">
         <v>3</v>
       </c>
       <c r="F1453" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" s="1">
         <v>56</v>
       </c>
       <c r="B1454" s="1">
         <v>1771</v>
       </c>
       <c r="C1454" s="1" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="D1454" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1454" s="1">
         <v>3</v>
       </c>
       <c r="F1454" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" s="1">
         <v>56</v>
       </c>
       <c r="B1455" s="1">
         <v>555</v>
       </c>
       <c r="C1455" s="1" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="D1455" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1455" s="1">
         <v>3</v>
       </c>
       <c r="F1455" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" s="1">
         <v>57</v>
       </c>
       <c r="B1456" s="1">
         <v>889</v>
       </c>
       <c r="C1456" s="1" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="D1456" s="1" t="s">
         <v>618</v>
       </c>
       <c r="E1456" s="1">
         <v>2</v>
       </c>
       <c r="F1456" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" s="1">
         <v>58</v>
       </c>
       <c r="B1457" s="1">
         <v>1149</v>
       </c>
       <c r="C1457" s="1" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="D1457" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1457" s="1">
         <v>2</v>
       </c>
       <c r="F1457" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" s="1">
         <v>58</v>
       </c>
       <c r="B1458" s="1">
         <v>67</v>
       </c>
       <c r="C1458" s="1" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="D1458" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1458" s="1">
         <v>2</v>
       </c>
       <c r="F1458" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" s="1">
         <v>58</v>
       </c>
       <c r="B1459" s="1">
         <v>803</v>
       </c>
       <c r="C1459" s="1" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="D1459" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1459" s="1">
         <v>2</v>
       </c>
       <c r="F1459" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" s="1">
         <v>58</v>
       </c>
       <c r="B1460" s="1">
         <v>805</v>
       </c>
       <c r="C1460" s="1" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="D1460" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1460" s="1">
         <v>2</v>
       </c>
       <c r="F1460" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" s="1">
         <v>58</v>
       </c>
       <c r="B1461" s="1">
         <v>870</v>
       </c>
       <c r="C1461" s="1" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="D1461" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1461" s="1">
         <v>2</v>
       </c>
       <c r="F1461" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" s="1">
         <v>58</v>
       </c>
       <c r="B1462" s="1">
         <v>733</v>
       </c>
       <c r="C1462" s="1" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="D1462" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1462" s="1">
         <v>2</v>
       </c>
       <c r="F1462" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" s="1">
         <v>58</v>
       </c>
       <c r="B1463" s="1">
         <v>795</v>
       </c>
       <c r="C1463" s="1" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="D1463" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1463" s="1">
         <v>2</v>
       </c>
       <c r="F1463" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" s="1">
         <v>58</v>
       </c>
       <c r="B1464" s="1">
         <v>570</v>
       </c>
       <c r="C1464" s="1" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="D1464" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1464" s="1">
         <v>2</v>
       </c>
       <c r="F1464" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" s="1">
         <v>58</v>
       </c>
       <c r="B1465" s="1">
         <v>57</v>
       </c>
       <c r="C1465" s="1" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="D1465" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1465" s="1">
         <v>2</v>
       </c>
       <c r="F1465" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" s="1">
         <v>59</v>
       </c>
       <c r="B1466" s="1">
         <v>572</v>
       </c>
       <c r="C1466" s="1" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="D1466" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1466" s="1">
         <v>1</v>
       </c>
       <c r="F1466" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" s="1">
         <v>59</v>
       </c>
       <c r="B1467" s="1">
         <v>1809</v>
       </c>
       <c r="C1467" s="1" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="D1467" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1467" s="1">
         <v>1</v>
       </c>
       <c r="F1467" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" s="1">
         <v>59</v>
       </c>
       <c r="B1468" s="1">
         <v>1853</v>
       </c>
       <c r="C1468" s="1" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="D1468" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1468" s="1">
         <v>1</v>
       </c>
       <c r="F1468" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" s="3" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="B1471" s="3" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="C1471" s="3" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="D1471" s="3" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="E1471" s="3" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1472" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1472" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1472" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1472" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1472" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" s="1">
         <v>1</v>
       </c>
       <c r="B1473" s="1">
         <v>1127</v>
       </c>
       <c r="C1473" s="1" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="D1473" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1473" s="1">
         <v>161</v>
       </c>
       <c r="F1473" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" s="1">
         <v>2</v>
       </c>
       <c r="B1474" s="1">
         <v>527</v>
       </c>
       <c r="C1474" s="1" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="D1474" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1474" s="1">
         <v>125</v>
       </c>
       <c r="F1474" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" s="1">
         <v>3</v>
       </c>
       <c r="B1475" s="1">
         <v>921</v>
       </c>
       <c r="C1475" s="1" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="D1475" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1475" s="1">
         <v>109</v>
       </c>
       <c r="F1475" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" s="1">
         <v>4</v>
       </c>
       <c r="B1476" s="1">
         <v>437</v>
       </c>
       <c r="C1476" s="1" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="D1476" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1476" s="1">
         <v>82</v>
       </c>
       <c r="F1476" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" s="1">
         <v>5</v>
       </c>
       <c r="B1477" s="1">
         <v>574</v>
       </c>
       <c r="C1477" s="1" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="D1477" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1477" s="1">
         <v>64</v>
       </c>
       <c r="F1477" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" s="1">
         <v>6</v>
       </c>
       <c r="B1478" s="1">
         <v>908</v>
       </c>
       <c r="C1478" s="1" t="s">
         <v>979</v>
       </c>
       <c r="D1478" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1478" s="1">
         <v>61</v>
       </c>
       <c r="F1478" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" s="1">
         <v>7</v>
       </c>
       <c r="B1479" s="1">
         <v>1318</v>
       </c>
       <c r="C1479" s="1" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="D1479" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1479" s="1">
         <v>55</v>
       </c>
       <c r="F1479" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" s="1">
         <v>8</v>
       </c>
       <c r="B1480" s="1">
         <v>176</v>
       </c>
       <c r="C1480" s="1" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="D1480" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1480" s="1">
         <v>54</v>
       </c>
       <c r="F1480" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" s="1">
         <v>9</v>
       </c>
       <c r="B1481" s="1">
         <v>221</v>
       </c>
       <c r="C1481" s="1" t="s">
         <v>1172</v>
       </c>
       <c r="D1481" s="1" t="s">
         <v>571</v>
       </c>
       <c r="E1481" s="1">
         <v>51</v>
       </c>
       <c r="F1481" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" s="1">
         <v>10</v>
       </c>
       <c r="B1482" s="1">
         <v>1203</v>
       </c>
       <c r="C1482" s="1" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="D1482" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1482" s="1">
         <v>49</v>
       </c>
       <c r="F1482" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" s="1">
         <v>11</v>
       </c>
       <c r="B1483" s="1">
         <v>1207</v>
       </c>
       <c r="C1483" s="1" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="D1483" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1483" s="1">
         <v>37</v>
       </c>
       <c r="F1483" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" s="1">
         <v>12</v>
       </c>
       <c r="B1484" s="1">
         <v>1209</v>
       </c>
       <c r="C1484" s="1" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="D1484" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1484" s="1">
         <v>34</v>
       </c>
       <c r="F1484" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" s="1">
         <v>13</v>
       </c>
       <c r="B1485" s="1">
         <v>757</v>
       </c>
       <c r="C1485" s="1" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="D1485" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1485" s="1">
         <v>32</v>
       </c>
       <c r="F1485" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" s="1">
         <v>14</v>
       </c>
       <c r="B1486" s="1">
         <v>475</v>
       </c>
       <c r="C1486" s="1" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="D1486" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1486" s="1">
         <v>31</v>
       </c>
       <c r="F1486" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" s="1">
         <v>15</v>
       </c>
       <c r="B1487" s="1">
         <v>1230</v>
       </c>
       <c r="C1487" s="1" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="D1487" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1487" s="1">
         <v>28</v>
       </c>
       <c r="F1487" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" s="1">
         <v>16</v>
       </c>
       <c r="B1488" s="1">
         <v>1078</v>
       </c>
       <c r="C1488" s="1" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="D1488" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1488" s="1">
         <v>24</v>
       </c>
       <c r="F1488" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" s="1">
         <v>17</v>
       </c>
       <c r="B1489" s="1">
         <v>381</v>
       </c>
       <c r="C1489" s="1" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="D1489" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1489" s="1">
         <v>24</v>
       </c>
       <c r="F1489" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" s="1">
         <v>18</v>
       </c>
       <c r="B1490" s="1">
         <v>812</v>
       </c>
       <c r="C1490" s="1" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="D1490" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1490" s="1">
         <v>22</v>
       </c>
       <c r="F1490" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" s="1">
         <v>19</v>
       </c>
       <c r="B1491" s="1">
         <v>777</v>
       </c>
       <c r="C1491" s="1" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="D1491" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1491" s="1">
         <v>22</v>
       </c>
       <c r="F1491" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" s="1">
         <v>20</v>
       </c>
       <c r="B1492" s="1">
         <v>1609</v>
       </c>
       <c r="C1492" s="1" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="D1492" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1492" s="1">
         <v>21</v>
       </c>
       <c r="F1492" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" s="1">
         <v>21</v>
       </c>
       <c r="B1493" s="1">
         <v>171</v>
       </c>
       <c r="C1493" s="1" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="D1493" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1493" s="1">
         <v>20</v>
       </c>
       <c r="F1493" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" s="1">
         <v>22</v>
       </c>
       <c r="B1494" s="1">
         <v>769</v>
       </c>
       <c r="C1494" s="1" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="D1494" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1494" s="1">
         <v>20</v>
       </c>
       <c r="F1494" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" s="1">
         <v>23</v>
       </c>
       <c r="B1495" s="1">
         <v>986</v>
       </c>
       <c r="C1495" s="1" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="D1495" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1495" s="1">
         <v>20</v>
       </c>
       <c r="F1495" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" s="1">
         <v>24</v>
       </c>
       <c r="B1496" s="1">
         <v>181</v>
       </c>
       <c r="C1496" s="1" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="D1496" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1496" s="1">
         <v>19</v>
       </c>
       <c r="F1496" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" s="1">
         <v>24</v>
       </c>
       <c r="B1497" s="1">
         <v>775</v>
       </c>
       <c r="C1497" s="1" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="D1497" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1497" s="1">
         <v>19</v>
       </c>
       <c r="F1497" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" s="1">
         <v>25</v>
       </c>
       <c r="B1498" s="1">
         <v>880</v>
       </c>
       <c r="C1498" s="1" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="D1498" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E1498" s="1">
         <v>18</v>
       </c>
       <c r="F1498" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" s="1">
         <v>26</v>
       </c>
       <c r="B1499" s="1">
         <v>560</v>
       </c>
       <c r="C1499" s="1" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="D1499" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1499" s="1">
         <v>16</v>
       </c>
       <c r="F1499" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" s="1">
         <v>27</v>
       </c>
       <c r="B1500" s="1">
         <v>174</v>
       </c>
       <c r="C1500" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="D1500" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1500" s="1">
         <v>16</v>
       </c>
       <c r="F1500" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" s="1">
         <v>28</v>
       </c>
       <c r="B1501" s="1">
         <v>627</v>
       </c>
       <c r="C1501" s="1" t="s">
         <v>1193</v>
       </c>
       <c r="D1501" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1501" s="1">
         <v>16</v>
       </c>
       <c r="F1501" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" s="1">
         <v>29</v>
       </c>
       <c r="B1502" s="1">
         <v>1427</v>
       </c>
       <c r="C1502" s="1" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="D1502" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1502" s="1">
         <v>15</v>
       </c>
       <c r="F1502" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" s="1">
         <v>30</v>
       </c>
       <c r="B1503" s="1">
         <v>1231</v>
       </c>
       <c r="C1503" s="1" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="D1503" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1503" s="1">
         <v>15</v>
       </c>
       <c r="F1503" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" s="1">
         <v>30</v>
       </c>
       <c r="B1504" s="1">
         <v>175</v>
       </c>
       <c r="C1504" s="1" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="D1504" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1504" s="1">
         <v>15</v>
       </c>
       <c r="F1504" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" s="1">
         <v>31</v>
       </c>
       <c r="B1505" s="1">
         <v>399</v>
       </c>
       <c r="C1505" s="1" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="D1505" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1505" s="1">
         <v>15</v>
       </c>
       <c r="F1505" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" s="1">
         <v>32</v>
       </c>
       <c r="B1506" s="1">
         <v>1745</v>
       </c>
       <c r="C1506" s="1" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="D1506" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1506" s="1">
         <v>15</v>
       </c>
       <c r="F1506" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" s="1">
         <v>33</v>
       </c>
       <c r="B1507" s="1">
         <v>1469</v>
       </c>
       <c r="C1507" s="1" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="D1507" s="1" t="s">
         <v>815</v>
       </c>
       <c r="E1507" s="1">
         <v>14</v>
       </c>
       <c r="F1507" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" s="1">
         <v>34</v>
       </c>
       <c r="B1508" s="1">
         <v>625</v>
       </c>
       <c r="C1508" s="1" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="D1508" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1508" s="1">
         <v>14</v>
       </c>
       <c r="F1508" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" s="1">
         <v>35</v>
       </c>
       <c r="B1509" s="1">
         <v>359</v>
       </c>
       <c r="C1509" s="1" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="D1509" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1509" s="1">
         <v>13</v>
       </c>
       <c r="F1509" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" s="1">
         <v>36</v>
       </c>
       <c r="B1510" s="1">
         <v>1216</v>
       </c>
       <c r="C1510" s="1" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="D1510" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1510" s="1">
         <v>13</v>
       </c>
       <c r="F1510" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" s="1">
         <v>37</v>
       </c>
       <c r="B1511" s="1">
         <v>1271</v>
       </c>
       <c r="C1511" s="1" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="D1511" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1511" s="1">
         <v>13</v>
       </c>
       <c r="F1511" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" s="1">
         <v>38</v>
       </c>
       <c r="B1512" s="1">
         <v>647</v>
       </c>
       <c r="C1512" s="1" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="D1512" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1512" s="1">
         <v>12</v>
       </c>
       <c r="F1512" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" s="1">
         <v>39</v>
       </c>
       <c r="B1513" s="1">
         <v>180</v>
       </c>
       <c r="C1513" s="1" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="D1513" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1513" s="1">
         <v>12</v>
       </c>
       <c r="F1513" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" s="1">
         <v>40</v>
       </c>
       <c r="B1514" s="1">
         <v>1624</v>
       </c>
       <c r="C1514" s="1" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="D1514" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1514" s="1">
         <v>11</v>
       </c>
       <c r="F1514" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" s="1">
         <v>41</v>
       </c>
       <c r="B1515" s="1">
         <v>798</v>
       </c>
       <c r="C1515" s="1" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="D1515" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1515" s="1">
         <v>11</v>
       </c>
       <c r="F1515" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" s="1">
         <v>42</v>
       </c>
       <c r="B1516" s="1">
         <v>1545</v>
       </c>
       <c r="C1516" s="1" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="D1516" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1516" s="1">
         <v>11</v>
       </c>
       <c r="F1516" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" s="1">
         <v>43</v>
       </c>
       <c r="B1517" s="1">
         <v>422</v>
       </c>
       <c r="C1517" s="1" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="D1517" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1517" s="1">
         <v>11</v>
       </c>
       <c r="F1517" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" s="1">
         <v>44</v>
       </c>
       <c r="B1518" s="1">
         <v>944</v>
       </c>
       <c r="C1518" s="1" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D1518" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1518" s="1">
         <v>11</v>
       </c>
       <c r="F1518" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" s="1">
         <v>45</v>
       </c>
       <c r="B1519" s="1">
         <v>526</v>
       </c>
       <c r="C1519" s="1" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="D1519" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1519" s="1">
         <v>9</v>
       </c>
       <c r="F1519" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" s="1">
         <v>45</v>
       </c>
       <c r="B1520" s="1">
         <v>279</v>
       </c>
       <c r="C1520" s="1" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="D1520" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E1520" s="1">
         <v>9</v>
       </c>
       <c r="F1520" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" s="1">
         <v>46</v>
       </c>
       <c r="B1521" s="1">
         <v>799</v>
       </c>
       <c r="C1521" s="1" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="D1521" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1521" s="1">
         <v>8</v>
       </c>
       <c r="F1521" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" s="1">
         <v>47</v>
       </c>
       <c r="B1522" s="1">
         <v>1625</v>
       </c>
       <c r="C1522" s="1" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="D1522" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1522" s="1">
         <v>8</v>
       </c>
       <c r="F1522" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" s="1">
         <v>48</v>
       </c>
       <c r="B1523" s="1">
         <v>1519</v>
       </c>
       <c r="C1523" s="1" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="D1523" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1523" s="1">
         <v>8</v>
       </c>
       <c r="F1523" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" s="1">
         <v>49</v>
       </c>
       <c r="B1524" s="1">
         <v>824</v>
       </c>
       <c r="C1524" s="1" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="D1524" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1524" s="1">
         <v>6</v>
       </c>
       <c r="F1524" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" s="1">
         <v>50</v>
       </c>
       <c r="B1525" s="1">
         <v>1241</v>
       </c>
       <c r="C1525" s="1" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="D1525" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1525" s="1">
         <v>6</v>
       </c>
       <c r="F1525" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" s="1">
         <v>51</v>
       </c>
       <c r="B1526" s="1">
         <v>1292</v>
       </c>
       <c r="C1526" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="D1526" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1526" s="1">
         <v>6</v>
       </c>
       <c r="F1526" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" s="1">
         <v>51</v>
       </c>
       <c r="B1527" s="1">
         <v>1884</v>
       </c>
       <c r="C1527" s="1" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="D1527" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1527" s="1">
         <v>6</v>
       </c>
       <c r="F1527" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" s="1">
         <v>52</v>
       </c>
       <c r="B1528" s="1">
         <v>771</v>
       </c>
       <c r="C1528" s="1" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="D1528" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1528" s="1">
         <v>4</v>
       </c>
       <c r="F1528" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" s="1">
         <v>52</v>
       </c>
       <c r="B1529" s="1">
         <v>436</v>
       </c>
       <c r="C1529" s="1" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="D1529" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1529" s="1">
         <v>4</v>
       </c>
       <c r="F1529" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" s="1">
         <v>53</v>
       </c>
       <c r="B1530" s="1">
         <v>179</v>
       </c>
       <c r="C1530" s="1" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="D1530" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1530" s="1">
         <v>4</v>
       </c>
       <c r="F1530" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" s="1">
         <v>53</v>
       </c>
       <c r="B1531" s="1">
         <v>1734</v>
       </c>
       <c r="C1531" s="1" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="D1531" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1531" s="1">
         <v>4</v>
       </c>
       <c r="F1531" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" s="1">
         <v>53</v>
       </c>
       <c r="B1532" s="1">
         <v>1631</v>
       </c>
       <c r="C1532" s="1" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="D1532" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1532" s="1">
         <v>4</v>
       </c>
       <c r="F1532" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" s="1">
         <v>54</v>
       </c>
       <c r="B1533" s="1">
         <v>1375</v>
       </c>
       <c r="C1533" s="1" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="D1533" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1533" s="1">
         <v>3</v>
       </c>
       <c r="F1533" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" s="1">
         <v>54</v>
       </c>
       <c r="B1534" s="1">
         <v>1496</v>
       </c>
       <c r="C1534" s="1" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="D1534" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1534" s="1">
         <v>3</v>
       </c>
       <c r="F1534" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" s="1">
         <v>55</v>
       </c>
       <c r="B1535" s="1">
         <v>888</v>
       </c>
       <c r="C1535" s="1" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="D1535" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1535" s="1">
         <v>3</v>
       </c>
       <c r="F1535" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" s="1">
         <v>56</v>
       </c>
       <c r="B1536" s="1">
         <v>968</v>
       </c>
       <c r="C1536" s="1" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="D1536" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1536" s="1">
         <v>2</v>
       </c>
       <c r="F1536" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" s="1">
         <v>56</v>
       </c>
       <c r="B1537" s="1">
         <v>759</v>
       </c>
       <c r="C1537" s="1" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="D1537" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1537" s="1">
         <v>2</v>
       </c>
       <c r="F1537" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" s="1">
         <v>57</v>
       </c>
       <c r="B1538" s="1">
         <v>177</v>
       </c>
       <c r="C1538" s="1" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="D1538" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1538" s="1">
         <v>2</v>
       </c>
       <c r="F1538" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" s="1">
         <v>57</v>
       </c>
       <c r="B1539" s="1">
         <v>980</v>
       </c>
       <c r="C1539" s="1" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="D1539" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1539" s="1">
         <v>2</v>
       </c>
       <c r="F1539" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" s="1">
         <v>57</v>
       </c>
       <c r="B1540" s="1">
         <v>498</v>
       </c>
       <c r="C1540" s="1" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="D1540" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1540" s="1">
         <v>2</v>
       </c>
       <c r="F1540" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" s="1">
         <v>58</v>
       </c>
       <c r="B1541" s="1">
         <v>773</v>
       </c>
       <c r="C1541" s="1" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="D1541" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1541" s="1">
         <v>1</v>
       </c>
       <c r="F1541" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" s="1">
         <v>58</v>
       </c>
       <c r="B1542" s="1">
         <v>459</v>
       </c>
       <c r="C1542" s="1" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="D1542" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1542" s="1">
         <v>1</v>
       </c>
       <c r="F1542" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" s="1">
         <v>58</v>
       </c>
       <c r="B1543" s="1">
         <v>178</v>
       </c>
       <c r="C1543" s="1" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="D1543" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1543" s="1">
         <v>1</v>
       </c>
       <c r="F1543" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" s="3" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="B1546" s="3" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="C1546" s="3" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="D1546" s="3" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="E1546" s="3" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1547" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1547" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1547" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1547" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1547" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" s="1">
         <v>1</v>
       </c>
       <c r="B1548" s="1">
         <v>1435</v>
       </c>
       <c r="C1548" s="1" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="D1548" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1548" s="1">
         <v>110</v>
       </c>
       <c r="F1548" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" s="1">
         <v>2</v>
       </c>
       <c r="B1549" s="1">
         <v>1396</v>
       </c>
       <c r="C1549" s="1" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="D1549" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1549" s="1">
         <v>105</v>
       </c>
       <c r="F1549" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" s="1">
         <v>3</v>
       </c>
       <c r="B1550" s="1">
         <v>349</v>
       </c>
       <c r="C1550" s="1" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="D1550" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1550" s="1">
         <v>90</v>
       </c>
       <c r="F1550" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" s="1">
         <v>4</v>
       </c>
       <c r="B1551" s="1">
         <v>1151</v>
       </c>
       <c r="C1551" s="1" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="D1551" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1551" s="1">
         <v>75</v>
       </c>
       <c r="F1551" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" s="1">
         <v>5</v>
       </c>
       <c r="B1552" s="1">
         <v>1447</v>
       </c>
       <c r="C1552" s="1" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="D1552" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1552" s="1">
         <v>75</v>
       </c>
       <c r="F1552" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" s="1">
         <v>6</v>
       </c>
       <c r="B1553" s="1">
         <v>1316</v>
       </c>
       <c r="C1553" s="1" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="D1553" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1553" s="1">
         <v>61</v>
       </c>
       <c r="F1553" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" s="1">
         <v>7</v>
       </c>
       <c r="B1554" s="1">
         <v>850</v>
       </c>
       <c r="C1554" s="1" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="D1554" s="1" t="s">
         <v>618</v>
       </c>
       <c r="E1554" s="1">
         <v>59</v>
       </c>
       <c r="F1554" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" s="1">
         <v>8</v>
       </c>
       <c r="B1555" s="1">
         <v>69</v>
       </c>
       <c r="C1555" s="1" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="D1555" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1555" s="1">
         <v>54</v>
       </c>
       <c r="F1555" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" s="1">
         <v>9</v>
       </c>
       <c r="B1556" s="1">
         <v>72</v>
       </c>
       <c r="C1556" s="1" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="D1556" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1556" s="1">
         <v>50</v>
       </c>
       <c r="F1556" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" s="1">
         <v>10</v>
       </c>
       <c r="B1557" s="1">
         <v>68</v>
       </c>
       <c r="C1557" s="1" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="D1557" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1557" s="1">
         <v>50</v>
       </c>
       <c r="F1557" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" s="1">
         <v>11</v>
       </c>
       <c r="B1558" s="1">
         <v>589</v>
       </c>
       <c r="C1558" s="1" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="D1558" s="1" t="s">
         <v>618</v>
       </c>
       <c r="E1558" s="1">
         <v>43</v>
       </c>
       <c r="F1558" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" s="1">
         <v>12</v>
       </c>
       <c r="B1559" s="1">
         <v>1522</v>
       </c>
       <c r="C1559" s="1" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="D1559" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1559" s="1">
         <v>42</v>
       </c>
       <c r="F1559" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" s="1">
         <v>13</v>
       </c>
       <c r="B1560" s="1">
         <v>1012</v>
       </c>
       <c r="C1560" s="1" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="D1560" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1560" s="1">
         <v>40</v>
       </c>
       <c r="F1560" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" s="1">
         <v>14</v>
       </c>
       <c r="B1561" s="1">
         <v>1189</v>
       </c>
       <c r="C1561" s="1" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="D1561" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1561" s="1">
         <v>39</v>
       </c>
       <c r="F1561" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" s="1">
         <v>15</v>
       </c>
       <c r="B1562" s="1">
         <v>822</v>
       </c>
       <c r="C1562" s="1" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="D1562" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1562" s="1">
         <v>36</v>
       </c>
       <c r="F1562" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" s="1">
         <v>16</v>
       </c>
       <c r="B1563" s="1">
         <v>1222</v>
       </c>
       <c r="C1563" s="1" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="D1563" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1563" s="1">
         <v>28</v>
       </c>
       <c r="F1563" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" s="1">
         <v>17</v>
       </c>
       <c r="B1564" s="1">
         <v>1138</v>
       </c>
       <c r="C1564" s="1" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="D1564" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1564" s="1">
         <v>27</v>
       </c>
       <c r="F1564" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" s="1">
         <v>18</v>
       </c>
       <c r="B1565" s="1">
         <v>407</v>
       </c>
       <c r="C1565" s="1" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="D1565" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1565" s="1">
         <v>24</v>
       </c>
       <c r="F1565" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" s="1">
         <v>19</v>
       </c>
       <c r="B1566" s="1">
         <v>623</v>
       </c>
       <c r="C1566" s="1" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="D1566" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1566" s="1">
         <v>23</v>
       </c>
       <c r="F1566" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" s="1">
         <v>19</v>
       </c>
       <c r="B1567" s="1">
         <v>1518</v>
       </c>
       <c r="C1567" s="1" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="D1567" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1567" s="1">
         <v>23</v>
       </c>
       <c r="F1567" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" s="1">
         <v>20</v>
       </c>
       <c r="B1568" s="1">
         <v>1747</v>
       </c>
       <c r="C1568" s="1" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="D1568" s="1" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="E1568" s="1">
         <v>23</v>
       </c>
       <c r="F1568" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" s="1">
         <v>21</v>
       </c>
       <c r="B1569" s="1">
         <v>348</v>
       </c>
       <c r="C1569" s="1" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="D1569" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1569" s="1">
         <v>22</v>
       </c>
       <c r="F1569" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" s="1">
         <v>22</v>
       </c>
       <c r="B1570" s="1">
         <v>71</v>
       </c>
       <c r="C1570" s="1" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="D1570" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1570" s="1">
         <v>21</v>
       </c>
       <c r="F1570" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" s="1">
         <v>23</v>
       </c>
       <c r="B1571" s="1">
         <v>1326</v>
       </c>
       <c r="C1571" s="1" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="D1571" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1571" s="1">
         <v>21</v>
       </c>
       <c r="F1571" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" s="1">
         <v>24</v>
       </c>
       <c r="B1572" s="1">
         <v>1218</v>
       </c>
       <c r="C1572" s="1" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="D1572" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1572" s="1">
         <v>21</v>
       </c>
       <c r="F1572" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" s="1">
         <v>25</v>
       </c>
       <c r="B1573" s="1">
         <v>1783</v>
       </c>
       <c r="C1573" s="1" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="D1573" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1573" s="1">
         <v>21</v>
       </c>
       <c r="F1573" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" s="1">
         <v>26</v>
       </c>
       <c r="B1574" s="1">
         <v>1171</v>
       </c>
       <c r="C1574" s="1" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="D1574" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1574" s="1">
         <v>18</v>
       </c>
       <c r="F1574" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" s="1">
         <v>27</v>
       </c>
       <c r="B1575" s="1">
         <v>1282</v>
       </c>
       <c r="C1575" s="1" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="D1575" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1575" s="1">
         <v>17</v>
       </c>
       <c r="F1575" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" s="1">
         <v>28</v>
       </c>
       <c r="B1576" s="1">
         <v>1104</v>
       </c>
       <c r="C1576" s="1" t="s">
         <v>631</v>
       </c>
       <c r="D1576" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1576" s="1">
         <v>17</v>
       </c>
       <c r="F1576" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" s="1">
         <v>28</v>
       </c>
       <c r="B1577" s="1">
         <v>1779</v>
       </c>
       <c r="C1577" s="1" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="D1577" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1577" s="1">
         <v>17</v>
       </c>
       <c r="F1577" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" s="1">
         <v>29</v>
       </c>
       <c r="B1578" s="1">
         <v>1559</v>
       </c>
       <c r="C1578" s="1" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="D1578" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1578" s="1">
         <v>17</v>
       </c>
       <c r="F1578" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" s="1">
         <v>30</v>
       </c>
       <c r="B1579" s="1">
         <v>987</v>
       </c>
       <c r="C1579" s="1" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="D1579" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1579" s="1">
         <v>16</v>
       </c>
       <c r="F1579" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" s="1">
         <v>31</v>
       </c>
       <c r="B1580" s="1">
         <v>558</v>
       </c>
       <c r="C1580" s="1" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="D1580" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1580" s="1">
         <v>15</v>
       </c>
       <c r="F1580" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" s="1">
         <v>32</v>
       </c>
       <c r="B1581" s="1">
         <v>1311</v>
       </c>
       <c r="C1581" s="1" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="D1581" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1581" s="1">
         <v>15</v>
       </c>
       <c r="F1581" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" s="1">
         <v>33</v>
       </c>
       <c r="B1582" s="1">
         <v>1179</v>
       </c>
       <c r="C1582" s="1" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="D1582" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1582" s="1">
         <v>14</v>
       </c>
       <c r="F1582" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" s="1">
         <v>34</v>
       </c>
       <c r="B1583" s="1">
         <v>855</v>
       </c>
       <c r="C1583" s="1" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="D1583" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1583" s="1">
         <v>14</v>
       </c>
       <c r="F1583" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" s="1">
         <v>35</v>
       </c>
       <c r="B1584" s="1">
         <v>653</v>
       </c>
       <c r="C1584" s="1" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="D1584" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1584" s="1">
         <v>13</v>
       </c>
       <c r="F1584" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" s="1">
         <v>36</v>
       </c>
       <c r="B1585" s="1">
         <v>557</v>
       </c>
       <c r="C1585" s="1" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="D1585" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1585" s="1">
         <v>12</v>
       </c>
       <c r="F1585" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" s="1">
         <v>37</v>
       </c>
       <c r="B1586" s="1">
         <v>897</v>
       </c>
       <c r="C1586" s="1" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="D1586" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1586" s="1">
         <v>11</v>
       </c>
       <c r="F1586" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" s="1">
         <v>38</v>
       </c>
       <c r="B1587" s="1">
         <v>562</v>
       </c>
       <c r="C1587" s="1" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="D1587" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1587" s="1">
         <v>9</v>
       </c>
       <c r="F1587" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" s="1">
         <v>39</v>
       </c>
       <c r="B1588" s="1">
         <v>1556</v>
       </c>
       <c r="C1588" s="1" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="D1588" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1588" s="1">
         <v>8</v>
       </c>
       <c r="F1588" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" s="1">
         <v>40</v>
       </c>
       <c r="B1589" s="1">
         <v>1643</v>
       </c>
       <c r="C1589" s="1" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="D1589" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1589" s="1">
         <v>6</v>
       </c>
       <c r="F1589" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" s="1">
         <v>41</v>
       </c>
       <c r="B1590" s="1">
         <v>1269</v>
       </c>
       <c r="C1590" s="1" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="D1590" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1590" s="1">
         <v>5</v>
       </c>
       <c r="F1590" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" s="1">
         <v>41</v>
       </c>
       <c r="B1591" s="1">
         <v>1014</v>
       </c>
       <c r="C1591" s="1" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="D1591" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1591" s="1">
         <v>5</v>
       </c>
       <c r="F1591" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" s="1">
         <v>42</v>
       </c>
       <c r="B1592" s="1">
         <v>70</v>
       </c>
       <c r="C1592" s="1" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="D1592" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1592" s="1">
         <v>5</v>
       </c>
       <c r="F1592" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" s="1">
         <v>43</v>
       </c>
       <c r="B1593" s="1">
         <v>1013</v>
       </c>
       <c r="C1593" s="1" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="D1593" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1593" s="1">
         <v>4</v>
       </c>
       <c r="F1593" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" s="1">
         <v>43</v>
       </c>
       <c r="B1594" s="1">
         <v>1782</v>
       </c>
       <c r="C1594" s="1" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="D1594" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1594" s="1">
         <v>4</v>
       </c>
       <c r="F1594" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" s="1">
         <v>44</v>
       </c>
       <c r="B1595" s="1">
         <v>1592</v>
       </c>
       <c r="C1595" s="1" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="D1595" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1595" s="1">
         <v>2</v>
       </c>
       <c r="F1595" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" s="1">
         <v>44</v>
       </c>
       <c r="B1596" s="1">
         <v>698</v>
       </c>
       <c r="C1596" s="1" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="D1596" s="1" t="s">
         <v>316</v>
       </c>
       <c r="E1596" s="1">
         <v>2</v>
       </c>
       <c r="F1596" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" s="1">
         <v>44</v>
       </c>
       <c r="B1597" s="1">
         <v>424</v>
       </c>
       <c r="C1597" s="1" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="D1597" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1597" s="1">
         <v>2</v>
       </c>
       <c r="F1597" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" s="3" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="B1600" s="3" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="C1600" s="3" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="D1600" s="3" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="E1600" s="3" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1601" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1601" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1601" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1601" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1601" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" s="1">
         <v>1</v>
       </c>
       <c r="B1602" s="1">
         <v>182</v>
       </c>
       <c r="C1602" s="1" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="D1602" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1602" s="1">
         <v>135</v>
       </c>
       <c r="F1602" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" s="1">
         <v>2</v>
       </c>
       <c r="B1603" s="1">
         <v>194</v>
       </c>
       <c r="C1603" s="1" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="D1603" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1603" s="1">
         <v>121</v>
       </c>
       <c r="F1603" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" s="1">
         <v>3</v>
       </c>
       <c r="B1604" s="1">
         <v>188</v>
       </c>
       <c r="C1604" s="1" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="D1604" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1604" s="1">
         <v>105</v>
       </c>
       <c r="F1604" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" s="1">
         <v>4</v>
       </c>
       <c r="B1605" s="1">
         <v>537</v>
       </c>
       <c r="C1605" s="1" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="D1605" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1605" s="1">
         <v>82</v>
       </c>
       <c r="F1605" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" s="1">
         <v>5</v>
       </c>
       <c r="B1606" s="1">
         <v>377</v>
       </c>
       <c r="C1606" s="1" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="D1606" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1606" s="1">
         <v>72</v>
       </c>
       <c r="F1606" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" s="1">
         <v>6</v>
       </c>
       <c r="B1607" s="1">
         <v>1103</v>
       </c>
       <c r="C1607" s="1" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="D1607" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1607" s="1">
         <v>71</v>
       </c>
       <c r="F1607" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" s="1">
         <v>7</v>
       </c>
       <c r="B1608" s="1">
         <v>1417</v>
       </c>
       <c r="C1608" s="1" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="D1608" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1608" s="1">
         <v>64</v>
       </c>
       <c r="F1608" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" s="1">
         <v>8</v>
       </c>
       <c r="B1609" s="1">
         <v>187</v>
       </c>
       <c r="C1609" s="1" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="D1609" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1609" s="1">
         <v>62</v>
       </c>
       <c r="F1609" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" s="1">
         <v>9</v>
       </c>
       <c r="B1610" s="1">
         <v>949</v>
       </c>
       <c r="C1610" s="1" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="D1610" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1610" s="1">
         <v>45</v>
       </c>
       <c r="F1610" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" s="1">
         <v>10</v>
       </c>
       <c r="B1611" s="1">
         <v>186</v>
       </c>
       <c r="C1611" s="1" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="D1611" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1611" s="1">
         <v>41</v>
       </c>
       <c r="F1611" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" s="1">
         <v>11</v>
       </c>
       <c r="B1612" s="1">
         <v>922</v>
       </c>
       <c r="C1612" s="1" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="D1612" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1612" s="1">
         <v>37</v>
       </c>
       <c r="F1612" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" s="1">
         <v>12</v>
       </c>
       <c r="B1613" s="1">
         <v>191</v>
       </c>
       <c r="C1613" s="1" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="D1613" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1613" s="1">
         <v>35</v>
       </c>
       <c r="F1613" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" s="1">
         <v>13</v>
       </c>
       <c r="B1614" s="1">
         <v>474</v>
       </c>
       <c r="C1614" s="1" t="s">
         <v>464</v>
       </c>
       <c r="D1614" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1614" s="1">
         <v>35</v>
       </c>
       <c r="F1614" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" s="1">
         <v>14</v>
       </c>
       <c r="B1615" s="1">
         <v>901</v>
       </c>
       <c r="C1615" s="1" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="D1615" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1615" s="1">
         <v>31</v>
       </c>
       <c r="F1615" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" s="1">
         <v>15</v>
       </c>
       <c r="B1616" s="1">
         <v>525</v>
       </c>
       <c r="C1616" s="1" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="D1616" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1616" s="1">
         <v>30</v>
       </c>
       <c r="F1616" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" s="1">
         <v>16</v>
       </c>
       <c r="B1617" s="1">
         <v>1277</v>
       </c>
       <c r="C1617" s="1" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="D1617" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1617" s="1">
         <v>29</v>
       </c>
       <c r="F1617" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" s="1">
         <v>17</v>
       </c>
       <c r="B1618" s="1">
         <v>919</v>
       </c>
       <c r="C1618" s="1" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="D1618" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1618" s="1">
         <v>29</v>
       </c>
       <c r="F1618" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" s="1">
         <v>18</v>
       </c>
       <c r="B1619" s="1">
         <v>556</v>
       </c>
       <c r="C1619" s="1" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="D1619" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1619" s="1">
         <v>28</v>
       </c>
       <c r="F1619" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" s="1">
         <v>19</v>
       </c>
       <c r="B1620" s="1">
         <v>1199</v>
       </c>
       <c r="C1620" s="1" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="D1620" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1620" s="1">
         <v>28</v>
       </c>
       <c r="F1620" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" s="1">
         <v>20</v>
       </c>
       <c r="B1621" s="1">
         <v>185</v>
       </c>
       <c r="C1621" s="1" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D1621" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1621" s="1">
         <v>26</v>
       </c>
       <c r="F1621" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" s="1">
         <v>21</v>
       </c>
       <c r="B1622" s="1">
         <v>183</v>
       </c>
       <c r="C1622" s="1" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="D1622" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1622" s="1">
         <v>23</v>
       </c>
       <c r="F1622" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" s="1">
         <v>22</v>
       </c>
       <c r="B1623" s="1">
         <v>1430</v>
       </c>
       <c r="C1623" s="1" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="D1623" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1623" s="1">
         <v>23</v>
       </c>
       <c r="F1623" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" s="1">
         <v>23</v>
       </c>
       <c r="B1624" s="1">
         <v>192</v>
       </c>
       <c r="C1624" s="1" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="D1624" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1624" s="1">
         <v>22</v>
       </c>
       <c r="F1624" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" s="1">
         <v>24</v>
       </c>
       <c r="B1625" s="1">
         <v>193</v>
       </c>
       <c r="C1625" s="1" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="D1625" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1625" s="1">
         <v>22</v>
       </c>
       <c r="F1625" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" s="1">
         <v>25</v>
       </c>
       <c r="B1626" s="1">
         <v>322</v>
       </c>
       <c r="C1626" s="1" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="D1626" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1626" s="1">
         <v>19</v>
       </c>
       <c r="F1626" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" s="1">
         <v>26</v>
       </c>
       <c r="B1627" s="1">
         <v>1136</v>
       </c>
       <c r="C1627" s="1" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="D1627" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1627" s="1">
         <v>18</v>
       </c>
       <c r="F1627" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" s="1">
         <v>27</v>
       </c>
       <c r="B1628" s="1">
         <v>351</v>
       </c>
       <c r="C1628" s="1" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="D1628" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1628" s="1">
         <v>17</v>
       </c>
       <c r="F1628" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" s="1">
         <v>28</v>
       </c>
       <c r="B1629" s="1">
         <v>1235</v>
       </c>
       <c r="C1629" s="1" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="D1629" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1629" s="1">
         <v>17</v>
       </c>
       <c r="F1629" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" s="1">
         <v>28</v>
       </c>
       <c r="B1630" s="1">
         <v>1660</v>
       </c>
       <c r="C1630" s="1" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="D1630" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1630" s="1">
         <v>17</v>
       </c>
       <c r="F1630" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" s="1">
         <v>28</v>
       </c>
       <c r="B1631" s="1">
         <v>370</v>
       </c>
       <c r="C1631" s="1" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="D1631" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1631" s="1">
         <v>17</v>
       </c>
       <c r="F1631" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" s="1">
         <v>28</v>
       </c>
       <c r="B1632" s="1">
         <v>871</v>
       </c>
       <c r="C1632" s="1" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="D1632" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E1632" s="1">
         <v>17</v>
       </c>
       <c r="F1632" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" s="1">
         <v>29</v>
       </c>
       <c r="B1633" s="1">
         <v>873</v>
       </c>
       <c r="C1633" s="1" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="D1633" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E1633" s="1">
         <v>17</v>
       </c>
       <c r="F1633" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" s="1">
         <v>30</v>
       </c>
       <c r="B1634" s="1">
         <v>224</v>
       </c>
       <c r="C1634" s="1" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="D1634" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1634" s="1">
         <v>15</v>
       </c>
       <c r="F1634" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" s="1">
         <v>31</v>
       </c>
       <c r="B1635" s="1">
         <v>1141</v>
       </c>
       <c r="C1635" s="1" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="D1635" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1635" s="1">
         <v>14</v>
       </c>
       <c r="F1635" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" s="1">
         <v>32</v>
       </c>
       <c r="B1636" s="1">
         <v>779</v>
       </c>
       <c r="C1636" s="1" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="D1636" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1636" s="1">
         <v>14</v>
       </c>
       <c r="F1636" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" s="1">
         <v>33</v>
       </c>
       <c r="B1637" s="1">
         <v>383</v>
       </c>
       <c r="C1637" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="D1637" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1637" s="1">
         <v>14</v>
       </c>
       <c r="F1637" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" s="1">
         <v>34</v>
       </c>
       <c r="B1638" s="1">
         <v>1738</v>
       </c>
       <c r="C1638" s="1" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="D1638" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1638" s="1">
         <v>13</v>
       </c>
       <c r="F1638" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" s="1">
         <v>35</v>
       </c>
       <c r="B1639" s="1">
         <v>931</v>
       </c>
       <c r="C1639" s="1" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="D1639" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1639" s="1">
         <v>12</v>
       </c>
       <c r="F1639" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" s="1">
         <v>36</v>
       </c>
       <c r="B1640" s="1">
         <v>1133</v>
       </c>
       <c r="C1640" s="1" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="D1640" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1640" s="1">
         <v>12</v>
       </c>
       <c r="F1640" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" s="1">
         <v>37</v>
       </c>
       <c r="B1641" s="1">
         <v>849</v>
       </c>
       <c r="C1641" s="1" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="D1641" s="1" t="s">
         <v>618</v>
       </c>
       <c r="E1641" s="1">
         <v>11</v>
       </c>
       <c r="F1641" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" s="1">
         <v>38</v>
       </c>
       <c r="B1642" s="1">
         <v>998</v>
       </c>
       <c r="C1642" s="1" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="D1642" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1642" s="1">
         <v>11</v>
       </c>
       <c r="F1642" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" s="1">
         <v>38</v>
       </c>
       <c r="B1643" s="1">
         <v>247</v>
       </c>
       <c r="C1643" s="1" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="D1643" s="1" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="E1643" s="1">
         <v>11</v>
       </c>
       <c r="F1643" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" s="1">
         <v>39</v>
       </c>
       <c r="B1644" s="1">
         <v>941</v>
       </c>
       <c r="C1644" s="1" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="D1644" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1644" s="1">
         <v>10</v>
       </c>
       <c r="F1644" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" s="1">
         <v>40</v>
       </c>
       <c r="B1645" s="1">
         <v>82</v>
       </c>
       <c r="C1645" s="1" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="D1645" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1645" s="1">
         <v>9</v>
       </c>
       <c r="F1645" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" s="1">
         <v>41</v>
       </c>
       <c r="B1646" s="1">
         <v>585</v>
       </c>
       <c r="C1646" s="1" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="D1646" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1646" s="1">
         <v>8</v>
       </c>
       <c r="F1646" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" s="1">
         <v>42</v>
       </c>
       <c r="B1647" s="1">
         <v>576</v>
       </c>
       <c r="C1647" s="1" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="D1647" s="1" t="s">
         <v>571</v>
       </c>
       <c r="E1647" s="1">
         <v>8</v>
       </c>
       <c r="F1647" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" s="1">
         <v>43</v>
       </c>
       <c r="B1648" s="1">
         <v>1570</v>
       </c>
       <c r="C1648" s="1" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="D1648" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1648" s="1">
         <v>7</v>
       </c>
       <c r="F1648" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" s="1">
         <v>44</v>
       </c>
       <c r="B1649" s="1">
         <v>971</v>
       </c>
       <c r="C1649" s="1" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="D1649" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1649" s="1">
         <v>6</v>
       </c>
       <c r="F1649" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" s="1">
         <v>44</v>
       </c>
       <c r="B1650" s="1">
         <v>872</v>
       </c>
       <c r="C1650" s="1" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="D1650" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E1650" s="1">
         <v>6</v>
       </c>
       <c r="F1650" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" s="1">
         <v>44</v>
       </c>
       <c r="B1651" s="1">
         <v>1249</v>
       </c>
       <c r="C1651" s="1" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="D1651" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1651" s="1">
         <v>6</v>
       </c>
       <c r="F1651" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" s="1">
         <v>45</v>
       </c>
       <c r="B1652" s="1">
         <v>1212</v>
       </c>
       <c r="C1652" s="1" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="D1652" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1652" s="1">
         <v>5</v>
       </c>
       <c r="F1652" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" s="1">
         <v>46</v>
       </c>
       <c r="B1653" s="1">
         <v>933</v>
       </c>
       <c r="C1653" s="1" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="D1653" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1653" s="1">
         <v>5</v>
       </c>
       <c r="F1653" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" s="1">
         <v>47</v>
       </c>
       <c r="B1654" s="1">
         <v>385</v>
       </c>
       <c r="C1654" s="1" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="D1654" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1654" s="1">
         <v>5</v>
       </c>
       <c r="F1654" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" s="1">
         <v>48</v>
       </c>
       <c r="B1655" s="1">
         <v>917</v>
       </c>
       <c r="C1655" s="1" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="D1655" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1655" s="1">
         <v>4</v>
       </c>
       <c r="F1655" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" s="1">
         <v>49</v>
       </c>
       <c r="B1656" s="1">
         <v>1210</v>
       </c>
       <c r="C1656" s="1" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="D1656" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1656" s="1">
         <v>3</v>
       </c>
       <c r="F1656" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" s="1">
         <v>50</v>
       </c>
       <c r="B1657" s="1">
         <v>1080</v>
       </c>
       <c r="C1657" s="1" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="D1657" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1657" s="1">
         <v>3</v>
       </c>
       <c r="F1657" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" s="1">
         <v>50</v>
       </c>
       <c r="B1658" s="1">
         <v>1598</v>
       </c>
       <c r="C1658" s="1" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="D1658" s="1" t="s">
         <v>618</v>
       </c>
       <c r="E1658" s="1">
         <v>3</v>
       </c>
       <c r="F1658" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" s="1">
         <v>51</v>
       </c>
       <c r="B1659" s="1">
         <v>1094</v>
       </c>
       <c r="C1659" s="1" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="D1659" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1659" s="1">
         <v>2</v>
       </c>
       <c r="F1659" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" s="1">
         <v>51</v>
       </c>
       <c r="B1660" s="1">
         <v>929</v>
       </c>
       <c r="C1660" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="D1660" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1660" s="1">
         <v>2</v>
       </c>
       <c r="F1660" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" s="1">
         <v>51</v>
       </c>
       <c r="B1661" s="1">
         <v>466</v>
       </c>
       <c r="C1661" s="1" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="D1661" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1661" s="1">
         <v>2</v>
       </c>
       <c r="F1661" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" s="1">
         <v>51</v>
       </c>
       <c r="B1662" s="1">
         <v>1345</v>
       </c>
       <c r="C1662" s="1" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="D1662" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1662" s="1">
         <v>2</v>
       </c>
       <c r="F1662" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" s="1">
         <v>52</v>
       </c>
       <c r="B1663" s="1">
         <v>339</v>
       </c>
       <c r="C1663" s="1" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="D1663" s="1" t="s">
         <v>728</v>
       </c>
       <c r="E1663" s="1">
         <v>1</v>
       </c>
       <c r="F1663" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" s="1">
         <v>52</v>
       </c>
       <c r="B1664" s="1">
         <v>588</v>
       </c>
       <c r="C1664" s="1" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="D1664" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1664" s="1">
         <v>1</v>
       </c>
       <c r="F1664" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" s="1">
         <v>52</v>
       </c>
       <c r="B1665" s="1">
         <v>948</v>
       </c>
       <c r="C1665" s="1" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="D1665" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1665" s="1">
         <v>1</v>
       </c>
       <c r="F1665" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" s="3" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="B1668" s="3" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="C1668" s="3" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="D1668" s="3" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="E1668" s="3" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1669" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1669" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1669" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1669" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1669" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" s="1">
         <v>1</v>
       </c>
       <c r="B1670" s="1">
         <v>1409</v>
       </c>
       <c r="C1670" s="1" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="D1670" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1670" s="1">
         <v>147</v>
       </c>
       <c r="F1670" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" s="1">
         <v>2</v>
       </c>
       <c r="B1671" s="1">
         <v>924</v>
       </c>
       <c r="C1671" s="1" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="D1671" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1671" s="1">
         <v>114</v>
       </c>
       <c r="F1671" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" s="1">
         <v>3</v>
       </c>
       <c r="B1672" s="1">
         <v>1370</v>
       </c>
       <c r="C1672" s="1" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="D1672" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1672" s="1">
         <v>96</v>
       </c>
       <c r="F1672" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" s="1">
         <v>4</v>
       </c>
       <c r="B1673" s="1">
         <v>1744</v>
       </c>
       <c r="C1673" s="1" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="D1673" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1673" s="1">
         <v>79</v>
       </c>
       <c r="F1673" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" s="1">
         <v>5</v>
       </c>
       <c r="B1674" s="1">
         <v>74</v>
       </c>
       <c r="C1674" s="1" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="D1674" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1674" s="1">
         <v>75</v>
       </c>
       <c r="F1674" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" s="1">
         <v>6</v>
       </c>
       <c r="B1675" s="1">
         <v>1661</v>
       </c>
       <c r="C1675" s="1" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="D1675" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1675" s="1">
         <v>65</v>
       </c>
       <c r="F1675" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" s="1">
         <v>7</v>
       </c>
       <c r="B1676" s="1">
         <v>1428</v>
       </c>
       <c r="C1676" s="1" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="D1676" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1676" s="1">
         <v>61</v>
       </c>
       <c r="F1676" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" s="1">
         <v>8</v>
       </c>
       <c r="B1677" s="1">
         <v>421</v>
       </c>
       <c r="C1677" s="1" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="D1677" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1677" s="1">
         <v>57</v>
       </c>
       <c r="F1677" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" s="1">
         <v>9</v>
       </c>
       <c r="B1678" s="1">
         <v>1225</v>
       </c>
       <c r="C1678" s="1" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D1678" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1678" s="1">
         <v>56</v>
       </c>
       <c r="F1678" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" s="1">
         <v>10</v>
       </c>
       <c r="B1679" s="1">
         <v>440</v>
       </c>
       <c r="C1679" s="1" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="D1679" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1679" s="1">
         <v>46</v>
       </c>
       <c r="F1679" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" s="1">
         <v>11</v>
       </c>
       <c r="B1680" s="1">
         <v>1239</v>
       </c>
       <c r="C1680" s="1" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="D1680" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1680" s="1">
         <v>45</v>
       </c>
       <c r="F1680" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" s="1">
         <v>12</v>
       </c>
       <c r="B1681" s="1">
         <v>1467</v>
       </c>
       <c r="C1681" s="1" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="D1681" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1681" s="1">
         <v>34</v>
       </c>
       <c r="F1681" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" s="1">
         <v>13</v>
       </c>
       <c r="B1682" s="1">
         <v>932</v>
       </c>
       <c r="C1682" s="1" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="D1682" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1682" s="1">
         <v>30</v>
       </c>
       <c r="F1682" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" s="1">
         <v>14</v>
       </c>
       <c r="B1683" s="1">
         <v>1775</v>
       </c>
       <c r="C1683" s="1" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="D1683" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1683" s="1">
         <v>30</v>
       </c>
       <c r="F1683" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" s="1">
         <v>15</v>
       </c>
       <c r="B1684" s="1">
         <v>484</v>
       </c>
       <c r="C1684" s="1" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="D1684" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1684" s="1">
         <v>27</v>
       </c>
       <c r="F1684" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" s="1">
         <v>16</v>
       </c>
       <c r="B1685" s="1">
         <v>375</v>
       </c>
       <c r="C1685" s="1" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="D1685" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1685" s="1">
         <v>23</v>
       </c>
       <c r="F1685" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" s="1">
         <v>17</v>
       </c>
       <c r="B1686" s="1">
         <v>571</v>
       </c>
       <c r="C1686" s="1" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="D1686" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1686" s="1">
         <v>22</v>
       </c>
       <c r="F1686" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" s="1">
         <v>18</v>
       </c>
       <c r="B1687" s="1">
         <v>630</v>
       </c>
       <c r="C1687" s="1" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="D1687" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1687" s="1">
         <v>15</v>
       </c>
       <c r="F1687" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" s="1">
         <v>19</v>
       </c>
       <c r="B1688" s="1">
         <v>1506</v>
       </c>
       <c r="C1688" s="1" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="D1688" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1688" s="1">
         <v>13</v>
       </c>
       <c r="F1688" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" s="1">
         <v>20</v>
       </c>
       <c r="B1689" s="1">
         <v>1647</v>
       </c>
       <c r="C1689" s="1" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="D1689" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1689" s="1">
         <v>12</v>
       </c>
       <c r="F1689" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" s="1">
         <v>20</v>
       </c>
       <c r="B1690" s="1">
         <v>1900</v>
       </c>
       <c r="C1690" s="1" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="D1690" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1690" s="1">
         <v>12</v>
       </c>
       <c r="F1690" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" s="1">
         <v>21</v>
       </c>
       <c r="B1691" s="1">
         <v>1457</v>
       </c>
       <c r="C1691" s="1" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="D1691" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1691" s="1">
         <v>12</v>
       </c>
       <c r="F1691" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" s="1">
         <v>22</v>
       </c>
       <c r="B1692" s="1">
         <v>1000</v>
       </c>
       <c r="C1692" s="1" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="D1692" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1692" s="1">
         <v>12</v>
       </c>
       <c r="F1692" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" s="1">
         <v>23</v>
       </c>
       <c r="B1693" s="1">
         <v>999</v>
       </c>
       <c r="C1693" s="1" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="D1693" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1693" s="1">
         <v>10</v>
       </c>
       <c r="F1693" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" s="1">
         <v>23</v>
       </c>
       <c r="B1694" s="1">
         <v>1002</v>
       </c>
       <c r="C1694" s="1" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="D1694" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1694" s="1">
         <v>10</v>
       </c>
       <c r="F1694" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" s="1">
         <v>24</v>
       </c>
       <c r="B1695" s="1">
         <v>1036</v>
       </c>
       <c r="C1695" s="1" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="D1695" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1695" s="1">
         <v>9</v>
       </c>
       <c r="F1695" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" s="1">
         <v>24</v>
       </c>
       <c r="B1696" s="1">
         <v>1569</v>
       </c>
       <c r="C1696" s="1" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="D1696" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1696" s="1">
         <v>9</v>
       </c>
       <c r="F1696" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" s="1">
         <v>25</v>
       </c>
       <c r="B1697" s="1">
         <v>1792</v>
       </c>
       <c r="C1697" s="1" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="D1697" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1697" s="1">
         <v>3</v>
       </c>
       <c r="F1697" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" s="3" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="B1700" s="3" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="C1700" s="3" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="D1700" s="3" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="E1700" s="3" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1701" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1701" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1701" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1701" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1701" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" s="1">
         <v>1</v>
       </c>
       <c r="B1702" s="1">
         <v>196</v>
       </c>
       <c r="C1702" s="1" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="D1702" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1702" s="1">
         <v>133</v>
       </c>
       <c r="F1702" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" s="1">
         <v>2</v>
       </c>
       <c r="B1703" s="1">
         <v>198</v>
       </c>
       <c r="C1703" s="1" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="D1703" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1703" s="1">
         <v>117</v>
       </c>
       <c r="F1703" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" s="1">
         <v>3</v>
       </c>
       <c r="B1704" s="1">
         <v>197</v>
       </c>
       <c r="C1704" s="1" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="D1704" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1704" s="1">
         <v>86</v>
       </c>
       <c r="F1704" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" s="1">
         <v>4</v>
       </c>
       <c r="B1705" s="1">
         <v>1198</v>
       </c>
       <c r="C1705" s="1" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="D1705" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1705" s="1">
         <v>83</v>
       </c>
       <c r="F1705" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" s="1">
         <v>5</v>
       </c>
       <c r="B1706" s="1">
         <v>913</v>
       </c>
       <c r="C1706" s="1" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="D1706" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1706" s="1">
         <v>80</v>
       </c>
       <c r="F1706" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" s="1">
         <v>6</v>
       </c>
       <c r="B1707" s="1">
         <v>506</v>
       </c>
       <c r="C1707" s="1" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="D1707" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1707" s="1">
         <v>65</v>
       </c>
       <c r="F1707" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" s="1">
         <v>7</v>
       </c>
       <c r="B1708" s="1">
         <v>1422</v>
       </c>
       <c r="C1708" s="1" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="D1708" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1708" s="1">
         <v>56</v>
       </c>
       <c r="F1708" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" s="1">
         <v>8</v>
       </c>
       <c r="B1709" s="1">
         <v>1052</v>
       </c>
       <c r="C1709" s="1" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="D1709" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1709" s="1">
         <v>54</v>
       </c>
       <c r="F1709" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" s="1">
         <v>9</v>
       </c>
       <c r="B1710" s="1">
         <v>468</v>
       </c>
       <c r="C1710" s="1" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="D1710" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1710" s="1">
         <v>49</v>
       </c>
       <c r="F1710" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1711">
       <c r="A1711" s="1">
         <v>10</v>
       </c>
       <c r="B1711" s="1">
         <v>1368</v>
       </c>
       <c r="C1711" s="1" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="D1711" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1711" s="1">
         <v>47</v>
       </c>
       <c r="F1711" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1712">
       <c r="A1712" s="1">
         <v>11</v>
       </c>
       <c r="B1712" s="1">
         <v>1109</v>
       </c>
       <c r="C1712" s="1" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="D1712" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1712" s="1">
         <v>44</v>
       </c>
       <c r="F1712" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" s="1">
         <v>12</v>
       </c>
       <c r="B1713" s="1">
         <v>200</v>
       </c>
       <c r="C1713" s="1" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="D1713" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1713" s="1">
         <v>41</v>
       </c>
       <c r="F1713" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1714">
       <c r="A1714" s="1">
         <v>13</v>
       </c>
       <c r="B1714" s="1">
         <v>1344</v>
       </c>
       <c r="C1714" s="1" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="D1714" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E1714" s="1">
         <v>38</v>
       </c>
       <c r="F1714" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1715">
       <c r="A1715" s="1">
         <v>14</v>
       </c>
       <c r="B1715" s="1">
         <v>1134</v>
       </c>
       <c r="C1715" s="1" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="D1715" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1715" s="1">
         <v>37</v>
       </c>
       <c r="F1715" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1716">
       <c r="A1716" s="1">
         <v>15</v>
       </c>
       <c r="B1716" s="1">
         <v>229</v>
       </c>
       <c r="C1716" s="1" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="D1716" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1716" s="1">
         <v>34</v>
       </c>
       <c r="F1716" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1717">
       <c r="A1717" s="1">
         <v>16</v>
       </c>
       <c r="B1717" s="1">
         <v>886</v>
       </c>
       <c r="C1717" s="1" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="D1717" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1717" s="1">
         <v>30</v>
       </c>
       <c r="F1717" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1718">
       <c r="A1718" s="1">
         <v>17</v>
       </c>
       <c r="B1718" s="1">
         <v>382</v>
       </c>
       <c r="C1718" s="1" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="D1718" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1718" s="1">
         <v>29</v>
       </c>
       <c r="F1718" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1719">
       <c r="A1719" s="1">
         <v>18</v>
       </c>
       <c r="B1719" s="1">
         <v>245</v>
       </c>
       <c r="C1719" s="1" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="D1719" s="1" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="E1719" s="1">
         <v>29</v>
       </c>
       <c r="F1719" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1720">
       <c r="A1720" s="1">
         <v>19</v>
       </c>
       <c r="B1720" s="1">
         <v>1154</v>
       </c>
       <c r="C1720" s="1" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="D1720" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1720" s="1">
         <v>28</v>
       </c>
       <c r="F1720" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1721">
       <c r="A1721" s="1">
         <v>20</v>
       </c>
       <c r="B1721" s="1">
         <v>1121</v>
       </c>
       <c r="C1721" s="1" t="s">
         <v>475</v>
       </c>
       <c r="D1721" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1721" s="1">
         <v>28</v>
       </c>
       <c r="F1721" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1722">
       <c r="A1722" s="1">
         <v>21</v>
       </c>
       <c r="B1722" s="1">
         <v>364</v>
       </c>
       <c r="C1722" s="1" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="D1722" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1722" s="1">
         <v>25</v>
       </c>
       <c r="F1722" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1723">
       <c r="A1723" s="1">
         <v>22</v>
       </c>
       <c r="B1723" s="1">
         <v>923</v>
       </c>
       <c r="C1723" s="1" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="D1723" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1723" s="1">
         <v>24</v>
       </c>
       <c r="F1723" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1724">
       <c r="A1724" s="1">
         <v>23</v>
       </c>
       <c r="B1724" s="1">
         <v>195</v>
       </c>
       <c r="C1724" s="1" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="D1724" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1724" s="1">
         <v>23</v>
       </c>
       <c r="F1724" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1725">
       <c r="A1725" s="1">
         <v>24</v>
       </c>
       <c r="B1725" s="1">
         <v>1135</v>
       </c>
       <c r="C1725" s="1" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="D1725" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1725" s="1">
         <v>23</v>
       </c>
       <c r="F1725" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1726">
       <c r="A1726" s="1">
         <v>25</v>
       </c>
       <c r="B1726" s="1">
         <v>1343</v>
       </c>
       <c r="C1726" s="1" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="D1726" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E1726" s="1">
         <v>22</v>
       </c>
       <c r="F1726" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" s="1">
         <v>26</v>
       </c>
       <c r="B1727" s="1">
         <v>947</v>
       </c>
       <c r="C1727" s="1" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="D1727" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1727" s="1">
         <v>21</v>
       </c>
       <c r="F1727" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" s="1">
         <v>26</v>
       </c>
       <c r="B1728" s="1">
         <v>204</v>
       </c>
       <c r="C1728" s="1" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="D1728" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1728" s="1">
         <v>21</v>
       </c>
       <c r="F1728" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" s="1">
         <v>27</v>
       </c>
       <c r="B1729" s="1">
         <v>934</v>
       </c>
       <c r="C1729" s="1" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="D1729" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1729" s="1">
         <v>20</v>
       </c>
       <c r="F1729" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" s="1">
         <v>27</v>
       </c>
       <c r="B1730" s="1">
         <v>937</v>
       </c>
       <c r="C1730" s="1" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="D1730" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1730" s="1">
         <v>20</v>
       </c>
       <c r="F1730" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" s="1">
         <v>28</v>
       </c>
       <c r="B1731" s="1">
         <v>202</v>
       </c>
       <c r="C1731" s="1" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="D1731" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1731" s="1">
         <v>20</v>
       </c>
       <c r="F1731" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1732">
       <c r="A1732" s="1">
         <v>29</v>
       </c>
       <c r="B1732" s="1">
         <v>787</v>
       </c>
       <c r="C1732" s="1" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="D1732" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1732" s="1">
         <v>18</v>
       </c>
       <c r="F1732" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1733">
       <c r="A1733" s="1">
         <v>30</v>
       </c>
       <c r="B1733" s="1">
         <v>1822</v>
       </c>
       <c r="C1733" s="1" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="D1733" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1733" s="1">
         <v>17</v>
       </c>
       <c r="F1733" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1734">
       <c r="A1734" s="1">
         <v>31</v>
       </c>
       <c r="B1734" s="1">
         <v>942</v>
       </c>
       <c r="C1734" s="1" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="D1734" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1734" s="1">
         <v>16</v>
       </c>
       <c r="F1734" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1735">
       <c r="A1735" s="1">
         <v>32</v>
       </c>
       <c r="B1735" s="1">
         <v>347</v>
       </c>
       <c r="C1735" s="1" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="D1735" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1735" s="1">
         <v>15</v>
       </c>
       <c r="F1735" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1736">
       <c r="A1736" s="1">
         <v>33</v>
       </c>
       <c r="B1736" s="1">
         <v>1651</v>
       </c>
       <c r="C1736" s="1" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="D1736" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1736" s="1">
         <v>14</v>
       </c>
       <c r="F1736" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" s="1">
         <v>33</v>
       </c>
       <c r="B1737" s="1">
         <v>203</v>
       </c>
       <c r="C1737" s="1" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="D1737" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1737" s="1">
         <v>14</v>
       </c>
       <c r="F1737" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" s="1">
         <v>34</v>
       </c>
       <c r="B1738" s="1">
         <v>1188</v>
       </c>
       <c r="C1738" s="1" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="D1738" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1738" s="1">
         <v>14</v>
       </c>
       <c r="F1738" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" s="1">
         <v>35</v>
       </c>
       <c r="B1739" s="1">
         <v>326</v>
       </c>
       <c r="C1739" s="1" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="D1739" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E1739" s="1">
         <v>13</v>
       </c>
       <c r="F1739" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" s="1">
         <v>36</v>
       </c>
       <c r="B1740" s="1">
         <v>205</v>
       </c>
       <c r="C1740" s="1" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="D1740" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1740" s="1">
         <v>12</v>
       </c>
       <c r="F1740" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" s="1">
         <v>37</v>
       </c>
       <c r="B1741" s="1">
         <v>1253</v>
       </c>
       <c r="C1741" s="1" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="D1741" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1741" s="1">
         <v>12</v>
       </c>
       <c r="F1741" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" s="1">
         <v>38</v>
       </c>
       <c r="B1742" s="1">
         <v>316</v>
       </c>
       <c r="C1742" s="1" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="D1742" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E1742" s="1">
         <v>12</v>
       </c>
       <c r="F1742" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" s="1">
         <v>38</v>
       </c>
       <c r="B1743" s="1">
         <v>507</v>
       </c>
       <c r="C1743" s="1" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="D1743" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1743" s="1">
         <v>12</v>
       </c>
       <c r="F1743" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1744">
       <c r="A1744" s="1">
         <v>39</v>
       </c>
       <c r="B1744" s="1">
         <v>596</v>
       </c>
       <c r="C1744" s="1" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="D1744" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1744" s="1">
         <v>10</v>
       </c>
       <c r="F1744" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1745">
       <c r="A1745" s="1">
         <v>40</v>
       </c>
       <c r="B1745" s="1">
         <v>201</v>
       </c>
       <c r="C1745" s="1" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="D1745" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1745" s="1">
         <v>9</v>
       </c>
       <c r="F1745" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1746">
       <c r="A1746" s="1">
         <v>41</v>
       </c>
       <c r="B1746" s="1">
         <v>1600</v>
       </c>
       <c r="C1746" s="1" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="D1746" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1746" s="1">
         <v>8</v>
       </c>
       <c r="F1746" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1747">
       <c r="A1747" s="1">
         <v>42</v>
       </c>
       <c r="B1747" s="1">
         <v>1736</v>
       </c>
       <c r="C1747" s="1" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="D1747" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1747" s="1">
         <v>8</v>
       </c>
       <c r="F1747" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1748">
       <c r="A1748" s="1">
         <v>43</v>
       </c>
       <c r="B1748" s="1">
         <v>219</v>
       </c>
       <c r="C1748" s="1" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="D1748" s="1" t="s">
         <v>571</v>
       </c>
       <c r="E1748" s="1">
         <v>6</v>
       </c>
       <c r="F1748" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" s="1">
         <v>44</v>
       </c>
       <c r="B1749" s="1">
         <v>434</v>
       </c>
       <c r="C1749" s="1" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="D1749" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1749" s="1">
         <v>4</v>
       </c>
       <c r="F1749" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" s="1">
         <v>45</v>
       </c>
       <c r="B1750" s="1">
         <v>1611</v>
       </c>
       <c r="C1750" s="1" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="D1750" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1750" s="1">
         <v>2</v>
       </c>
       <c r="F1750" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" s="1">
         <v>45</v>
       </c>
       <c r="B1751" s="1">
         <v>199</v>
       </c>
       <c r="C1751" s="1" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="D1751" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1751" s="1">
         <v>2</v>
       </c>
       <c r="F1751" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" s="1">
         <v>45</v>
       </c>
       <c r="B1752" s="1">
         <v>858</v>
       </c>
       <c r="C1752" s="1" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="D1752" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1752" s="1">
         <v>2</v>
       </c>
       <c r="F1752" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1755">
       <c r="A1755" s="3" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="B1755" s="3" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="C1755" s="3" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="D1755" s="3" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="E1755" s="3" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="1756">
       <c r="A1756" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1756" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1756" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1756" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1756" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1756" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1757">
       <c r="A1757" s="1">
         <v>1</v>
       </c>
       <c r="B1757" s="1">
         <v>970</v>
       </c>
       <c r="C1757" s="1" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="D1757" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1757" s="1">
         <v>135</v>
       </c>
       <c r="F1757" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1758">
       <c r="A1758" s="1">
         <v>2</v>
       </c>
       <c r="B1758" s="1">
         <v>1223</v>
       </c>
       <c r="C1758" s="1" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="D1758" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1758" s="1">
         <v>127</v>
       </c>
       <c r="F1758" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1759">
       <c r="A1759" s="1">
         <v>3</v>
       </c>
       <c r="B1759" s="1">
         <v>1874</v>
       </c>
       <c r="C1759" s="1" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="D1759" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1759" s="1">
         <v>106</v>
       </c>
       <c r="F1759" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1760">
       <c r="A1760" s="1">
         <v>4</v>
       </c>
       <c r="B1760" s="1">
         <v>1394</v>
       </c>
       <c r="C1760" s="1" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="D1760" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1760" s="1">
         <v>91</v>
       </c>
       <c r="F1760" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" s="1">
         <v>5</v>
       </c>
       <c r="B1761" s="1">
         <v>1129</v>
       </c>
       <c r="C1761" s="1" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="D1761" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1761" s="1">
         <v>80</v>
       </c>
       <c r="F1761" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" s="1">
         <v>6</v>
       </c>
       <c r="B1762" s="1">
         <v>975</v>
       </c>
       <c r="C1762" s="1" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="D1762" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1762" s="1">
         <v>67</v>
       </c>
       <c r="F1762" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" s="1">
         <v>7</v>
       </c>
       <c r="B1763" s="1">
         <v>1038</v>
       </c>
       <c r="C1763" s="1" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="D1763" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1763" s="1">
         <v>63</v>
       </c>
       <c r="F1763" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" s="1">
         <v>8</v>
       </c>
       <c r="B1764" s="1">
         <v>810</v>
       </c>
       <c r="C1764" s="1" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="D1764" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1764" s="1">
         <v>62</v>
       </c>
       <c r="F1764" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" s="1">
         <v>9</v>
       </c>
       <c r="B1765" s="1">
         <v>1806</v>
       </c>
       <c r="C1765" s="1" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="D1765" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1765" s="1">
         <v>58</v>
       </c>
       <c r="F1765" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1766">
       <c r="A1766" s="1">
         <v>10</v>
       </c>
       <c r="B1766" s="1">
         <v>1105</v>
       </c>
       <c r="C1766" s="1" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="D1766" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1766" s="1">
         <v>53</v>
       </c>
       <c r="F1766" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1767">
       <c r="A1767" s="1">
         <v>11</v>
       </c>
       <c r="B1767" s="1">
         <v>220</v>
       </c>
       <c r="C1767" s="1" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="D1767" s="1" t="s">
         <v>571</v>
       </c>
       <c r="E1767" s="1">
         <v>32</v>
       </c>
       <c r="F1767" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1768">
       <c r="A1768" s="1">
         <v>12</v>
       </c>
       <c r="B1768" s="1">
         <v>995</v>
       </c>
       <c r="C1768" s="1" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="D1768" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1768" s="1">
         <v>25</v>
       </c>
       <c r="F1768" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1769">
       <c r="A1769" s="1">
         <v>13</v>
       </c>
       <c r="B1769" s="1">
         <v>95</v>
       </c>
       <c r="C1769" s="1" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="D1769" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1769" s="1">
         <v>15</v>
       </c>
       <c r="F1769" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1770">
       <c r="A1770" s="1">
         <v>14</v>
       </c>
       <c r="B1770" s="1">
         <v>107</v>
       </c>
       <c r="C1770" s="1" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="D1770" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1770" s="1">
         <v>13</v>
       </c>
       <c r="F1770" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1771">
       <c r="A1771" s="1">
         <v>15</v>
       </c>
       <c r="B1771" s="1">
         <v>1472</v>
       </c>
       <c r="C1771" s="1" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="D1771" s="1" t="s">
         <v>571</v>
       </c>
       <c r="E1771" s="1">
         <v>3</v>
       </c>
       <c r="F1771" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1774">
       <c r="A1774" s="3" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="B1774" s="3" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="C1774" s="3" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="D1774" s="3" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="E1774" s="3" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="1775">
       <c r="A1775" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1775" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1775" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1775" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1775" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1775" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1776">
       <c r="A1776" s="1">
         <v>1</v>
       </c>
       <c r="B1776" s="1">
         <v>1116</v>
       </c>
       <c r="C1776" s="1" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="D1776" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1776" s="1">
         <v>144</v>
       </c>
       <c r="F1776" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" s="1">
         <v>2</v>
       </c>
       <c r="B1777" s="1">
         <v>356</v>
       </c>
       <c r="C1777" s="1" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="D1777" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1777" s="1">
         <v>136</v>
       </c>
       <c r="F1777" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1778">
       <c r="A1778" s="1">
         <v>3</v>
       </c>
       <c r="B1778" s="1">
         <v>430</v>
       </c>
       <c r="C1778" s="1" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="D1778" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1778" s="1">
         <v>99</v>
       </c>
       <c r="F1778" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1779">
       <c r="A1779" s="1">
         <v>4</v>
       </c>
       <c r="B1779" s="1">
         <v>1309</v>
       </c>
       <c r="C1779" s="1" t="s">
         <v>524</v>
       </c>
       <c r="D1779" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E1779" s="1">
         <v>86</v>
       </c>
       <c r="F1779" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1780">
       <c r="A1780" s="1">
         <v>5</v>
       </c>
       <c r="B1780" s="1">
         <v>1571</v>
       </c>
       <c r="C1780" s="1" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="D1780" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1780" s="1">
         <v>85</v>
       </c>
       <c r="F1780" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1781">
       <c r="A1781" s="1">
         <v>6</v>
       </c>
       <c r="B1781" s="1">
         <v>423</v>
       </c>
       <c r="C1781" s="1" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="D1781" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1781" s="1">
         <v>81</v>
       </c>
       <c r="F1781" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" s="1">
         <v>7</v>
       </c>
       <c r="B1782" s="1">
         <v>899</v>
       </c>
       <c r="C1782" s="1" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="D1782" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1782" s="1">
         <v>54</v>
       </c>
       <c r="F1782" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" s="1">
         <v>8</v>
       </c>
       <c r="B1783" s="1">
         <v>462</v>
       </c>
       <c r="C1783" s="1" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="D1783" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1783" s="1">
         <v>52</v>
       </c>
       <c r="F1783" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1784">
       <c r="A1784" s="1">
         <v>9</v>
       </c>
       <c r="B1784" s="1">
         <v>1142</v>
       </c>
       <c r="C1784" s="1" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="D1784" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1784" s="1">
         <v>51</v>
       </c>
       <c r="F1784" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" s="1">
         <v>10</v>
       </c>
       <c r="B1785" s="1">
         <v>823</v>
       </c>
       <c r="C1785" s="1" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="D1785" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1785" s="1">
         <v>44</v>
       </c>
       <c r="F1785" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" s="1">
         <v>11</v>
       </c>
       <c r="B1786" s="1">
         <v>963</v>
       </c>
       <c r="C1786" s="1" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="D1786" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1786" s="1">
         <v>41</v>
       </c>
       <c r="F1786" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" s="1">
         <v>12</v>
       </c>
       <c r="B1787" s="1">
         <v>1671</v>
       </c>
       <c r="C1787" s="1" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="D1787" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1787" s="1">
         <v>38</v>
       </c>
       <c r="F1787" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" s="1">
         <v>13</v>
       </c>
       <c r="B1788" s="1">
         <v>206</v>
       </c>
       <c r="C1788" s="1" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="D1788" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1788" s="1">
         <v>35</v>
       </c>
       <c r="F1788" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" s="1">
         <v>14</v>
       </c>
       <c r="B1789" s="1">
         <v>734</v>
       </c>
       <c r="C1789" s="1" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="D1789" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1789" s="1">
         <v>30</v>
       </c>
       <c r="F1789" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" s="1">
         <v>15</v>
       </c>
       <c r="B1790" s="1">
         <v>907</v>
       </c>
       <c r="C1790" s="1" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="D1790" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1790" s="1">
         <v>27</v>
       </c>
       <c r="F1790" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1791">
       <c r="A1791" s="1">
         <v>15</v>
       </c>
       <c r="B1791" s="1">
         <v>207</v>
       </c>
       <c r="C1791" s="1" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="D1791" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1791" s="1">
         <v>27</v>
       </c>
       <c r="F1791" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1792">
       <c r="A1792" s="1">
         <v>15</v>
       </c>
       <c r="B1792" s="1">
         <v>501</v>
       </c>
       <c r="C1792" s="1" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="D1792" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1792" s="1">
         <v>27</v>
       </c>
       <c r="F1792" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1793">
       <c r="A1793" s="1">
         <v>16</v>
       </c>
       <c r="B1793" s="1">
         <v>1666</v>
       </c>
       <c r="C1793" s="1" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="D1793" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1793" s="1">
         <v>24</v>
       </c>
       <c r="F1793" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1794">
       <c r="A1794" s="1">
         <v>17</v>
       </c>
       <c r="B1794" s="1">
         <v>940</v>
       </c>
       <c r="C1794" s="1" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="D1794" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1794" s="1">
         <v>22</v>
       </c>
       <c r="F1794" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1795">
       <c r="A1795" s="1">
         <v>18</v>
       </c>
       <c r="B1795" s="1">
         <v>1132</v>
       </c>
       <c r="C1795" s="1" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="D1795" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1795" s="1">
         <v>15</v>
       </c>
       <c r="F1795" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1796">
       <c r="A1796" s="1">
         <v>19</v>
       </c>
       <c r="B1796" s="1">
         <v>126</v>
       </c>
       <c r="C1796" s="1" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="D1796" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1796" s="1">
         <v>15</v>
       </c>
       <c r="F1796" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" s="1">
         <v>20</v>
       </c>
       <c r="B1797" s="1">
         <v>1054</v>
       </c>
       <c r="C1797" s="1" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="D1797" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1797" s="1">
         <v>10</v>
       </c>
       <c r="F1797" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" s="1">
         <v>21</v>
       </c>
       <c r="B1798" s="1">
         <v>164</v>
       </c>
       <c r="C1798" s="1" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="D1798" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1798" s="1">
         <v>9</v>
       </c>
       <c r="F1798" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" s="1">
         <v>22</v>
       </c>
       <c r="B1799" s="1">
         <v>208</v>
       </c>
       <c r="C1799" s="1" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="D1799" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1799" s="1">
         <v>6</v>
       </c>
       <c r="F1799" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" s="1">
         <v>22</v>
       </c>
       <c r="B1800" s="1">
         <v>346</v>
       </c>
       <c r="C1800" s="1" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="D1800" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1800" s="1">
         <v>6</v>
       </c>
       <c r="F1800" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" s="1">
         <v>23</v>
       </c>
       <c r="B1801" s="1">
         <v>150</v>
       </c>
       <c r="C1801" s="1" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="D1801" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1801" s="1">
         <v>5</v>
       </c>
       <c r="F1801" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1804">
       <c r="A1804" s="3" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="B1804" s="3" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="C1804" s="3" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="D1804" s="3" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="E1804" s="3" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="1805">
       <c r="A1805" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1805" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1805" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1805" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1805" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1805" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1806">
       <c r="A1806" s="1">
         <v>1</v>
       </c>
       <c r="B1806" s="1">
         <v>979</v>
       </c>
       <c r="C1806" s="1" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="D1806" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1806" s="1">
         <v>165</v>
       </c>
       <c r="F1806" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1807">
       <c r="A1807" s="1">
         <v>2</v>
       </c>
       <c r="B1807" s="1">
         <v>77</v>
       </c>
       <c r="C1807" s="1" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="D1807" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1807" s="1">
         <v>117</v>
       </c>
       <c r="F1807" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1808">
       <c r="A1808" s="1">
         <v>3</v>
       </c>
       <c r="B1808" s="1">
         <v>1776</v>
       </c>
       <c r="C1808" s="1" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="D1808" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1808" s="1">
         <v>100</v>
       </c>
       <c r="F1808" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1809">
       <c r="A1809" s="1">
         <v>4</v>
       </c>
       <c r="B1809" s="1">
         <v>1787</v>
       </c>
       <c r="C1809" s="1" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="D1809" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1809" s="1">
         <v>75</v>
       </c>
       <c r="F1809" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1810">
       <c r="A1810" s="1">
         <v>5</v>
       </c>
       <c r="B1810" s="1">
         <v>801</v>
       </c>
       <c r="C1810" s="1" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="D1810" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1810" s="1">
         <v>55</v>
       </c>
       <c r="F1810" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1811">
       <c r="A1811" s="1">
         <v>6</v>
       </c>
       <c r="B1811" s="1">
         <v>1648</v>
       </c>
       <c r="C1811" s="1" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="D1811" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1811" s="1">
         <v>46</v>
       </c>
       <c r="F1811" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1812">
       <c r="A1812" s="1">
         <v>7</v>
       </c>
       <c r="B1812" s="1">
         <v>1194</v>
       </c>
       <c r="C1812" s="1" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="D1812" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1812" s="1">
         <v>32</v>
       </c>
       <c r="F1812" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1813">
       <c r="A1813" s="1">
         <v>8</v>
       </c>
       <c r="B1813" s="1">
         <v>76</v>
       </c>
       <c r="C1813" s="1" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="D1813" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1813" s="1">
         <v>32</v>
       </c>
       <c r="F1813" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1814">
       <c r="A1814" s="1">
         <v>9</v>
       </c>
       <c r="B1814" s="1">
         <v>1175</v>
       </c>
       <c r="C1814" s="1" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="D1814" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1814" s="1">
         <v>8</v>
       </c>
       <c r="F1814" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1815">
       <c r="A1815" s="1">
         <v>10</v>
       </c>
       <c r="B1815" s="1">
         <v>13</v>
       </c>
       <c r="C1815" s="1" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="D1815" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1815" s="1">
         <v>6</v>
       </c>
       <c r="F1815" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1818">
       <c r="A1818" s="3" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="B1818" s="3" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="C1818" s="3" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="D1818" s="3" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="E1818" s="3" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="1819">
       <c r="A1819" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1819" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1819" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1819" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1819" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1819" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1820">
       <c r="A1820" s="1">
         <v>1</v>
       </c>
       <c r="B1820" s="1">
         <v>906</v>
       </c>
       <c r="C1820" s="1" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="D1820" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1820" s="1">
         <v>150</v>
       </c>
       <c r="F1820" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1821">
       <c r="A1821" s="1">
         <v>2</v>
       </c>
       <c r="B1821" s="1">
         <v>1146</v>
       </c>
       <c r="C1821" s="1" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="D1821" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1821" s="1">
         <v>145</v>
       </c>
       <c r="F1821" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1822">
       <c r="A1822" s="1">
         <v>3</v>
       </c>
       <c r="B1822" s="1">
         <v>463</v>
       </c>
       <c r="C1822" s="1" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="D1822" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1822" s="1">
         <v>120</v>
       </c>
       <c r="F1822" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1823">
       <c r="A1823" s="1">
         <v>4</v>
       </c>
       <c r="B1823" s="1">
         <v>875</v>
       </c>
       <c r="C1823" s="1" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="D1823" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E1823" s="1">
         <v>82</v>
       </c>
       <c r="F1823" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1824">
       <c r="A1824" s="1">
         <v>5</v>
       </c>
       <c r="B1824" s="1">
         <v>1672</v>
       </c>
       <c r="C1824" s="1" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="D1824" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1824" s="1">
         <v>70</v>
       </c>
       <c r="F1824" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1825">
       <c r="A1825" s="1">
         <v>6</v>
       </c>
       <c r="B1825" s="1">
         <v>1526</v>
       </c>
       <c r="C1825" s="1" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="D1825" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1825" s="1">
         <v>63</v>
       </c>
       <c r="F1825" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1826">
       <c r="A1826" s="1">
         <v>7</v>
       </c>
       <c r="B1826" s="1">
         <v>209</v>
       </c>
       <c r="C1826" s="1" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="D1826" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1826" s="1">
         <v>61</v>
       </c>
       <c r="F1826" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1827">
       <c r="A1827" s="1">
         <v>8</v>
       </c>
       <c r="B1827" s="1">
         <v>1365</v>
       </c>
       <c r="C1827" s="1" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="D1827" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1827" s="1">
         <v>60</v>
       </c>
       <c r="F1827" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1828">
       <c r="A1828" s="1">
         <v>9</v>
       </c>
       <c r="B1828" s="1">
         <v>1653</v>
       </c>
       <c r="C1828" s="1" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="D1828" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1828" s="1">
         <v>54</v>
       </c>
       <c r="F1828" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1829">
       <c r="A1829" s="1">
         <v>10</v>
       </c>
       <c r="B1829" s="1">
         <v>568</v>
       </c>
       <c r="C1829" s="1" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="D1829" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1829" s="1">
         <v>52</v>
       </c>
       <c r="F1829" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1830">
       <c r="A1830" s="1">
         <v>11</v>
       </c>
       <c r="B1830" s="1">
         <v>1610</v>
       </c>
       <c r="C1830" s="1" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="D1830" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1830" s="1">
         <v>47</v>
       </c>
       <c r="F1830" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1831">
       <c r="A1831" s="1">
         <v>12</v>
       </c>
       <c r="B1831" s="1">
         <v>1629</v>
       </c>
       <c r="C1831" s="1" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="D1831" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1831" s="1">
         <v>30</v>
       </c>
       <c r="F1831" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1832">
       <c r="A1832" s="1">
         <v>13</v>
       </c>
       <c r="B1832" s="1">
         <v>1495</v>
       </c>
       <c r="C1832" s="1" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="D1832" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E1832" s="1">
         <v>21</v>
       </c>
       <c r="F1832" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1833">
       <c r="A1833" s="1">
         <v>14</v>
       </c>
       <c r="B1833" s="1">
         <v>467</v>
       </c>
       <c r="C1833" s="1" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="D1833" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1833" s="1">
         <v>20</v>
       </c>
       <c r="F1833" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1834">
       <c r="A1834" s="1">
         <v>15</v>
       </c>
       <c r="B1834" s="1">
         <v>1861</v>
       </c>
       <c r="C1834" s="1" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="D1834" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1834" s="1">
         <v>20</v>
       </c>
       <c r="F1834" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1835">
       <c r="A1835" s="1">
         <v>16</v>
       </c>
       <c r="B1835" s="1">
         <v>1486</v>
       </c>
       <c r="C1835" s="1" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="D1835" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E1835" s="1">
         <v>15</v>
       </c>
       <c r="F1835" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1836">
       <c r="A1836" s="1">
         <v>17</v>
       </c>
       <c r="B1836" s="1">
         <v>1300</v>
       </c>
       <c r="C1836" s="1" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="D1836" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1836" s="1">
         <v>10</v>
       </c>
       <c r="F1836" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1837">
       <c r="A1837" s="1">
         <v>18</v>
       </c>
       <c r="B1837" s="1">
         <v>1395</v>
       </c>
       <c r="C1837" s="1" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="D1837" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1837" s="1">
         <v>8</v>
       </c>
       <c r="F1837" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1838">
       <c r="A1838" s="1">
         <v>19</v>
       </c>
       <c r="B1838" s="1">
         <v>972</v>
       </c>
       <c r="C1838" s="1" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="D1838" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1838" s="1">
         <v>3</v>
       </c>
       <c r="F1838" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1839">
       <c r="A1839" s="1">
         <v>19</v>
       </c>
       <c r="B1839" s="1">
         <v>566</v>
       </c>
       <c r="C1839" s="1" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="D1839" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1839" s="1">
         <v>3</v>
       </c>
       <c r="F1839" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1842">
       <c r="A1842" s="3" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="B1842" s="3" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="C1842" s="3" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="D1842" s="3" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="E1842" s="3" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="1843">
       <c r="A1843" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1843" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1843" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1843" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1843" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1843" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1844">
       <c r="A1844" s="1">
         <v>1</v>
       </c>
       <c r="B1844" s="1">
         <v>664</v>
       </c>
       <c r="C1844" s="1" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="D1844" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1844" s="1">
         <v>150</v>
       </c>
       <c r="F1844" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1845">
       <c r="A1845" s="1">
         <v>2</v>
       </c>
       <c r="B1845" s="1">
         <v>935</v>
       </c>
       <c r="C1845" s="1" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="D1845" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1845" s="1">
         <v>142</v>
       </c>
       <c r="F1845" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1846">
       <c r="A1846" s="1">
         <v>3</v>
       </c>
       <c r="B1846" s="1">
         <v>1137</v>
       </c>
       <c r="C1846" s="1" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="D1846" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1846" s="1">
         <v>104</v>
       </c>
       <c r="F1846" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1847">
       <c r="A1847" s="1">
         <v>4</v>
       </c>
       <c r="B1847" s="1">
         <v>500</v>
       </c>
       <c r="C1847" s="1" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="D1847" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1847" s="1">
         <v>71</v>
       </c>
       <c r="F1847" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1848">
       <c r="A1848" s="1">
         <v>5</v>
       </c>
       <c r="B1848" s="1">
         <v>212</v>
       </c>
       <c r="C1848" s="1" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="D1848" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1848" s="1">
         <v>70</v>
       </c>
       <c r="F1848" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1849">
       <c r="A1849" s="1">
         <v>6</v>
       </c>
       <c r="B1849" s="1">
         <v>214</v>
       </c>
       <c r="C1849" s="1" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="D1849" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1849" s="1">
         <v>67</v>
       </c>
       <c r="F1849" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1850">
       <c r="A1850" s="1">
         <v>7</v>
       </c>
       <c r="B1850" s="1">
         <v>1665</v>
       </c>
       <c r="C1850" s="1" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="D1850" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1850" s="1">
         <v>49</v>
       </c>
       <c r="F1850" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1851">
       <c r="A1851" s="1">
         <v>8</v>
       </c>
       <c r="B1851" s="1">
         <v>211</v>
       </c>
       <c r="C1851" s="1" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="D1851" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1851" s="1">
         <v>27</v>
       </c>
       <c r="F1851" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1852">
       <c r="A1852" s="1">
         <v>9</v>
       </c>
       <c r="B1852" s="1">
         <v>213</v>
       </c>
       <c r="C1852" s="1" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="D1852" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1852" s="1">
         <v>12</v>
       </c>
       <c r="F1852" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1853">
       <c r="A1853" s="1">
         <v>10</v>
       </c>
       <c r="B1853" s="1">
         <v>470</v>
       </c>
       <c r="C1853" s="1" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="D1853" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1853" s="1">
         <v>11</v>
       </c>
       <c r="F1853" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1854">
       <c r="A1854" s="1">
         <v>11</v>
       </c>
       <c r="B1854" s="1">
         <v>338</v>
       </c>
       <c r="C1854" s="1" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="D1854" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E1854" s="1">
         <v>6</v>
       </c>
       <c r="F1854" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A37:E37"/>
     <mergeCell ref="A74:E74"/>
     <mergeCell ref="A123:E123"/>
     <mergeCell ref="A172:E172"/>
     <mergeCell ref="A218:E218"/>
     <mergeCell ref="A251:E251"/>
     <mergeCell ref="A271:E271"/>
     <mergeCell ref="A301:E301"/>
     <mergeCell ref="A329:E329"/>
     <mergeCell ref="A348:E348"/>
@@ -41402,62 +41405,62 @@
         <v>27</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>815</v>
       </c>
       <c r="C30" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1">
         <v>28</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C31" s="1">
         <v>31</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1">
         <v>29</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="C32" s="1">
         <v>29</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1">
         <v>30</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="C33" s="1">
         <v>23</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1">
         <v>31</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>597</v>
       </c>
       <c r="C34" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1">
         <v>32</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>769</v>
       </c>
       <c r="C35" s="1">
         <v>15</v>
@@ -41479,71 +41482,71 @@
         <v>32</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>469</v>
       </c>
       <c r="C37" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1">
         <v>33</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>1212</v>
       </c>
       <c r="C38" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1">
         <v>33</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C39" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1">
         <v>34</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C40" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1">
         <v>35</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="C41" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1">
         <v>35</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="C42" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>