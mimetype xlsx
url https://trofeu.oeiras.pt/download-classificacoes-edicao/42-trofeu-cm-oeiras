--- v3 (2026-05-11)
+++ v4 (2026-07-23)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Atletas" sheetId="1" r:id="rId1"/>
     <sheet name="Colectivo" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1751" uniqueCount="1751">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1750" uniqueCount="1750">
   <si>
     <t>42º Troféu CM Oeiras - 42º Troféu CM Oeiras - 42º Troféu CM Oeiras</t>
   </si>
   <si>
     <t>Sub 10 - Masculinos</t>
   </si>
   <si>
     <t>Posição</t>
   </si>
   <si>
     <t>Dorsal</t>
   </si>
   <si>
     <t>Atleta</t>
   </si>
   <si>
     <t>Clube/Equipa</t>
   </si>
   <si>
     <t>Pontos</t>
   </si>
   <si>
     <t>Nº Participações</t>
   </si>
   <si>
@@ -239,60 +239,60 @@
   <si>
     <t xml:space="preserve">Victória  Ascensão</t>
   </si>
   <si>
     <t>NAZARE ROBERTSON</t>
   </si>
   <si>
     <t>Alice Rodrigues</t>
   </si>
   <si>
     <t>Carolina Sousa</t>
   </si>
   <si>
     <t>Tanveer Kaur</t>
   </si>
   <si>
     <t>Sofia Matos</t>
   </si>
   <si>
     <t>Maria Araújo</t>
   </si>
   <si>
     <t>Maria Quadrado</t>
   </si>
   <si>
-    <t>JESSIE GROSSO</t>
+    <t>LIA VICENTE</t>
   </si>
   <si>
     <t>Tiago Moura</t>
   </si>
   <si>
     <t>Yumo Yan</t>
   </si>
   <si>
-    <t>MARTA ROCHA MARINO</t>
+    <t xml:space="preserve">DINIS  SÁ</t>
   </si>
   <si>
     <t>Catarina Sobral</t>
   </si>
   <si>
     <t>Maria Souza</t>
   </si>
   <si>
     <t>Gaia Hernandéz</t>
   </si>
   <si>
     <t>Cíntia Rosário</t>
   </si>
   <si>
     <t xml:space="preserve">Diana  Ramalho</t>
   </si>
   <si>
     <t>Sub 12 - Masculinos</t>
   </si>
   <si>
     <t>TIAGO QUITERIO</t>
   </si>
   <si>
     <t>Rodrigo Madureira</t>
   </si>
@@ -329,111 +329,111 @@
   <si>
     <t>Tiago Maniés</t>
   </si>
   <si>
     <t>MANEL PEDRO</t>
   </si>
   <si>
     <t>Associação de Moradores 18 de Maio</t>
   </si>
   <si>
     <t>Maria Forgaça</t>
   </si>
   <si>
     <t>Ricardo Pinto</t>
   </si>
   <si>
     <t>Júlia Cordeiro</t>
   </si>
   <si>
     <t>Rui Carvalhinho</t>
   </si>
   <si>
     <t>Martim Pires</t>
   </si>
   <si>
-    <t>STEVEN RELVAS GROSSO</t>
+    <t>LUCAS NUNES</t>
   </si>
   <si>
     <t xml:space="preserve">BRUNO  PIROLA</t>
   </si>
   <si>
     <t>Diogo Lucas</t>
   </si>
   <si>
     <t>Gustavo Miguel</t>
   </si>
   <si>
     <t>Mateus Teodoro</t>
   </si>
   <si>
     <t>João Dias</t>
   </si>
   <si>
     <t>Academia Recreativa de Linda-a-Velha</t>
   </si>
   <si>
     <t>Manel Elias</t>
   </si>
   <si>
     <t>Leonardo Fichtner</t>
   </si>
   <si>
     <t>Bruno Fichtner</t>
   </si>
   <si>
     <t>Vasco Nava</t>
   </si>
   <si>
     <t>Enzo Cunha</t>
   </si>
   <si>
     <t>Gabriel Silva</t>
   </si>
   <si>
     <t>Vicente Esteves</t>
   </si>
   <si>
     <t>Paulo Soares</t>
   </si>
   <si>
     <t>Rafael Diogo</t>
   </si>
   <si>
-    <t>IAROMIR SEMENOV</t>
+    <t>CRISTINA MEL,INTE</t>
   </si>
   <si>
     <t>Miguel Teixeira</t>
   </si>
   <si>
     <t>Duarte Rodrigues</t>
   </si>
   <si>
     <t>CLUBE DE ATLETISMO DE VALE DE FIGUEIRA</t>
   </si>
   <si>
-    <t>LIAN PIETRO CARVALHO</t>
+    <t>LOURENÇO JERÓNIMO</t>
   </si>
   <si>
     <t>Guilherme Cabaço</t>
   </si>
   <si>
     <t>Duarte Gentil</t>
   </si>
   <si>
     <t xml:space="preserve">MATIAS  CORREIA</t>
   </si>
   <si>
     <t>GABRIEL CODEÇO</t>
   </si>
   <si>
     <t xml:space="preserve">André Lopes </t>
   </si>
   <si>
     <t xml:space="preserve"> Atlético Clube de Porto Salvo</t>
   </si>
   <si>
     <t>Simão Pereira</t>
   </si>
   <si>
     <t>Rafael Rosa</t>
   </si>
@@ -1487,78 +1487,78 @@
   <si>
     <t xml:space="preserve">Francisco  Val</t>
   </si>
   <si>
     <t>Tomás Mendes</t>
   </si>
   <si>
     <t>Pedro Reis</t>
   </si>
   <si>
     <t xml:space="preserve">VASCO MARTA </t>
   </si>
   <si>
     <t>CLAUDIO NORTE</t>
   </si>
   <si>
     <t>PEDRO QUARESMA</t>
   </si>
   <si>
     <t>João Moradias</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS TEIXEIRA </t>
   </si>
   <si>
-    <t xml:space="preserve">José  Sousa</t>
+    <t>RICARDO PESSOA</t>
   </si>
   <si>
     <t>Marcos Estrela</t>
   </si>
   <si>
     <t>Miguel Ferreira</t>
   </si>
   <si>
     <t>Pedro Sousa</t>
   </si>
   <si>
     <t>André Ribeiro</t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo  Craveiro</t>
   </si>
   <si>
     <t>Cristiano Filipe</t>
   </si>
   <si>
     <t>ANDRÉ FERREIRA</t>
   </si>
   <si>
     <t>Apolo Estrela</t>
   </si>
   <si>
-    <t>Tiago Henriques</t>
+    <t xml:space="preserve">BRUNO  SOUZA</t>
   </si>
   <si>
     <t>FILIPE TEIXEIRA</t>
   </si>
   <si>
     <t>Rogério Chaves</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Poças</t>
   </si>
   <si>
     <t>MARCELO GUERRA</t>
   </si>
   <si>
     <t xml:space="preserve">Bernardo  Batista</t>
   </si>
   <si>
     <t>Marco Pinto</t>
   </si>
   <si>
     <t>Walkandrun.pt-Seaside</t>
   </si>
   <si>
     <t xml:space="preserve">Francisco  Silva </t>
   </si>
@@ -1628,120 +1628,120 @@
   <si>
     <t>Joaquim Chicau</t>
   </si>
   <si>
     <t>Felipe Galiazzi</t>
   </si>
   <si>
     <t>Rafael Marques</t>
   </si>
   <si>
     <t>Jaime Lopes</t>
   </si>
   <si>
     <t>António Jesus</t>
   </si>
   <si>
     <t>Daniel Costa</t>
   </si>
   <si>
     <t>Frederico Martins</t>
   </si>
   <si>
     <t>Jan Haecker</t>
   </si>
   <si>
-    <t>LUIS COSTA</t>
+    <t xml:space="preserve">CAROLINA  CARVALHO</t>
   </si>
   <si>
     <t xml:space="preserve">Vasco  Amaral</t>
   </si>
   <si>
     <t xml:space="preserve">RAFAEL  MENDES</t>
   </si>
   <si>
     <t>Bernardo Martins</t>
   </si>
   <si>
     <t xml:space="preserve">Afonso  Guerreiro</t>
   </si>
   <si>
     <t>William Salvador</t>
   </si>
   <si>
-    <t>Francisco Lopes</t>
+    <t>GONÇALO MALCATA</t>
   </si>
   <si>
     <t>Alain Breton</t>
   </si>
   <si>
     <t>Associação de Pára-quedistas Tejo-Norte</t>
   </si>
   <si>
     <t>Pedro De Carvalho</t>
   </si>
   <si>
     <t>TIAGO SANTOS</t>
   </si>
   <si>
     <t xml:space="preserve">Cláudio  Trilho</t>
   </si>
   <si>
     <t>Jorge De Sousa</t>
   </si>
   <si>
     <t>Renato Afonso</t>
   </si>
   <si>
     <t>Eloi Garcia</t>
   </si>
   <si>
     <t xml:space="preserve">João  Vigário</t>
   </si>
   <si>
     <t>Caio Pardim</t>
   </si>
   <si>
     <t xml:space="preserve">António  Guerreiro</t>
   </si>
   <si>
     <t>Rui Conceição</t>
   </si>
   <si>
     <t xml:space="preserve">Brar Momme  Rickmers</t>
   </si>
   <si>
     <t xml:space="preserve">Manuel  Ferreira</t>
   </si>
   <si>
     <t>João Pedro Santos</t>
   </si>
   <si>
     <t>Artur Pereira</t>
   </si>
   <si>
-    <t>Bruno Carvalho</t>
+    <t xml:space="preserve">João  Ganho</t>
   </si>
   <si>
     <t>Romário Santos</t>
   </si>
   <si>
     <t xml:space="preserve">Fábio  Gomes </t>
   </si>
   <si>
     <t xml:space="preserve">João  Fernandes</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Baptista</t>
   </si>
   <si>
     <t>Afonso Neto</t>
   </si>
   <si>
     <t>Leonardo Lopes</t>
   </si>
   <si>
     <t>Diogo Mendes</t>
   </si>
   <si>
     <t>Agualva Runners</t>
   </si>
@@ -2111,51 +2111,51 @@
   <si>
     <t>Ivandro Moreira</t>
   </si>
   <si>
     <t>Orlando Couceiro</t>
   </si>
   <si>
     <t>Fernando Pereira</t>
   </si>
   <si>
     <t>Sérgio Correia</t>
   </si>
   <si>
     <t>Fábio Querido</t>
   </si>
   <si>
     <t>TELMO JORGE</t>
   </si>
   <si>
     <t>Tiago Andrade</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro  Costa</t>
   </si>
   <si>
-    <t>Mário Manteiga</t>
+    <t>ALEXANDRA MELINTE</t>
   </si>
   <si>
     <t>João Vale</t>
   </si>
   <si>
     <t>JOÃO FIGUEIREDO</t>
   </si>
   <si>
     <t>Joaquim Santos</t>
   </si>
   <si>
     <t>Steven Santos</t>
   </si>
   <si>
     <t>Tiago Vasconcelos</t>
   </si>
   <si>
     <t>Diogo Inácio</t>
   </si>
   <si>
     <t>Tiago Cardoso</t>
   </si>
   <si>
     <t xml:space="preserve">João  Raposo</t>
   </si>
@@ -2201,51 +2201,51 @@
   <si>
     <t xml:space="preserve">DIOGO   MORGADO</t>
   </si>
   <si>
     <t>FILIPE SILVA</t>
   </si>
   <si>
     <t>Frederico Sousa</t>
   </si>
   <si>
     <t>Márcio Mateus</t>
   </si>
   <si>
     <t xml:space="preserve">Bruno  Silva</t>
   </si>
   <si>
     <t xml:space="preserve">Amigos Vale Silêncio </t>
   </si>
   <si>
     <t>André Silva</t>
   </si>
   <si>
     <t>Simon Ndunda</t>
   </si>
   <si>
-    <t xml:space="preserve">Ivan  Mascarenhas</t>
+    <t>Laura Reis</t>
   </si>
   <si>
     <t xml:space="preserve">Alexandre  Galvão</t>
   </si>
   <si>
     <t>Rafael Paes Silva</t>
   </si>
   <si>
     <t>SÉRGIO MARTINS</t>
   </si>
   <si>
     <t xml:space="preserve">Leonardo  Ventura</t>
   </si>
   <si>
     <t>Nuno Frias</t>
   </si>
   <si>
     <t>João Jorge</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro  Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">MIGUEL   PENA</t>
   </si>
@@ -2258,57 +2258,57 @@
   <si>
     <t xml:space="preserve">Hugo  Pereira</t>
   </si>
   <si>
     <t>F 35</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Coutinho</t>
   </si>
   <si>
     <t>Célia Lopes</t>
   </si>
   <si>
     <t>TÂNIA PINTO</t>
   </si>
   <si>
     <t>JOANA PIRES</t>
   </si>
   <si>
     <t>Evelina Kocharova</t>
   </si>
   <si>
     <t>Inês Carneiro</t>
   </si>
   <si>
-    <t>Sara Marinho</t>
+    <t>RODRIGO ESTEVES</t>
   </si>
   <si>
     <t>Raquel Pinheiro</t>
   </si>
   <si>
-    <t>FILIPA RELVAS</t>
+    <t xml:space="preserve">TIAGO  MOREIRA</t>
   </si>
   <si>
     <t>Liliana Andrade</t>
   </si>
   <si>
     <t>Sara Amorim</t>
   </si>
   <si>
     <t>Claudia Freitas</t>
   </si>
   <si>
     <t xml:space="preserve">Mónica  Carvalho</t>
   </si>
   <si>
     <t>Joana Cunha</t>
   </si>
   <si>
     <t>Taís Rosa</t>
   </si>
   <si>
     <t>Sofia Fernandes</t>
   </si>
   <si>
     <t xml:space="preserve">Débora  Alcobia</t>
   </si>
@@ -2375,51 +2375,51 @@
   <si>
     <t>Filipa Gonçalves</t>
   </si>
   <si>
     <t>Joana Costa</t>
   </si>
   <si>
     <t>CARLOS QUARESMA</t>
   </si>
   <si>
     <t>Maria Martins</t>
   </si>
   <si>
     <t>M 40</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRÉ   CORVO</t>
   </si>
   <si>
     <t>Nuno Graça</t>
   </si>
   <si>
     <t>JOEL PENA</t>
   </si>
   <si>
-    <t>HELDER GROSSO</t>
+    <t>GABRIEL CARLOS</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   SILVA</t>
   </si>
   <si>
     <t>Manuel Júlio</t>
   </si>
   <si>
     <t>Luís Barracho</t>
   </si>
   <si>
     <t>Pedro Serra</t>
   </si>
   <si>
     <t>David Caroço Nunes</t>
   </si>
   <si>
     <t xml:space="preserve">Bruno  Francisco </t>
   </si>
   <si>
     <t>Eduardo Lopes</t>
   </si>
   <si>
     <t>Rodrigo Duarte</t>
   </si>
@@ -2573,51 +2573,51 @@
   <si>
     <t>VITOR FERREIRA</t>
   </si>
   <si>
     <t>Miguel Sousa</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Sampaio</t>
   </si>
   <si>
     <t>HELDER NOGUEIRA</t>
   </si>
   <si>
     <t>DANIEL BALTAZAR</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Santos</t>
   </si>
   <si>
     <t>EDUARDO COELHO</t>
   </si>
   <si>
     <t>Tiago Brás</t>
   </si>
   <si>
-    <t>Miguel Ramalho</t>
+    <t>Gonçalo Sá</t>
   </si>
   <si>
     <t>Bruno Ornelas</t>
   </si>
   <si>
     <t xml:space="preserve">Marco  Esteves</t>
   </si>
   <si>
     <t>Ricardo Afonso</t>
   </si>
   <si>
     <t>Pedro Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">RODRIGO  LOURO</t>
   </si>
   <si>
     <t>António Matas</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Ascensão</t>
   </si>
   <si>
     <t xml:space="preserve">Miguel  Santos</t>
   </si>
@@ -2927,51 +2927,51 @@
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
   <si>
     <t xml:space="preserve">José Miguel  Barradas</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t>Nuno Carioca</t>
   </si>
   <si>
     <t>Nelson Diogo</t>
   </si>
   <si>
     <t>Mauro Fonseca</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">Vinicius  Guedes</t>
   </si>
   <si>
-    <t>Hugo Calado</t>
+    <t>Miládio Silva</t>
   </si>
   <si>
     <t>ANTÓNIO RODRIGUES</t>
   </si>
   <si>
     <t>Marco Moura</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ORLANDO</t>
   </si>
   <si>
     <t>CESAR HENRIQUES</t>
   </si>
   <si>
     <t>Paulo Serra</t>
   </si>
   <si>
     <t>Luís Godinho</t>
   </si>
   <si>
     <t>Bruno Pinto</t>
   </si>
   <si>
     <t>Jorge Pelicano</t>
   </si>
@@ -3221,69 +3221,69 @@
   <si>
     <t xml:space="preserve">João  Nogueira </t>
   </si>
   <si>
     <t>Fernando Palma</t>
   </si>
   <si>
     <t xml:space="preserve">Marco  Veloso</t>
   </si>
   <si>
     <t xml:space="preserve">João  Moreira</t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo  Reis</t>
   </si>
   <si>
     <t xml:space="preserve">Paulo Ferreira </t>
   </si>
   <si>
     <t>Ivo Claro</t>
   </si>
   <si>
     <t>NUNO MILHEIRO</t>
   </si>
   <si>
-    <t>Paulo Vilhena</t>
+    <t>Henar Cordeiro</t>
   </si>
   <si>
     <t>Milton Perpétua</t>
   </si>
   <si>
     <t xml:space="preserve">Helder  Jorge </t>
   </si>
   <si>
     <t>Daniel Coelho</t>
   </si>
   <si>
     <t>Jorge Costa</t>
   </si>
   <si>
     <t>Mário Anselmo</t>
   </si>
   <si>
-    <t>Paulo Maltêz</t>
+    <t>Kenzo Takei</t>
   </si>
   <si>
     <t>Sergio Batista</t>
   </si>
   <si>
     <t>Rui Raposo</t>
   </si>
   <si>
     <t>Hugo Casqueiro</t>
   </si>
   <si>
     <t>JOAO LOPES</t>
   </si>
   <si>
     <t>José Ferreira</t>
   </si>
   <si>
     <t>Rui Bras</t>
   </si>
   <si>
     <t>José Charrua</t>
   </si>
   <si>
     <t xml:space="preserve">José  Ribeiro</t>
   </si>
@@ -3425,102 +3425,102 @@
   <si>
     <t>Clara Clérigo</t>
   </si>
   <si>
     <t>Catarina Rodrigues</t>
   </si>
   <si>
     <t>Hélia Sousa</t>
   </si>
   <si>
     <t>MARIANA FODOR</t>
   </si>
   <si>
     <t>Odilia Gomes</t>
   </si>
   <si>
     <t>MARTA AMARO</t>
   </si>
   <si>
     <t>HELENA CARDOSO</t>
   </si>
   <si>
     <t xml:space="preserve">Clara  Cardoso</t>
   </si>
   <si>
-    <t>Ana Esgaio</t>
+    <t>Ana Ferreira</t>
   </si>
   <si>
     <t>Isabel Costa</t>
   </si>
   <si>
     <t>LEONOR GARCIA</t>
   </si>
   <si>
     <t>Sara Carvalhinho</t>
   </si>
   <si>
     <t>Elsa Carrilho</t>
   </si>
   <si>
     <t>Inês Sousa</t>
   </si>
   <si>
     <t>FRANCISCO NUNES</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRA   FERREIRA</t>
   </si>
   <si>
     <t>Helena Santos</t>
   </si>
   <si>
     <t>Sandra Cabral</t>
   </si>
   <si>
     <t>DORA TABORDA</t>
   </si>
   <si>
     <t>Hélia Pires</t>
   </si>
   <si>
     <t>Lucia Silva</t>
   </si>
   <si>
     <t>Maria Adelaide Felizardo</t>
   </si>
   <si>
     <t xml:space="preserve">Sónia  Fernandes </t>
   </si>
   <si>
     <t xml:space="preserve">Maria  Borges </t>
   </si>
   <si>
     <t>LIA MOREIRA</t>
   </si>
   <si>
-    <t>Margarida Ribeiro</t>
+    <t>Jadson Indeque</t>
   </si>
   <si>
     <t>Ana Pereira</t>
   </si>
   <si>
     <t>Andreia Craveiro</t>
   </si>
   <si>
     <t>Claudia de Souza Morelli</t>
   </si>
   <si>
     <t>Ana Boto</t>
   </si>
   <si>
     <t>Cristina Dias</t>
   </si>
   <si>
     <t>Elisabete Domingues</t>
   </si>
   <si>
     <t>Rita Pasadas</t>
   </si>
   <si>
     <t>Isabel Ferreira</t>
   </si>
@@ -3638,132 +3638,132 @@
   <si>
     <t>Romário Almeida</t>
   </si>
   <si>
     <t>Nuno Duarte</t>
   </si>
   <si>
     <t>Luis Monteiro</t>
   </si>
   <si>
     <t>João Domingues</t>
   </si>
   <si>
     <t xml:space="preserve">João  Caetano</t>
   </si>
   <si>
     <t xml:space="preserve">BENTO   QUARESMA</t>
   </si>
   <si>
     <t>Carlos Craveira</t>
   </si>
   <si>
     <t>PEDRO BURRICA</t>
   </si>
   <si>
-    <t>DUARTE VERMELHO</t>
+    <t>TIAGO VERMELHO</t>
   </si>
   <si>
     <t>Nuno Ruela</t>
   </si>
   <si>
     <t>Clube Desportivo Os Galgos Audazes</t>
   </si>
   <si>
     <t>Eduardo Coelho</t>
   </si>
   <si>
     <t>Nelson Mileu</t>
   </si>
   <si>
     <t>João Martins</t>
   </si>
   <si>
     <t>DAVID ALMEIDA</t>
   </si>
   <si>
     <t>Ricardo Nuno</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   QUARESMA</t>
   </si>
   <si>
     <t xml:space="preserve">José  Raposo</t>
   </si>
   <si>
     <t>António Canto</t>
   </si>
   <si>
     <t>Pedro Andrade</t>
   </si>
   <si>
     <t>LUÍS CARVALHO</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   VITORINO</t>
   </si>
   <si>
-    <t>Artur Alves</t>
+    <t>Diogo Fernandes</t>
   </si>
   <si>
     <t>Rui Amaral</t>
   </si>
   <si>
     <t>Carlos Gil</t>
   </si>
   <si>
     <t>Rui Vaz</t>
   </si>
   <si>
     <t xml:space="preserve">José  Véstias</t>
   </si>
   <si>
     <t>João Sayanda</t>
   </si>
   <si>
     <t>Nuno Morgado</t>
   </si>
   <si>
     <t>Jorge Bento</t>
   </si>
   <si>
     <t xml:space="preserve">José  Pardal </t>
   </si>
   <si>
     <t>Luís Nogueira</t>
   </si>
   <si>
     <t>António Lavajo</t>
   </si>
   <si>
     <t>Carlos Coelho</t>
   </si>
   <si>
     <t>Bruno A. Sousa</t>
   </si>
   <si>
-    <t>Miguel Figueiredo</t>
+    <t xml:space="preserve">António  Mata</t>
   </si>
   <si>
     <t>Rui Lacerda</t>
   </si>
   <si>
     <t>Bruno Raposo</t>
   </si>
   <si>
     <t>JOÃO MOITEIRO</t>
   </si>
   <si>
     <t>Rui Almeida</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   FARIA</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE  PEPE</t>
   </si>
   <si>
     <t>Gil Monteiro</t>
   </si>
   <si>
     <t>Pedro Semedo</t>
   </si>
@@ -3830,51 +3830,51 @@
   <si>
     <t xml:space="preserve">Pedro  Gomes </t>
   </si>
   <si>
     <t>Sérgio Vieira</t>
   </si>
   <si>
     <t>Paulo Sousa</t>
   </si>
   <si>
     <t>HUMBERTO AFONSO</t>
   </si>
   <si>
     <t>Nelson Tembe</t>
   </si>
   <si>
     <t>Rui Neves</t>
   </si>
   <si>
     <t>Ricardo Navalho</t>
   </si>
   <si>
     <t xml:space="preserve">João  Paiva</t>
   </si>
   <si>
-    <t>JOSÉ ALVES</t>
+    <t>CARLOS FERREIRA</t>
   </si>
   <si>
     <t>Daniel Estrela</t>
   </si>
   <si>
     <t>José Luís Pereira</t>
   </si>
   <si>
     <t>Alexandre Sequeira</t>
   </si>
   <si>
     <t>CRISPIANO MAGRO</t>
   </si>
   <si>
     <t>Filipe Ribeiro</t>
   </si>
   <si>
     <t>Sergio Antunes</t>
   </si>
   <si>
     <t>Gonçalo Caeiro</t>
   </si>
   <si>
     <t>MILA ALEXANDRA HELD</t>
   </si>
@@ -3938,51 +3938,51 @@
   <si>
     <t>João Carvalho</t>
   </si>
   <si>
     <t>Hugo Ferreira</t>
   </si>
   <si>
     <t>João Arroz</t>
   </si>
   <si>
     <t>Rui Teixeira</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS  SOUSA</t>
   </si>
   <si>
     <t>Carlos Calado</t>
   </si>
   <si>
     <t>Ricardo Pereira</t>
   </si>
   <si>
     <t>Joana Alexandre</t>
   </si>
   <si>
-    <t>João Cristovão</t>
+    <t>Diana Correia</t>
   </si>
   <si>
     <t>ANDRÉ LIMA</t>
   </si>
   <si>
     <t>ARTUR COTA</t>
   </si>
   <si>
     <t>Augusto Pires</t>
   </si>
   <si>
     <t>CUA Benaventense - 3B</t>
   </si>
   <si>
     <t>Omar Hamam junior</t>
   </si>
   <si>
     <t>Pedro Teixeira</t>
   </si>
   <si>
     <t>Álvaro Garcia</t>
   </si>
   <si>
     <t xml:space="preserve">Miguel  Nunes</t>
   </si>
@@ -4127,51 +4127,51 @@
   <si>
     <t>Cristina Francisco</t>
   </si>
   <si>
     <t>Joana Pedro</t>
   </si>
   <si>
     <t>MARIA AROUCA</t>
   </si>
   <si>
     <t>ANA GOMES</t>
   </si>
   <si>
     <t>Carla Rato</t>
   </si>
   <si>
     <t>Sónia Amaro</t>
   </si>
   <si>
     <t>Alexandra Pinto</t>
   </si>
   <si>
     <t>Fabiola Landeiro</t>
   </si>
   <si>
-    <t>Maria Maçanita</t>
+    <t>Tânia Flores</t>
   </si>
   <si>
     <t>Iolanda Feliciano</t>
   </si>
   <si>
     <t xml:space="preserve">Sandra Dionísio </t>
   </si>
   <si>
     <t>MARIA PEIXOTO</t>
   </si>
   <si>
     <t>Cândida Ganchas</t>
   </si>
   <si>
     <t xml:space="preserve">JOANA   PIÇARRA</t>
   </si>
   <si>
     <t>Lucinda Espada</t>
   </si>
   <si>
     <t>Elsa Almeida</t>
   </si>
   <si>
     <t xml:space="preserve">RITA   MINA</t>
   </si>
@@ -4526,53 +4526,50 @@
   <si>
     <t xml:space="preserve">SÓNIA   CASON</t>
   </si>
   <si>
     <t>ISABEL SAMPAIO</t>
   </si>
   <si>
     <t>Madalena Magalhães</t>
   </si>
   <si>
     <t xml:space="preserve">ALICE  ANJINHO</t>
   </si>
   <si>
     <t>Manuela Anton</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Daniel</t>
   </si>
   <si>
     <t xml:space="preserve">LUCIA  LOUREÇO</t>
   </si>
   <si>
     <t xml:space="preserve">ELSA  LUIZ</t>
   </si>
   <si>
-    <t>Ana Ferreira</t>
-[...1 lines deleted...]
-  <si>
     <t>Isabel Ribeiro</t>
   </si>
   <si>
     <t>Fernanda Paulo</t>
   </si>
   <si>
     <t>Ana Cristina Viegas</t>
   </si>
   <si>
     <t>SÍLVIA PEDRO</t>
   </si>
   <si>
     <t xml:space="preserve">Gracinda  Fernandes</t>
   </si>
   <si>
     <t>Elisa Almeida</t>
   </si>
   <si>
     <t xml:space="preserve">Susana  Crespo </t>
   </si>
   <si>
     <t>CRISTINA MORGADO</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Cardoso</t>
@@ -5075,84 +5072,84 @@
   <si>
     <t>M 70</t>
   </si>
   <si>
     <t>Carlos Miranda</t>
   </si>
   <si>
     <t>HENRIQUE ADREGA</t>
   </si>
   <si>
     <t>Luís Bettencourt</t>
   </si>
   <si>
     <t>José Faustino</t>
   </si>
   <si>
     <t>Armando Correia</t>
   </si>
   <si>
     <t xml:space="preserve">José  Bordalo </t>
   </si>
   <si>
     <t>Amilcar Dias</t>
   </si>
   <si>
-    <t>Januário Coelho</t>
+    <t>GUILHERME CARVALHO</t>
   </si>
   <si>
     <t>Luis Duarte</t>
   </si>
   <si>
     <t xml:space="preserve">Ventura  Saraiva</t>
   </si>
   <si>
     <t>Fernando Mota</t>
   </si>
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t>Adriano Cunha</t>
   </si>
   <si>
     <t>João Gomes</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>Jorge Mendes Batista</t>
   </si>
   <si>
     <t>Emanuel Tavares</t>
   </si>
   <si>
     <t>Sílvio Paiva</t>
   </si>
   <si>
-    <t xml:space="preserve">João  Campos</t>
+    <t xml:space="preserve">BRUNO  PEREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">AIRES  Pratas</t>
   </si>
   <si>
     <t>Feliciano Severino</t>
   </si>
   <si>
     <t>António CAMACHO</t>
   </si>
   <si>
     <t xml:space="preserve">MÁRIO   GOMES</t>
   </si>
   <si>
     <t>João Torres</t>
   </si>
   <si>
     <t xml:space="preserve">Vítor  Amado</t>
   </si>
   <si>
     <t>F 70</t>
   </si>
   <si>
     <t>Maria Helena Nuno</t>
   </si>
@@ -5255,51 +5252,51 @@
   <si>
     <t>António Santos</t>
   </si>
   <si>
     <t>José Nascimento</t>
   </si>
   <si>
     <t>JOAQUIM LIMA</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ROQUE</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS   MARQUES</t>
   </si>
   <si>
     <t xml:space="preserve">Fernando  Guerra</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   ALAGADOR</t>
   </si>
   <si>
     <t xml:space="preserve">ARMÉNIO   PATRÍCIO</t>
   </si>
   <si>
-    <t>Armando Bravo</t>
+    <t>MARIA CARVALHO</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   CANAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Tahoma"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Tahoma"/>
     </font>
   </fonts>
@@ -35829,5207 +35826,5207 @@
       </c>
       <c r="B1578" s="1">
         <v>1559</v>
       </c>
       <c r="C1578" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="D1578" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1578" s="1">
         <v>17</v>
       </c>
       <c r="F1578" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" s="1">
         <v>30</v>
       </c>
       <c r="B1579" s="1">
         <v>987</v>
       </c>
       <c r="C1579" s="1" t="s">
-        <v>1506</v>
+        <v>1139</v>
       </c>
       <c r="D1579" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1579" s="1">
         <v>16</v>
       </c>
       <c r="F1579" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" s="1">
         <v>31</v>
       </c>
       <c r="B1580" s="1">
         <v>558</v>
       </c>
       <c r="C1580" s="1" t="s">
-        <v>1507</v>
+        <v>1506</v>
       </c>
       <c r="D1580" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1580" s="1">
         <v>15</v>
       </c>
       <c r="F1580" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" s="1">
         <v>32</v>
       </c>
       <c r="B1581" s="1">
         <v>1311</v>
       </c>
       <c r="C1581" s="1" t="s">
-        <v>1508</v>
+        <v>1507</v>
       </c>
       <c r="D1581" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1581" s="1">
         <v>15</v>
       </c>
       <c r="F1581" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" s="1">
         <v>33</v>
       </c>
       <c r="B1582" s="1">
         <v>1179</v>
       </c>
       <c r="C1582" s="1" t="s">
-        <v>1509</v>
+        <v>1508</v>
       </c>
       <c r="D1582" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1582" s="1">
         <v>14</v>
       </c>
       <c r="F1582" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" s="1">
         <v>34</v>
       </c>
       <c r="B1583" s="1">
         <v>855</v>
       </c>
       <c r="C1583" s="1" t="s">
-        <v>1507</v>
+        <v>1506</v>
       </c>
       <c r="D1583" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1583" s="1">
         <v>14</v>
       </c>
       <c r="F1583" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" s="1">
         <v>35</v>
       </c>
       <c r="B1584" s="1">
         <v>653</v>
       </c>
       <c r="C1584" s="1" t="s">
-        <v>1510</v>
+        <v>1509</v>
       </c>
       <c r="D1584" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1584" s="1">
         <v>13</v>
       </c>
       <c r="F1584" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" s="1">
         <v>36</v>
       </c>
       <c r="B1585" s="1">
         <v>557</v>
       </c>
       <c r="C1585" s="1" t="s">
-        <v>1511</v>
+        <v>1510</v>
       </c>
       <c r="D1585" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1585" s="1">
         <v>12</v>
       </c>
       <c r="F1585" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" s="1">
         <v>37</v>
       </c>
       <c r="B1586" s="1">
         <v>897</v>
       </c>
       <c r="C1586" s="1" t="s">
-        <v>1512</v>
+        <v>1511</v>
       </c>
       <c r="D1586" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1586" s="1">
         <v>11</v>
       </c>
       <c r="F1586" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" s="1">
         <v>38</v>
       </c>
       <c r="B1587" s="1">
         <v>562</v>
       </c>
       <c r="C1587" s="1" t="s">
-        <v>1513</v>
+        <v>1512</v>
       </c>
       <c r="D1587" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1587" s="1">
         <v>9</v>
       </c>
       <c r="F1587" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" s="1">
         <v>39</v>
       </c>
       <c r="B1588" s="1">
         <v>1556</v>
       </c>
       <c r="C1588" s="1" t="s">
-        <v>1514</v>
+        <v>1513</v>
       </c>
       <c r="D1588" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1588" s="1">
         <v>8</v>
       </c>
       <c r="F1588" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" s="1">
         <v>40</v>
       </c>
       <c r="B1589" s="1">
         <v>1643</v>
       </c>
       <c r="C1589" s="1" t="s">
-        <v>1515</v>
+        <v>1514</v>
       </c>
       <c r="D1589" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1589" s="1">
         <v>6</v>
       </c>
       <c r="F1589" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" s="1">
         <v>41</v>
       </c>
       <c r="B1590" s="1">
         <v>1269</v>
       </c>
       <c r="C1590" s="1" t="s">
-        <v>1516</v>
+        <v>1515</v>
       </c>
       <c r="D1590" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1590" s="1">
         <v>5</v>
       </c>
       <c r="F1590" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" s="1">
         <v>41</v>
       </c>
       <c r="B1591" s="1">
         <v>1014</v>
       </c>
       <c r="C1591" s="1" t="s">
-        <v>1517</v>
+        <v>1516</v>
       </c>
       <c r="D1591" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1591" s="1">
         <v>5</v>
       </c>
       <c r="F1591" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" s="1">
         <v>42</v>
       </c>
       <c r="B1592" s="1">
         <v>70</v>
       </c>
       <c r="C1592" s="1" t="s">
-        <v>1518</v>
+        <v>1517</v>
       </c>
       <c r="D1592" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1592" s="1">
         <v>5</v>
       </c>
       <c r="F1592" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" s="1">
         <v>43</v>
       </c>
       <c r="B1593" s="1">
         <v>1013</v>
       </c>
       <c r="C1593" s="1" t="s">
-        <v>1519</v>
+        <v>1518</v>
       </c>
       <c r="D1593" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1593" s="1">
         <v>4</v>
       </c>
       <c r="F1593" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" s="1">
         <v>43</v>
       </c>
       <c r="B1594" s="1">
         <v>1782</v>
       </c>
       <c r="C1594" s="1" t="s">
-        <v>1520</v>
+        <v>1519</v>
       </c>
       <c r="D1594" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1594" s="1">
         <v>4</v>
       </c>
       <c r="F1594" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" s="1">
         <v>44</v>
       </c>
       <c r="B1595" s="1">
         <v>1592</v>
       </c>
       <c r="C1595" s="1" t="s">
-        <v>1521</v>
+        <v>1520</v>
       </c>
       <c r="D1595" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1595" s="1">
         <v>2</v>
       </c>
       <c r="F1595" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" s="1">
         <v>44</v>
       </c>
       <c r="B1596" s="1">
         <v>698</v>
       </c>
       <c r="C1596" s="1" t="s">
-        <v>1522</v>
+        <v>1521</v>
       </c>
       <c r="D1596" s="1" t="s">
         <v>316</v>
       </c>
       <c r="E1596" s="1">
         <v>2</v>
       </c>
       <c r="F1596" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" s="1">
         <v>44</v>
       </c>
       <c r="B1597" s="1">
         <v>424</v>
       </c>
       <c r="C1597" s="1" t="s">
-        <v>1523</v>
+        <v>1522</v>
       </c>
       <c r="D1597" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1597" s="1">
         <v>2</v>
       </c>
       <c r="F1597" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" s="3" t="s">
-        <v>1524</v>
+        <v>1523</v>
       </c>
       <c r="B1600" s="3" t="s">
-        <v>1524</v>
+        <v>1523</v>
       </c>
       <c r="C1600" s="3" t="s">
-        <v>1524</v>
+        <v>1523</v>
       </c>
       <c r="D1600" s="3" t="s">
-        <v>1524</v>
+        <v>1523</v>
       </c>
       <c r="E1600" s="3" t="s">
-        <v>1524</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1601" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1601" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1601" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1601" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1601" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" s="1">
         <v>1</v>
       </c>
       <c r="B1602" s="1">
         <v>182</v>
       </c>
       <c r="C1602" s="1" t="s">
-        <v>1525</v>
+        <v>1524</v>
       </c>
       <c r="D1602" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1602" s="1">
         <v>135</v>
       </c>
       <c r="F1602" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" s="1">
         <v>2</v>
       </c>
       <c r="B1603" s="1">
         <v>194</v>
       </c>
       <c r="C1603" s="1" t="s">
-        <v>1526</v>
+        <v>1525</v>
       </c>
       <c r="D1603" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1603" s="1">
         <v>121</v>
       </c>
       <c r="F1603" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" s="1">
         <v>3</v>
       </c>
       <c r="B1604" s="1">
         <v>188</v>
       </c>
       <c r="C1604" s="1" t="s">
-        <v>1527</v>
+        <v>1526</v>
       </c>
       <c r="D1604" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1604" s="1">
         <v>105</v>
       </c>
       <c r="F1604" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" s="1">
         <v>4</v>
       </c>
       <c r="B1605" s="1">
         <v>537</v>
       </c>
       <c r="C1605" s="1" t="s">
-        <v>1528</v>
+        <v>1527</v>
       </c>
       <c r="D1605" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1605" s="1">
         <v>82</v>
       </c>
       <c r="F1605" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" s="1">
         <v>5</v>
       </c>
       <c r="B1606" s="1">
         <v>377</v>
       </c>
       <c r="C1606" s="1" t="s">
         <v>1470</v>
       </c>
       <c r="D1606" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1606" s="1">
         <v>72</v>
       </c>
       <c r="F1606" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" s="1">
         <v>6</v>
       </c>
       <c r="B1607" s="1">
         <v>1103</v>
       </c>
       <c r="C1607" s="1" t="s">
-        <v>1529</v>
+        <v>1528</v>
       </c>
       <c r="D1607" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1607" s="1">
         <v>71</v>
       </c>
       <c r="F1607" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" s="1">
         <v>7</v>
       </c>
       <c r="B1608" s="1">
         <v>1417</v>
       </c>
       <c r="C1608" s="1" t="s">
-        <v>1530</v>
+        <v>1529</v>
       </c>
       <c r="D1608" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1608" s="1">
         <v>64</v>
       </c>
       <c r="F1608" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" s="1">
         <v>8</v>
       </c>
       <c r="B1609" s="1">
         <v>187</v>
       </c>
       <c r="C1609" s="1" t="s">
-        <v>1531</v>
+        <v>1530</v>
       </c>
       <c r="D1609" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1609" s="1">
         <v>62</v>
       </c>
       <c r="F1609" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" s="1">
         <v>9</v>
       </c>
       <c r="B1610" s="1">
         <v>949</v>
       </c>
       <c r="C1610" s="1" t="s">
-        <v>1532</v>
+        <v>1531</v>
       </c>
       <c r="D1610" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1610" s="1">
         <v>45</v>
       </c>
       <c r="F1610" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" s="1">
         <v>10</v>
       </c>
       <c r="B1611" s="1">
         <v>186</v>
       </c>
       <c r="C1611" s="1" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="D1611" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1611" s="1">
         <v>41</v>
       </c>
       <c r="F1611" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" s="1">
         <v>11</v>
       </c>
       <c r="B1612" s="1">
         <v>922</v>
       </c>
       <c r="C1612" s="1" t="s">
-        <v>1534</v>
+        <v>1533</v>
       </c>
       <c r="D1612" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1612" s="1">
         <v>37</v>
       </c>
       <c r="F1612" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" s="1">
         <v>12</v>
       </c>
       <c r="B1613" s="1">
         <v>191</v>
       </c>
       <c r="C1613" s="1" t="s">
-        <v>1535</v>
+        <v>1534</v>
       </c>
       <c r="D1613" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1613" s="1">
         <v>35</v>
       </c>
       <c r="F1613" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" s="1">
         <v>13</v>
       </c>
       <c r="B1614" s="1">
         <v>474</v>
       </c>
       <c r="C1614" s="1" t="s">
         <v>464</v>
       </c>
       <c r="D1614" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1614" s="1">
         <v>35</v>
       </c>
       <c r="F1614" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" s="1">
         <v>14</v>
       </c>
       <c r="B1615" s="1">
         <v>901</v>
       </c>
       <c r="C1615" s="1" t="s">
-        <v>1536</v>
+        <v>1535</v>
       </c>
       <c r="D1615" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1615" s="1">
         <v>31</v>
       </c>
       <c r="F1615" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" s="1">
         <v>15</v>
       </c>
       <c r="B1616" s="1">
         <v>525</v>
       </c>
       <c r="C1616" s="1" t="s">
-        <v>1537</v>
+        <v>1536</v>
       </c>
       <c r="D1616" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1616" s="1">
         <v>30</v>
       </c>
       <c r="F1616" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" s="1">
         <v>16</v>
       </c>
       <c r="B1617" s="1">
         <v>1277</v>
       </c>
       <c r="C1617" s="1" t="s">
-        <v>1538</v>
+        <v>1537</v>
       </c>
       <c r="D1617" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1617" s="1">
         <v>29</v>
       </c>
       <c r="F1617" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" s="1">
         <v>17</v>
       </c>
       <c r="B1618" s="1">
         <v>919</v>
       </c>
       <c r="C1618" s="1" t="s">
-        <v>1539</v>
+        <v>1538</v>
       </c>
       <c r="D1618" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1618" s="1">
         <v>29</v>
       </c>
       <c r="F1618" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" s="1">
         <v>18</v>
       </c>
       <c r="B1619" s="1">
         <v>556</v>
       </c>
       <c r="C1619" s="1" t="s">
-        <v>1540</v>
+        <v>1539</v>
       </c>
       <c r="D1619" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1619" s="1">
         <v>28</v>
       </c>
       <c r="F1619" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" s="1">
         <v>19</v>
       </c>
       <c r="B1620" s="1">
         <v>1199</v>
       </c>
       <c r="C1620" s="1" t="s">
-        <v>1541</v>
+        <v>1540</v>
       </c>
       <c r="D1620" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1620" s="1">
         <v>28</v>
       </c>
       <c r="F1620" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" s="1">
         <v>20</v>
       </c>
       <c r="B1621" s="1">
         <v>185</v>
       </c>
       <c r="C1621" s="1" t="s">
-        <v>1542</v>
+        <v>1541</v>
       </c>
       <c r="D1621" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1621" s="1">
         <v>26</v>
       </c>
       <c r="F1621" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" s="1">
         <v>21</v>
       </c>
       <c r="B1622" s="1">
         <v>183</v>
       </c>
       <c r="C1622" s="1" t="s">
-        <v>1543</v>
+        <v>1542</v>
       </c>
       <c r="D1622" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1622" s="1">
         <v>23</v>
       </c>
       <c r="F1622" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" s="1">
         <v>22</v>
       </c>
       <c r="B1623" s="1">
         <v>1430</v>
       </c>
       <c r="C1623" s="1" t="s">
-        <v>1544</v>
+        <v>1543</v>
       </c>
       <c r="D1623" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1623" s="1">
         <v>23</v>
       </c>
       <c r="F1623" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" s="1">
         <v>23</v>
       </c>
       <c r="B1624" s="1">
         <v>192</v>
       </c>
       <c r="C1624" s="1" t="s">
-        <v>1545</v>
+        <v>1544</v>
       </c>
       <c r="D1624" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1624" s="1">
         <v>22</v>
       </c>
       <c r="F1624" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" s="1">
         <v>24</v>
       </c>
       <c r="B1625" s="1">
         <v>193</v>
       </c>
       <c r="C1625" s="1" t="s">
-        <v>1546</v>
+        <v>1545</v>
       </c>
       <c r="D1625" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1625" s="1">
         <v>22</v>
       </c>
       <c r="F1625" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" s="1">
         <v>25</v>
       </c>
       <c r="B1626" s="1">
         <v>322</v>
       </c>
       <c r="C1626" s="1" t="s">
-        <v>1547</v>
+        <v>1546</v>
       </c>
       <c r="D1626" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1626" s="1">
         <v>19</v>
       </c>
       <c r="F1626" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" s="1">
         <v>26</v>
       </c>
       <c r="B1627" s="1">
         <v>1136</v>
       </c>
       <c r="C1627" s="1" t="s">
-        <v>1548</v>
+        <v>1547</v>
       </c>
       <c r="D1627" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1627" s="1">
         <v>18</v>
       </c>
       <c r="F1627" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" s="1">
         <v>27</v>
       </c>
       <c r="B1628" s="1">
         <v>351</v>
       </c>
       <c r="C1628" s="1" t="s">
-        <v>1549</v>
+        <v>1548</v>
       </c>
       <c r="D1628" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1628" s="1">
         <v>17</v>
       </c>
       <c r="F1628" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" s="1">
         <v>28</v>
       </c>
       <c r="B1629" s="1">
         <v>1235</v>
       </c>
       <c r="C1629" s="1" t="s">
-        <v>1550</v>
+        <v>1549</v>
       </c>
       <c r="D1629" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1629" s="1">
         <v>17</v>
       </c>
       <c r="F1629" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" s="1">
         <v>28</v>
       </c>
       <c r="B1630" s="1">
         <v>1660</v>
       </c>
       <c r="C1630" s="1" t="s">
-        <v>1551</v>
+        <v>1550</v>
       </c>
       <c r="D1630" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1630" s="1">
         <v>17</v>
       </c>
       <c r="F1630" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" s="1">
         <v>28</v>
       </c>
       <c r="B1631" s="1">
         <v>370</v>
       </c>
       <c r="C1631" s="1" t="s">
-        <v>1552</v>
+        <v>1551</v>
       </c>
       <c r="D1631" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1631" s="1">
         <v>17</v>
       </c>
       <c r="F1631" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" s="1">
         <v>28</v>
       </c>
       <c r="B1632" s="1">
         <v>871</v>
       </c>
       <c r="C1632" s="1" t="s">
-        <v>1553</v>
+        <v>1552</v>
       </c>
       <c r="D1632" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E1632" s="1">
         <v>17</v>
       </c>
       <c r="F1632" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" s="1">
         <v>29</v>
       </c>
       <c r="B1633" s="1">
         <v>873</v>
       </c>
       <c r="C1633" s="1" t="s">
-        <v>1554</v>
+        <v>1553</v>
       </c>
       <c r="D1633" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E1633" s="1">
         <v>17</v>
       </c>
       <c r="F1633" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" s="1">
         <v>30</v>
       </c>
       <c r="B1634" s="1">
         <v>224</v>
       </c>
       <c r="C1634" s="1" t="s">
-        <v>1555</v>
+        <v>1554</v>
       </c>
       <c r="D1634" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1634" s="1">
         <v>15</v>
       </c>
       <c r="F1634" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" s="1">
         <v>31</v>
       </c>
       <c r="B1635" s="1">
         <v>1141</v>
       </c>
       <c r="C1635" s="1" t="s">
-        <v>1556</v>
+        <v>1555</v>
       </c>
       <c r="D1635" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1635" s="1">
         <v>14</v>
       </c>
       <c r="F1635" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" s="1">
         <v>32</v>
       </c>
       <c r="B1636" s="1">
         <v>779</v>
       </c>
       <c r="C1636" s="1" t="s">
-        <v>1557</v>
+        <v>1556</v>
       </c>
       <c r="D1636" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1636" s="1">
         <v>14</v>
       </c>
       <c r="F1636" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" s="1">
         <v>33</v>
       </c>
       <c r="B1637" s="1">
         <v>383</v>
       </c>
       <c r="C1637" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="D1637" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1637" s="1">
         <v>14</v>
       </c>
       <c r="F1637" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" s="1">
         <v>34</v>
       </c>
       <c r="B1638" s="1">
         <v>1738</v>
       </c>
       <c r="C1638" s="1" t="s">
-        <v>1558</v>
+        <v>1557</v>
       </c>
       <c r="D1638" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1638" s="1">
         <v>13</v>
       </c>
       <c r="F1638" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" s="1">
         <v>35</v>
       </c>
       <c r="B1639" s="1">
         <v>931</v>
       </c>
       <c r="C1639" s="1" t="s">
-        <v>1559</v>
+        <v>1558</v>
       </c>
       <c r="D1639" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1639" s="1">
         <v>12</v>
       </c>
       <c r="F1639" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" s="1">
         <v>36</v>
       </c>
       <c r="B1640" s="1">
         <v>1133</v>
       </c>
       <c r="C1640" s="1" t="s">
-        <v>1560</v>
+        <v>1559</v>
       </c>
       <c r="D1640" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1640" s="1">
         <v>12</v>
       </c>
       <c r="F1640" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" s="1">
         <v>37</v>
       </c>
       <c r="B1641" s="1">
         <v>849</v>
       </c>
       <c r="C1641" s="1" t="s">
-        <v>1561</v>
+        <v>1560</v>
       </c>
       <c r="D1641" s="1" t="s">
         <v>618</v>
       </c>
       <c r="E1641" s="1">
         <v>11</v>
       </c>
       <c r="F1641" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" s="1">
         <v>38</v>
       </c>
       <c r="B1642" s="1">
         <v>998</v>
       </c>
       <c r="C1642" s="1" t="s">
-        <v>1562</v>
+        <v>1561</v>
       </c>
       <c r="D1642" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1642" s="1">
         <v>11</v>
       </c>
       <c r="F1642" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" s="1">
         <v>38</v>
       </c>
       <c r="B1643" s="1">
         <v>247</v>
       </c>
       <c r="C1643" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D1643" s="1" t="s">
         <v>1563</v>
-      </c>
-[...1 lines deleted...]
-        <v>1564</v>
       </c>
       <c r="E1643" s="1">
         <v>11</v>
       </c>
       <c r="F1643" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" s="1">
         <v>39</v>
       </c>
       <c r="B1644" s="1">
         <v>941</v>
       </c>
       <c r="C1644" s="1" t="s">
-        <v>1565</v>
+        <v>1564</v>
       </c>
       <c r="D1644" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1644" s="1">
         <v>10</v>
       </c>
       <c r="F1644" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" s="1">
         <v>40</v>
       </c>
       <c r="B1645" s="1">
         <v>82</v>
       </c>
       <c r="C1645" s="1" t="s">
-        <v>1566</v>
+        <v>1565</v>
       </c>
       <c r="D1645" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1645" s="1">
         <v>9</v>
       </c>
       <c r="F1645" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" s="1">
         <v>41</v>
       </c>
       <c r="B1646" s="1">
         <v>585</v>
       </c>
       <c r="C1646" s="1" t="s">
-        <v>1567</v>
+        <v>1566</v>
       </c>
       <c r="D1646" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1646" s="1">
         <v>8</v>
       </c>
       <c r="F1646" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" s="1">
         <v>42</v>
       </c>
       <c r="B1647" s="1">
         <v>576</v>
       </c>
       <c r="C1647" s="1" t="s">
-        <v>1568</v>
+        <v>1567</v>
       </c>
       <c r="D1647" s="1" t="s">
         <v>571</v>
       </c>
       <c r="E1647" s="1">
         <v>8</v>
       </c>
       <c r="F1647" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" s="1">
         <v>43</v>
       </c>
       <c r="B1648" s="1">
         <v>1570</v>
       </c>
       <c r="C1648" s="1" t="s">
-        <v>1569</v>
+        <v>1568</v>
       </c>
       <c r="D1648" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1648" s="1">
         <v>7</v>
       </c>
       <c r="F1648" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" s="1">
         <v>44</v>
       </c>
       <c r="B1649" s="1">
         <v>971</v>
       </c>
       <c r="C1649" s="1" t="s">
-        <v>1570</v>
+        <v>1569</v>
       </c>
       <c r="D1649" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1649" s="1">
         <v>6</v>
       </c>
       <c r="F1649" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" s="1">
         <v>44</v>
       </c>
       <c r="B1650" s="1">
         <v>872</v>
       </c>
       <c r="C1650" s="1" t="s">
-        <v>1571</v>
+        <v>1570</v>
       </c>
       <c r="D1650" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E1650" s="1">
         <v>6</v>
       </c>
       <c r="F1650" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" s="1">
         <v>44</v>
       </c>
       <c r="B1651" s="1">
         <v>1249</v>
       </c>
       <c r="C1651" s="1" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D1651" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1651" s="1">
         <v>6</v>
       </c>
       <c r="F1651" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" s="1">
         <v>45</v>
       </c>
       <c r="B1652" s="1">
         <v>1212</v>
       </c>
       <c r="C1652" s="1" t="s">
-        <v>1573</v>
+        <v>1572</v>
       </c>
       <c r="D1652" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1652" s="1">
         <v>5</v>
       </c>
       <c r="F1652" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" s="1">
         <v>46</v>
       </c>
       <c r="B1653" s="1">
         <v>933</v>
       </c>
       <c r="C1653" s="1" t="s">
-        <v>1574</v>
+        <v>1573</v>
       </c>
       <c r="D1653" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1653" s="1">
         <v>5</v>
       </c>
       <c r="F1653" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" s="1">
         <v>47</v>
       </c>
       <c r="B1654" s="1">
         <v>385</v>
       </c>
       <c r="C1654" s="1" t="s">
-        <v>1575</v>
+        <v>1574</v>
       </c>
       <c r="D1654" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1654" s="1">
         <v>5</v>
       </c>
       <c r="F1654" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" s="1">
         <v>48</v>
       </c>
       <c r="B1655" s="1">
         <v>917</v>
       </c>
       <c r="C1655" s="1" t="s">
-        <v>1576</v>
+        <v>1575</v>
       </c>
       <c r="D1655" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1655" s="1">
         <v>4</v>
       </c>
       <c r="F1655" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" s="1">
         <v>49</v>
       </c>
       <c r="B1656" s="1">
         <v>1210</v>
       </c>
       <c r="C1656" s="1" t="s">
-        <v>1577</v>
+        <v>1576</v>
       </c>
       <c r="D1656" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1656" s="1">
         <v>3</v>
       </c>
       <c r="F1656" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" s="1">
         <v>50</v>
       </c>
       <c r="B1657" s="1">
         <v>1080</v>
       </c>
       <c r="C1657" s="1" t="s">
-        <v>1578</v>
+        <v>1577</v>
       </c>
       <c r="D1657" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1657" s="1">
         <v>3</v>
       </c>
       <c r="F1657" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" s="1">
         <v>50</v>
       </c>
       <c r="B1658" s="1">
         <v>1598</v>
       </c>
       <c r="C1658" s="1" t="s">
-        <v>1579</v>
+        <v>1578</v>
       </c>
       <c r="D1658" s="1" t="s">
         <v>618</v>
       </c>
       <c r="E1658" s="1">
         <v>3</v>
       </c>
       <c r="F1658" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" s="1">
         <v>51</v>
       </c>
       <c r="B1659" s="1">
         <v>1094</v>
       </c>
       <c r="C1659" s="1" t="s">
-        <v>1580</v>
+        <v>1579</v>
       </c>
       <c r="D1659" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1659" s="1">
         <v>2</v>
       </c>
       <c r="F1659" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" s="1">
         <v>51</v>
       </c>
       <c r="B1660" s="1">
         <v>929</v>
       </c>
       <c r="C1660" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="D1660" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1660" s="1">
         <v>2</v>
       </c>
       <c r="F1660" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" s="1">
         <v>51</v>
       </c>
       <c r="B1661" s="1">
         <v>466</v>
       </c>
       <c r="C1661" s="1" t="s">
-        <v>1581</v>
+        <v>1580</v>
       </c>
       <c r="D1661" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1661" s="1">
         <v>2</v>
       </c>
       <c r="F1661" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" s="1">
         <v>51</v>
       </c>
       <c r="B1662" s="1">
         <v>1345</v>
       </c>
       <c r="C1662" s="1" t="s">
-        <v>1582</v>
+        <v>1581</v>
       </c>
       <c r="D1662" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1662" s="1">
         <v>2</v>
       </c>
       <c r="F1662" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" s="1">
         <v>52</v>
       </c>
       <c r="B1663" s="1">
         <v>339</v>
       </c>
       <c r="C1663" s="1" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
       <c r="D1663" s="1" t="s">
         <v>728</v>
       </c>
       <c r="E1663" s="1">
         <v>1</v>
       </c>
       <c r="F1663" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" s="1">
         <v>52</v>
       </c>
       <c r="B1664" s="1">
         <v>588</v>
       </c>
       <c r="C1664" s="1" t="s">
-        <v>1584</v>
+        <v>1583</v>
       </c>
       <c r="D1664" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1664" s="1">
         <v>1</v>
       </c>
       <c r="F1664" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" s="1">
         <v>52</v>
       </c>
       <c r="B1665" s="1">
         <v>948</v>
       </c>
       <c r="C1665" s="1" t="s">
-        <v>1585</v>
+        <v>1584</v>
       </c>
       <c r="D1665" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1665" s="1">
         <v>1</v>
       </c>
       <c r="F1665" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" s="3" t="s">
-        <v>1586</v>
+        <v>1585</v>
       </c>
       <c r="B1668" s="3" t="s">
-        <v>1586</v>
+        <v>1585</v>
       </c>
       <c r="C1668" s="3" t="s">
-        <v>1586</v>
+        <v>1585</v>
       </c>
       <c r="D1668" s="3" t="s">
-        <v>1586</v>
+        <v>1585</v>
       </c>
       <c r="E1668" s="3" t="s">
-        <v>1586</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1669" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1669" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1669" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1669" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1669" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" s="1">
         <v>1</v>
       </c>
       <c r="B1670" s="1">
         <v>1409</v>
       </c>
       <c r="C1670" s="1" t="s">
-        <v>1587</v>
+        <v>1586</v>
       </c>
       <c r="D1670" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1670" s="1">
         <v>147</v>
       </c>
       <c r="F1670" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" s="1">
         <v>2</v>
       </c>
       <c r="B1671" s="1">
         <v>924</v>
       </c>
       <c r="C1671" s="1" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="D1671" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1671" s="1">
         <v>114</v>
       </c>
       <c r="F1671" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" s="1">
         <v>3</v>
       </c>
       <c r="B1672" s="1">
         <v>1370</v>
       </c>
       <c r="C1672" s="1" t="s">
-        <v>1589</v>
+        <v>1588</v>
       </c>
       <c r="D1672" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1672" s="1">
         <v>96</v>
       </c>
       <c r="F1672" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" s="1">
         <v>4</v>
       </c>
       <c r="B1673" s="1">
         <v>1744</v>
       </c>
       <c r="C1673" s="1" t="s">
-        <v>1590</v>
+        <v>1589</v>
       </c>
       <c r="D1673" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1673" s="1">
         <v>79</v>
       </c>
       <c r="F1673" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" s="1">
         <v>5</v>
       </c>
       <c r="B1674" s="1">
         <v>74</v>
       </c>
       <c r="C1674" s="1" t="s">
-        <v>1591</v>
+        <v>1590</v>
       </c>
       <c r="D1674" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1674" s="1">
         <v>75</v>
       </c>
       <c r="F1674" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" s="1">
         <v>6</v>
       </c>
       <c r="B1675" s="1">
         <v>1661</v>
       </c>
       <c r="C1675" s="1" t="s">
-        <v>1592</v>
+        <v>1591</v>
       </c>
       <c r="D1675" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1675" s="1">
         <v>65</v>
       </c>
       <c r="F1675" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" s="1">
         <v>7</v>
       </c>
       <c r="B1676" s="1">
         <v>1428</v>
       </c>
       <c r="C1676" s="1" t="s">
-        <v>1593</v>
+        <v>1592</v>
       </c>
       <c r="D1676" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1676" s="1">
         <v>61</v>
       </c>
       <c r="F1676" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" s="1">
         <v>8</v>
       </c>
       <c r="B1677" s="1">
         <v>421</v>
       </c>
       <c r="C1677" s="1" t="s">
-        <v>1594</v>
+        <v>1593</v>
       </c>
       <c r="D1677" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1677" s="1">
         <v>57</v>
       </c>
       <c r="F1677" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" s="1">
         <v>9</v>
       </c>
       <c r="B1678" s="1">
         <v>1225</v>
       </c>
       <c r="C1678" s="1" t="s">
-        <v>1595</v>
+        <v>1594</v>
       </c>
       <c r="D1678" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1678" s="1">
         <v>56</v>
       </c>
       <c r="F1678" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" s="1">
         <v>10</v>
       </c>
       <c r="B1679" s="1">
         <v>440</v>
       </c>
       <c r="C1679" s="1" t="s">
-        <v>1596</v>
+        <v>1595</v>
       </c>
       <c r="D1679" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1679" s="1">
         <v>46</v>
       </c>
       <c r="F1679" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" s="1">
         <v>11</v>
       </c>
       <c r="B1680" s="1">
         <v>1239</v>
       </c>
       <c r="C1680" s="1" t="s">
-        <v>1597</v>
+        <v>1596</v>
       </c>
       <c r="D1680" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1680" s="1">
         <v>45</v>
       </c>
       <c r="F1680" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" s="1">
         <v>12</v>
       </c>
       <c r="B1681" s="1">
         <v>1467</v>
       </c>
       <c r="C1681" s="1" t="s">
-        <v>1598</v>
+        <v>1597</v>
       </c>
       <c r="D1681" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1681" s="1">
         <v>34</v>
       </c>
       <c r="F1681" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" s="1">
         <v>13</v>
       </c>
       <c r="B1682" s="1">
         <v>932</v>
       </c>
       <c r="C1682" s="1" t="s">
         <v>1488</v>
       </c>
       <c r="D1682" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1682" s="1">
         <v>30</v>
       </c>
       <c r="F1682" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" s="1">
         <v>14</v>
       </c>
       <c r="B1683" s="1">
         <v>1775</v>
       </c>
       <c r="C1683" s="1" t="s">
-        <v>1599</v>
+        <v>1598</v>
       </c>
       <c r="D1683" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1683" s="1">
         <v>30</v>
       </c>
       <c r="F1683" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" s="1">
         <v>15</v>
       </c>
       <c r="B1684" s="1">
         <v>484</v>
       </c>
       <c r="C1684" s="1" t="s">
-        <v>1600</v>
+        <v>1599</v>
       </c>
       <c r="D1684" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1684" s="1">
         <v>27</v>
       </c>
       <c r="F1684" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" s="1">
         <v>16</v>
       </c>
       <c r="B1685" s="1">
         <v>375</v>
       </c>
       <c r="C1685" s="1" t="s">
-        <v>1601</v>
+        <v>1600</v>
       </c>
       <c r="D1685" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1685" s="1">
         <v>23</v>
       </c>
       <c r="F1685" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" s="1">
         <v>17</v>
       </c>
       <c r="B1686" s="1">
         <v>571</v>
       </c>
       <c r="C1686" s="1" t="s">
-        <v>1602</v>
+        <v>1601</v>
       </c>
       <c r="D1686" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1686" s="1">
         <v>22</v>
       </c>
       <c r="F1686" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" s="1">
         <v>18</v>
       </c>
       <c r="B1687" s="1">
         <v>630</v>
       </c>
       <c r="C1687" s="1" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
       <c r="D1687" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1687" s="1">
         <v>15</v>
       </c>
       <c r="F1687" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" s="1">
         <v>19</v>
       </c>
       <c r="B1688" s="1">
         <v>1506</v>
       </c>
       <c r="C1688" s="1" t="s">
-        <v>1604</v>
+        <v>1603</v>
       </c>
       <c r="D1688" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1688" s="1">
         <v>13</v>
       </c>
       <c r="F1688" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" s="1">
         <v>20</v>
       </c>
       <c r="B1689" s="1">
         <v>1647</v>
       </c>
       <c r="C1689" s="1" t="s">
-        <v>1605</v>
+        <v>1604</v>
       </c>
       <c r="D1689" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1689" s="1">
         <v>12</v>
       </c>
       <c r="F1689" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" s="1">
         <v>20</v>
       </c>
       <c r="B1690" s="1">
         <v>1900</v>
       </c>
       <c r="C1690" s="1" t="s">
-        <v>1606</v>
+        <v>1605</v>
       </c>
       <c r="D1690" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1690" s="1">
         <v>12</v>
       </c>
       <c r="F1690" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" s="1">
         <v>21</v>
       </c>
       <c r="B1691" s="1">
         <v>1457</v>
       </c>
       <c r="C1691" s="1" t="s">
-        <v>1607</v>
+        <v>1606</v>
       </c>
       <c r="D1691" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1691" s="1">
         <v>12</v>
       </c>
       <c r="F1691" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" s="1">
         <v>22</v>
       </c>
       <c r="B1692" s="1">
         <v>1000</v>
       </c>
       <c r="C1692" s="1" t="s">
-        <v>1608</v>
+        <v>1607</v>
       </c>
       <c r="D1692" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1692" s="1">
         <v>12</v>
       </c>
       <c r="F1692" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" s="1">
         <v>23</v>
       </c>
       <c r="B1693" s="1">
         <v>999</v>
       </c>
       <c r="C1693" s="1" t="s">
-        <v>1609</v>
+        <v>1608</v>
       </c>
       <c r="D1693" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1693" s="1">
         <v>10</v>
       </c>
       <c r="F1693" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" s="1">
         <v>23</v>
       </c>
       <c r="B1694" s="1">
         <v>1002</v>
       </c>
       <c r="C1694" s="1" t="s">
-        <v>1610</v>
+        <v>1609</v>
       </c>
       <c r="D1694" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1694" s="1">
         <v>10</v>
       </c>
       <c r="F1694" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" s="1">
         <v>24</v>
       </c>
       <c r="B1695" s="1">
         <v>1036</v>
       </c>
       <c r="C1695" s="1" t="s">
-        <v>1611</v>
+        <v>1610</v>
       </c>
       <c r="D1695" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1695" s="1">
         <v>9</v>
       </c>
       <c r="F1695" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" s="1">
         <v>24</v>
       </c>
       <c r="B1696" s="1">
         <v>1569</v>
       </c>
       <c r="C1696" s="1" t="s">
-        <v>1612</v>
+        <v>1611</v>
       </c>
       <c r="D1696" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1696" s="1">
         <v>9</v>
       </c>
       <c r="F1696" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" s="1">
         <v>25</v>
       </c>
       <c r="B1697" s="1">
         <v>1792</v>
       </c>
       <c r="C1697" s="1" t="s">
-        <v>1613</v>
+        <v>1612</v>
       </c>
       <c r="D1697" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1697" s="1">
         <v>3</v>
       </c>
       <c r="F1697" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" s="3" t="s">
-        <v>1614</v>
+        <v>1613</v>
       </c>
       <c r="B1700" s="3" t="s">
-        <v>1614</v>
+        <v>1613</v>
       </c>
       <c r="C1700" s="3" t="s">
-        <v>1614</v>
+        <v>1613</v>
       </c>
       <c r="D1700" s="3" t="s">
-        <v>1614</v>
+        <v>1613</v>
       </c>
       <c r="E1700" s="3" t="s">
-        <v>1614</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1701" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1701" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1701" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1701" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1701" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" s="1">
         <v>1</v>
       </c>
       <c r="B1702" s="1">
         <v>196</v>
       </c>
       <c r="C1702" s="1" t="s">
-        <v>1615</v>
+        <v>1614</v>
       </c>
       <c r="D1702" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1702" s="1">
         <v>133</v>
       </c>
       <c r="F1702" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" s="1">
         <v>2</v>
       </c>
       <c r="B1703" s="1">
         <v>198</v>
       </c>
       <c r="C1703" s="1" t="s">
-        <v>1616</v>
+        <v>1615</v>
       </c>
       <c r="D1703" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1703" s="1">
         <v>117</v>
       </c>
       <c r="F1703" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" s="1">
         <v>3</v>
       </c>
       <c r="B1704" s="1">
         <v>197</v>
       </c>
       <c r="C1704" s="1" t="s">
-        <v>1617</v>
+        <v>1616</v>
       </c>
       <c r="D1704" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1704" s="1">
         <v>86</v>
       </c>
       <c r="F1704" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" s="1">
         <v>4</v>
       </c>
       <c r="B1705" s="1">
         <v>1198</v>
       </c>
       <c r="C1705" s="1" t="s">
-        <v>1618</v>
+        <v>1617</v>
       </c>
       <c r="D1705" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1705" s="1">
         <v>83</v>
       </c>
       <c r="F1705" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" s="1">
         <v>5</v>
       </c>
       <c r="B1706" s="1">
         <v>913</v>
       </c>
       <c r="C1706" s="1" t="s">
-        <v>1619</v>
+        <v>1618</v>
       </c>
       <c r="D1706" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1706" s="1">
         <v>80</v>
       </c>
       <c r="F1706" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" s="1">
         <v>6</v>
       </c>
       <c r="B1707" s="1">
         <v>506</v>
       </c>
       <c r="C1707" s="1" t="s">
-        <v>1620</v>
+        <v>1619</v>
       </c>
       <c r="D1707" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1707" s="1">
         <v>65</v>
       </c>
       <c r="F1707" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" s="1">
         <v>7</v>
       </c>
       <c r="B1708" s="1">
         <v>1422</v>
       </c>
       <c r="C1708" s="1" t="s">
-        <v>1621</v>
+        <v>1620</v>
       </c>
       <c r="D1708" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1708" s="1">
         <v>56</v>
       </c>
       <c r="F1708" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" s="1">
         <v>8</v>
       </c>
       <c r="B1709" s="1">
         <v>1052</v>
       </c>
       <c r="C1709" s="1" t="s">
-        <v>1622</v>
+        <v>1621</v>
       </c>
       <c r="D1709" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1709" s="1">
         <v>54</v>
       </c>
       <c r="F1709" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" s="1">
         <v>9</v>
       </c>
       <c r="B1710" s="1">
         <v>468</v>
       </c>
       <c r="C1710" s="1" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="D1710" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1710" s="1">
         <v>49</v>
       </c>
       <c r="F1710" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1711">
       <c r="A1711" s="1">
         <v>10</v>
       </c>
       <c r="B1711" s="1">
         <v>1368</v>
       </c>
       <c r="C1711" s="1" t="s">
-        <v>1624</v>
+        <v>1623</v>
       </c>
       <c r="D1711" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1711" s="1">
         <v>47</v>
       </c>
       <c r="F1711" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1712">
       <c r="A1712" s="1">
         <v>11</v>
       </c>
       <c r="B1712" s="1">
         <v>1109</v>
       </c>
       <c r="C1712" s="1" t="s">
-        <v>1625</v>
+        <v>1624</v>
       </c>
       <c r="D1712" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1712" s="1">
         <v>44</v>
       </c>
       <c r="F1712" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" s="1">
         <v>12</v>
       </c>
       <c r="B1713" s="1">
         <v>200</v>
       </c>
       <c r="C1713" s="1" t="s">
-        <v>1626</v>
+        <v>1625</v>
       </c>
       <c r="D1713" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1713" s="1">
         <v>41</v>
       </c>
       <c r="F1713" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1714">
       <c r="A1714" s="1">
         <v>13</v>
       </c>
       <c r="B1714" s="1">
         <v>1344</v>
       </c>
       <c r="C1714" s="1" t="s">
-        <v>1627</v>
+        <v>1626</v>
       </c>
       <c r="D1714" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E1714" s="1">
         <v>38</v>
       </c>
       <c r="F1714" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1715">
       <c r="A1715" s="1">
         <v>14</v>
       </c>
       <c r="B1715" s="1">
         <v>1134</v>
       </c>
       <c r="C1715" s="1" t="s">
-        <v>1628</v>
+        <v>1627</v>
       </c>
       <c r="D1715" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1715" s="1">
         <v>37</v>
       </c>
       <c r="F1715" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1716">
       <c r="A1716" s="1">
         <v>15</v>
       </c>
       <c r="B1716" s="1">
         <v>229</v>
       </c>
       <c r="C1716" s="1" t="s">
-        <v>1629</v>
+        <v>1628</v>
       </c>
       <c r="D1716" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1716" s="1">
         <v>34</v>
       </c>
       <c r="F1716" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1717">
       <c r="A1717" s="1">
         <v>16</v>
       </c>
       <c r="B1717" s="1">
         <v>886</v>
       </c>
       <c r="C1717" s="1" t="s">
-        <v>1630</v>
+        <v>1629</v>
       </c>
       <c r="D1717" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1717" s="1">
         <v>30</v>
       </c>
       <c r="F1717" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1718">
       <c r="A1718" s="1">
         <v>17</v>
       </c>
       <c r="B1718" s="1">
         <v>382</v>
       </c>
       <c r="C1718" s="1" t="s">
-        <v>1631</v>
+        <v>1630</v>
       </c>
       <c r="D1718" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1718" s="1">
         <v>29</v>
       </c>
       <c r="F1718" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1719">
       <c r="A1719" s="1">
         <v>18</v>
       </c>
       <c r="B1719" s="1">
         <v>245</v>
       </c>
       <c r="C1719" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D1719" s="1" t="s">
         <v>1632</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633</v>
       </c>
       <c r="E1719" s="1">
         <v>29</v>
       </c>
       <c r="F1719" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1720">
       <c r="A1720" s="1">
         <v>19</v>
       </c>
       <c r="B1720" s="1">
         <v>1154</v>
       </c>
       <c r="C1720" s="1" t="s">
-        <v>1634</v>
+        <v>1633</v>
       </c>
       <c r="D1720" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1720" s="1">
         <v>28</v>
       </c>
       <c r="F1720" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1721">
       <c r="A1721" s="1">
         <v>20</v>
       </c>
       <c r="B1721" s="1">
         <v>1121</v>
       </c>
       <c r="C1721" s="1" t="s">
         <v>475</v>
       </c>
       <c r="D1721" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1721" s="1">
         <v>28</v>
       </c>
       <c r="F1721" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1722">
       <c r="A1722" s="1">
         <v>21</v>
       </c>
       <c r="B1722" s="1">
         <v>364</v>
       </c>
       <c r="C1722" s="1" t="s">
-        <v>1635</v>
+        <v>1634</v>
       </c>
       <c r="D1722" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1722" s="1">
         <v>25</v>
       </c>
       <c r="F1722" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1723">
       <c r="A1723" s="1">
         <v>22</v>
       </c>
       <c r="B1723" s="1">
         <v>923</v>
       </c>
       <c r="C1723" s="1" t="s">
-        <v>1636</v>
+        <v>1635</v>
       </c>
       <c r="D1723" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1723" s="1">
         <v>24</v>
       </c>
       <c r="F1723" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1724">
       <c r="A1724" s="1">
         <v>23</v>
       </c>
       <c r="B1724" s="1">
         <v>195</v>
       </c>
       <c r="C1724" s="1" t="s">
-        <v>1637</v>
+        <v>1636</v>
       </c>
       <c r="D1724" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1724" s="1">
         <v>23</v>
       </c>
       <c r="F1724" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1725">
       <c r="A1725" s="1">
         <v>24</v>
       </c>
       <c r="B1725" s="1">
         <v>1135</v>
       </c>
       <c r="C1725" s="1" t="s">
-        <v>1638</v>
+        <v>1637</v>
       </c>
       <c r="D1725" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1725" s="1">
         <v>23</v>
       </c>
       <c r="F1725" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1726">
       <c r="A1726" s="1">
         <v>25</v>
       </c>
       <c r="B1726" s="1">
         <v>1343</v>
       </c>
       <c r="C1726" s="1" t="s">
-        <v>1639</v>
+        <v>1638</v>
       </c>
       <c r="D1726" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E1726" s="1">
         <v>22</v>
       </c>
       <c r="F1726" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" s="1">
         <v>26</v>
       </c>
       <c r="B1727" s="1">
         <v>947</v>
       </c>
       <c r="C1727" s="1" t="s">
-        <v>1640</v>
+        <v>1639</v>
       </c>
       <c r="D1727" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1727" s="1">
         <v>21</v>
       </c>
       <c r="F1727" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" s="1">
         <v>26</v>
       </c>
       <c r="B1728" s="1">
         <v>204</v>
       </c>
       <c r="C1728" s="1" t="s">
-        <v>1641</v>
+        <v>1640</v>
       </c>
       <c r="D1728" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1728" s="1">
         <v>21</v>
       </c>
       <c r="F1728" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" s="1">
         <v>27</v>
       </c>
       <c r="B1729" s="1">
         <v>934</v>
       </c>
       <c r="C1729" s="1" t="s">
-        <v>1642</v>
+        <v>1641</v>
       </c>
       <c r="D1729" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1729" s="1">
         <v>20</v>
       </c>
       <c r="F1729" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" s="1">
         <v>27</v>
       </c>
       <c r="B1730" s="1">
         <v>937</v>
       </c>
       <c r="C1730" s="1" t="s">
-        <v>1643</v>
+        <v>1642</v>
       </c>
       <c r="D1730" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1730" s="1">
         <v>20</v>
       </c>
       <c r="F1730" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" s="1">
         <v>28</v>
       </c>
       <c r="B1731" s="1">
         <v>202</v>
       </c>
       <c r="C1731" s="1" t="s">
-        <v>1644</v>
+        <v>1643</v>
       </c>
       <c r="D1731" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1731" s="1">
         <v>20</v>
       </c>
       <c r="F1731" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1732">
       <c r="A1732" s="1">
         <v>29</v>
       </c>
       <c r="B1732" s="1">
         <v>787</v>
       </c>
       <c r="C1732" s="1" t="s">
-        <v>1645</v>
+        <v>1644</v>
       </c>
       <c r="D1732" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1732" s="1">
         <v>18</v>
       </c>
       <c r="F1732" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1733">
       <c r="A1733" s="1">
         <v>30</v>
       </c>
       <c r="B1733" s="1">
         <v>1822</v>
       </c>
       <c r="C1733" s="1" t="s">
-        <v>1646</v>
+        <v>1645</v>
       </c>
       <c r="D1733" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1733" s="1">
         <v>17</v>
       </c>
       <c r="F1733" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1734">
       <c r="A1734" s="1">
         <v>31</v>
       </c>
       <c r="B1734" s="1">
         <v>942</v>
       </c>
       <c r="C1734" s="1" t="s">
-        <v>1647</v>
+        <v>1646</v>
       </c>
       <c r="D1734" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1734" s="1">
         <v>16</v>
       </c>
       <c r="F1734" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1735">
       <c r="A1735" s="1">
         <v>32</v>
       </c>
       <c r="B1735" s="1">
         <v>347</v>
       </c>
       <c r="C1735" s="1" t="s">
-        <v>1648</v>
+        <v>1647</v>
       </c>
       <c r="D1735" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1735" s="1">
         <v>15</v>
       </c>
       <c r="F1735" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1736">
       <c r="A1736" s="1">
         <v>33</v>
       </c>
       <c r="B1736" s="1">
         <v>1651</v>
       </c>
       <c r="C1736" s="1" t="s">
-        <v>1649</v>
+        <v>1648</v>
       </c>
       <c r="D1736" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1736" s="1">
         <v>14</v>
       </c>
       <c r="F1736" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" s="1">
         <v>33</v>
       </c>
       <c r="B1737" s="1">
         <v>203</v>
       </c>
       <c r="C1737" s="1" t="s">
-        <v>1650</v>
+        <v>1649</v>
       </c>
       <c r="D1737" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1737" s="1">
         <v>14</v>
       </c>
       <c r="F1737" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" s="1">
         <v>34</v>
       </c>
       <c r="B1738" s="1">
         <v>1188</v>
       </c>
       <c r="C1738" s="1" t="s">
-        <v>1651</v>
+        <v>1650</v>
       </c>
       <c r="D1738" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1738" s="1">
         <v>14</v>
       </c>
       <c r="F1738" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" s="1">
         <v>35</v>
       </c>
       <c r="B1739" s="1">
         <v>326</v>
       </c>
       <c r="C1739" s="1" t="s">
-        <v>1652</v>
+        <v>1651</v>
       </c>
       <c r="D1739" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E1739" s="1">
         <v>13</v>
       </c>
       <c r="F1739" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" s="1">
         <v>36</v>
       </c>
       <c r="B1740" s="1">
         <v>205</v>
       </c>
       <c r="C1740" s="1" t="s">
-        <v>1653</v>
+        <v>1652</v>
       </c>
       <c r="D1740" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1740" s="1">
         <v>12</v>
       </c>
       <c r="F1740" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" s="1">
         <v>37</v>
       </c>
       <c r="B1741" s="1">
         <v>1253</v>
       </c>
       <c r="C1741" s="1" t="s">
-        <v>1654</v>
+        <v>1653</v>
       </c>
       <c r="D1741" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1741" s="1">
         <v>12</v>
       </c>
       <c r="F1741" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" s="1">
         <v>38</v>
       </c>
       <c r="B1742" s="1">
         <v>316</v>
       </c>
       <c r="C1742" s="1" t="s">
-        <v>1655</v>
+        <v>1654</v>
       </c>
       <c r="D1742" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E1742" s="1">
         <v>12</v>
       </c>
       <c r="F1742" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" s="1">
         <v>38</v>
       </c>
       <c r="B1743" s="1">
         <v>507</v>
       </c>
       <c r="C1743" s="1" t="s">
-        <v>1656</v>
+        <v>1655</v>
       </c>
       <c r="D1743" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1743" s="1">
         <v>12</v>
       </c>
       <c r="F1743" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1744">
       <c r="A1744" s="1">
         <v>39</v>
       </c>
       <c r="B1744" s="1">
         <v>596</v>
       </c>
       <c r="C1744" s="1" t="s">
-        <v>1657</v>
+        <v>1656</v>
       </c>
       <c r="D1744" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1744" s="1">
         <v>10</v>
       </c>
       <c r="F1744" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1745">
       <c r="A1745" s="1">
         <v>40</v>
       </c>
       <c r="B1745" s="1">
         <v>201</v>
       </c>
       <c r="C1745" s="1" t="s">
-        <v>1658</v>
+        <v>1657</v>
       </c>
       <c r="D1745" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1745" s="1">
         <v>9</v>
       </c>
       <c r="F1745" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1746">
       <c r="A1746" s="1">
         <v>41</v>
       </c>
       <c r="B1746" s="1">
         <v>1600</v>
       </c>
       <c r="C1746" s="1" t="s">
-        <v>1659</v>
+        <v>1658</v>
       </c>
       <c r="D1746" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1746" s="1">
         <v>8</v>
       </c>
       <c r="F1746" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1747">
       <c r="A1747" s="1">
         <v>42</v>
       </c>
       <c r="B1747" s="1">
         <v>1736</v>
       </c>
       <c r="C1747" s="1" t="s">
-        <v>1660</v>
+        <v>1659</v>
       </c>
       <c r="D1747" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1747" s="1">
         <v>8</v>
       </c>
       <c r="F1747" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1748">
       <c r="A1748" s="1">
         <v>43</v>
       </c>
       <c r="B1748" s="1">
         <v>219</v>
       </c>
       <c r="C1748" s="1" t="s">
-        <v>1661</v>
+        <v>1660</v>
       </c>
       <c r="D1748" s="1" t="s">
         <v>571</v>
       </c>
       <c r="E1748" s="1">
         <v>6</v>
       </c>
       <c r="F1748" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" s="1">
         <v>44</v>
       </c>
       <c r="B1749" s="1">
         <v>434</v>
       </c>
       <c r="C1749" s="1" t="s">
-        <v>1662</v>
+        <v>1661</v>
       </c>
       <c r="D1749" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1749" s="1">
         <v>4</v>
       </c>
       <c r="F1749" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" s="1">
         <v>45</v>
       </c>
       <c r="B1750" s="1">
         <v>1611</v>
       </c>
       <c r="C1750" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="D1750" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1750" s="1">
         <v>2</v>
       </c>
       <c r="F1750" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" s="1">
         <v>45</v>
       </c>
       <c r="B1751" s="1">
         <v>199</v>
       </c>
       <c r="C1751" s="1" t="s">
-        <v>1663</v>
+        <v>1662</v>
       </c>
       <c r="D1751" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1751" s="1">
         <v>2</v>
       </c>
       <c r="F1751" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" s="1">
         <v>45</v>
       </c>
       <c r="B1752" s="1">
         <v>858</v>
       </c>
       <c r="C1752" s="1" t="s">
-        <v>1664</v>
+        <v>1663</v>
       </c>
       <c r="D1752" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1752" s="1">
         <v>2</v>
       </c>
       <c r="F1752" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1755">
       <c r="A1755" s="3" t="s">
-        <v>1665</v>
+        <v>1664</v>
       </c>
       <c r="B1755" s="3" t="s">
-        <v>1665</v>
+        <v>1664</v>
       </c>
       <c r="C1755" s="3" t="s">
-        <v>1665</v>
+        <v>1664</v>
       </c>
       <c r="D1755" s="3" t="s">
-        <v>1665</v>
+        <v>1664</v>
       </c>
       <c r="E1755" s="3" t="s">
-        <v>1665</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="1756">
       <c r="A1756" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1756" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1756" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1756" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1756" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1756" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1757">
       <c r="A1757" s="1">
         <v>1</v>
       </c>
       <c r="B1757" s="1">
         <v>970</v>
       </c>
       <c r="C1757" s="1" t="s">
-        <v>1666</v>
+        <v>1665</v>
       </c>
       <c r="D1757" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1757" s="1">
         <v>135</v>
       </c>
       <c r="F1757" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1758">
       <c r="A1758" s="1">
         <v>2</v>
       </c>
       <c r="B1758" s="1">
         <v>1223</v>
       </c>
       <c r="C1758" s="1" t="s">
-        <v>1667</v>
+        <v>1666</v>
       </c>
       <c r="D1758" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1758" s="1">
         <v>127</v>
       </c>
       <c r="F1758" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1759">
       <c r="A1759" s="1">
         <v>3</v>
       </c>
       <c r="B1759" s="1">
         <v>1874</v>
       </c>
       <c r="C1759" s="1" t="s">
-        <v>1668</v>
+        <v>1667</v>
       </c>
       <c r="D1759" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1759" s="1">
         <v>106</v>
       </c>
       <c r="F1759" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1760">
       <c r="A1760" s="1">
         <v>4</v>
       </c>
       <c r="B1760" s="1">
         <v>1394</v>
       </c>
       <c r="C1760" s="1" t="s">
-        <v>1669</v>
+        <v>1668</v>
       </c>
       <c r="D1760" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1760" s="1">
         <v>91</v>
       </c>
       <c r="F1760" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" s="1">
         <v>5</v>
       </c>
       <c r="B1761" s="1">
         <v>1129</v>
       </c>
       <c r="C1761" s="1" t="s">
-        <v>1670</v>
+        <v>1669</v>
       </c>
       <c r="D1761" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1761" s="1">
         <v>80</v>
       </c>
       <c r="F1761" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" s="1">
         <v>6</v>
       </c>
       <c r="B1762" s="1">
         <v>975</v>
       </c>
       <c r="C1762" s="1" t="s">
-        <v>1671</v>
+        <v>1670</v>
       </c>
       <c r="D1762" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1762" s="1">
         <v>67</v>
       </c>
       <c r="F1762" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" s="1">
         <v>7</v>
       </c>
       <c r="B1763" s="1">
         <v>1038</v>
       </c>
       <c r="C1763" s="1" t="s">
-        <v>1672</v>
+        <v>1671</v>
       </c>
       <c r="D1763" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1763" s="1">
         <v>63</v>
       </c>
       <c r="F1763" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" s="1">
         <v>8</v>
       </c>
       <c r="B1764" s="1">
         <v>810</v>
       </c>
       <c r="C1764" s="1" t="s">
-        <v>1673</v>
+        <v>1672</v>
       </c>
       <c r="D1764" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1764" s="1">
         <v>62</v>
       </c>
       <c r="F1764" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" s="1">
         <v>9</v>
       </c>
       <c r="B1765" s="1">
         <v>1806</v>
       </c>
       <c r="C1765" s="1" t="s">
-        <v>1674</v>
+        <v>1673</v>
       </c>
       <c r="D1765" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1765" s="1">
         <v>58</v>
       </c>
       <c r="F1765" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1766">
       <c r="A1766" s="1">
         <v>10</v>
       </c>
       <c r="B1766" s="1">
         <v>1105</v>
       </c>
       <c r="C1766" s="1" t="s">
-        <v>1675</v>
+        <v>1674</v>
       </c>
       <c r="D1766" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1766" s="1">
         <v>53</v>
       </c>
       <c r="F1766" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1767">
       <c r="A1767" s="1">
         <v>11</v>
       </c>
       <c r="B1767" s="1">
         <v>220</v>
       </c>
       <c r="C1767" s="1" t="s">
-        <v>1676</v>
+        <v>1675</v>
       </c>
       <c r="D1767" s="1" t="s">
         <v>571</v>
       </c>
       <c r="E1767" s="1">
         <v>32</v>
       </c>
       <c r="F1767" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1768">
       <c r="A1768" s="1">
         <v>12</v>
       </c>
       <c r="B1768" s="1">
         <v>995</v>
       </c>
       <c r="C1768" s="1" t="s">
-        <v>1677</v>
+        <v>1676</v>
       </c>
       <c r="D1768" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1768" s="1">
         <v>25</v>
       </c>
       <c r="F1768" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1769">
       <c r="A1769" s="1">
         <v>13</v>
       </c>
       <c r="B1769" s="1">
         <v>95</v>
       </c>
       <c r="C1769" s="1" t="s">
-        <v>1678</v>
+        <v>1677</v>
       </c>
       <c r="D1769" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1769" s="1">
         <v>15</v>
       </c>
       <c r="F1769" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1770">
       <c r="A1770" s="1">
         <v>14</v>
       </c>
       <c r="B1770" s="1">
         <v>107</v>
       </c>
       <c r="C1770" s="1" t="s">
-        <v>1679</v>
+        <v>1678</v>
       </c>
       <c r="D1770" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1770" s="1">
         <v>13</v>
       </c>
       <c r="F1770" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1771">
       <c r="A1771" s="1">
         <v>15</v>
       </c>
       <c r="B1771" s="1">
         <v>1472</v>
       </c>
       <c r="C1771" s="1" t="s">
-        <v>1680</v>
+        <v>1679</v>
       </c>
       <c r="D1771" s="1" t="s">
         <v>571</v>
       </c>
       <c r="E1771" s="1">
         <v>3</v>
       </c>
       <c r="F1771" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1774">
       <c r="A1774" s="3" t="s">
-        <v>1681</v>
+        <v>1680</v>
       </c>
       <c r="B1774" s="3" t="s">
-        <v>1681</v>
+        <v>1680</v>
       </c>
       <c r="C1774" s="3" t="s">
-        <v>1681</v>
+        <v>1680</v>
       </c>
       <c r="D1774" s="3" t="s">
-        <v>1681</v>
+        <v>1680</v>
       </c>
       <c r="E1774" s="3" t="s">
-        <v>1681</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="1775">
       <c r="A1775" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1775" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1775" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1775" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1775" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1775" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1776">
       <c r="A1776" s="1">
         <v>1</v>
       </c>
       <c r="B1776" s="1">
         <v>1116</v>
       </c>
       <c r="C1776" s="1" t="s">
-        <v>1682</v>
+        <v>1681</v>
       </c>
       <c r="D1776" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1776" s="1">
         <v>144</v>
       </c>
       <c r="F1776" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" s="1">
         <v>2</v>
       </c>
       <c r="B1777" s="1">
         <v>356</v>
       </c>
       <c r="C1777" s="1" t="s">
-        <v>1683</v>
+        <v>1682</v>
       </c>
       <c r="D1777" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1777" s="1">
         <v>136</v>
       </c>
       <c r="F1777" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1778">
       <c r="A1778" s="1">
         <v>3</v>
       </c>
       <c r="B1778" s="1">
         <v>430</v>
       </c>
       <c r="C1778" s="1" t="s">
-        <v>1684</v>
+        <v>1683</v>
       </c>
       <c r="D1778" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1778" s="1">
         <v>99</v>
       </c>
       <c r="F1778" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1779">
       <c r="A1779" s="1">
         <v>4</v>
       </c>
       <c r="B1779" s="1">
         <v>1309</v>
       </c>
       <c r="C1779" s="1" t="s">
         <v>524</v>
       </c>
       <c r="D1779" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E1779" s="1">
         <v>86</v>
       </c>
       <c r="F1779" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1780">
       <c r="A1780" s="1">
         <v>5</v>
       </c>
       <c r="B1780" s="1">
         <v>1571</v>
       </c>
       <c r="C1780" s="1" t="s">
-        <v>1685</v>
+        <v>1684</v>
       </c>
       <c r="D1780" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E1780" s="1">
         <v>85</v>
       </c>
       <c r="F1780" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1781">
       <c r="A1781" s="1">
         <v>6</v>
       </c>
       <c r="B1781" s="1">
         <v>423</v>
       </c>
       <c r="C1781" s="1" t="s">
-        <v>1686</v>
+        <v>1685</v>
       </c>
       <c r="D1781" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1781" s="1">
         <v>81</v>
       </c>
       <c r="F1781" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" s="1">
         <v>7</v>
       </c>
       <c r="B1782" s="1">
         <v>899</v>
       </c>
       <c r="C1782" s="1" t="s">
-        <v>1687</v>
+        <v>1686</v>
       </c>
       <c r="D1782" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E1782" s="1">
         <v>54</v>
       </c>
       <c r="F1782" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" s="1">
         <v>8</v>
       </c>
       <c r="B1783" s="1">
         <v>462</v>
       </c>
       <c r="C1783" s="1" t="s">
-        <v>1688</v>
+        <v>1687</v>
       </c>
       <c r="D1783" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1783" s="1">
         <v>52</v>
       </c>
       <c r="F1783" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1784">
       <c r="A1784" s="1">
         <v>9</v>
       </c>
       <c r="B1784" s="1">
         <v>1142</v>
       </c>
       <c r="C1784" s="1" t="s">
-        <v>1689</v>
+        <v>1688</v>
       </c>
       <c r="D1784" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1784" s="1">
         <v>51</v>
       </c>
       <c r="F1784" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" s="1">
         <v>10</v>
       </c>
       <c r="B1785" s="1">
         <v>823</v>
       </c>
       <c r="C1785" s="1" t="s">
-        <v>1690</v>
+        <v>1689</v>
       </c>
       <c r="D1785" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1785" s="1">
         <v>44</v>
       </c>
       <c r="F1785" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" s="1">
         <v>11</v>
       </c>
       <c r="B1786" s="1">
         <v>963</v>
       </c>
       <c r="C1786" s="1" t="s">
-        <v>1691</v>
+        <v>1690</v>
       </c>
       <c r="D1786" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1786" s="1">
         <v>41</v>
       </c>
       <c r="F1786" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" s="1">
         <v>12</v>
       </c>
       <c r="B1787" s="1">
         <v>1671</v>
       </c>
       <c r="C1787" s="1" t="s">
-        <v>1692</v>
+        <v>1691</v>
       </c>
       <c r="D1787" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1787" s="1">
         <v>38</v>
       </c>
       <c r="F1787" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" s="1">
         <v>13</v>
       </c>
       <c r="B1788" s="1">
         <v>206</v>
       </c>
       <c r="C1788" s="1" t="s">
-        <v>1693</v>
+        <v>1692</v>
       </c>
       <c r="D1788" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1788" s="1">
         <v>35</v>
       </c>
       <c r="F1788" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" s="1">
         <v>14</v>
       </c>
       <c r="B1789" s="1">
         <v>734</v>
       </c>
       <c r="C1789" s="1" t="s">
-        <v>1694</v>
+        <v>1693</v>
       </c>
       <c r="D1789" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1789" s="1">
         <v>30</v>
       </c>
       <c r="F1789" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" s="1">
         <v>15</v>
       </c>
       <c r="B1790" s="1">
         <v>907</v>
       </c>
       <c r="C1790" s="1" t="s">
-        <v>1695</v>
+        <v>1694</v>
       </c>
       <c r="D1790" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1790" s="1">
         <v>27</v>
       </c>
       <c r="F1790" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1791">
       <c r="A1791" s="1">
         <v>15</v>
       </c>
       <c r="B1791" s="1">
         <v>207</v>
       </c>
       <c r="C1791" s="1" t="s">
-        <v>1696</v>
+        <v>1695</v>
       </c>
       <c r="D1791" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1791" s="1">
         <v>27</v>
       </c>
       <c r="F1791" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1792">
       <c r="A1792" s="1">
         <v>15</v>
       </c>
       <c r="B1792" s="1">
         <v>501</v>
       </c>
       <c r="C1792" s="1" t="s">
-        <v>1697</v>
+        <v>1696</v>
       </c>
       <c r="D1792" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1792" s="1">
         <v>27</v>
       </c>
       <c r="F1792" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1793">
       <c r="A1793" s="1">
         <v>16</v>
       </c>
       <c r="B1793" s="1">
         <v>1666</v>
       </c>
       <c r="C1793" s="1" t="s">
-        <v>1698</v>
+        <v>1697</v>
       </c>
       <c r="D1793" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1793" s="1">
         <v>24</v>
       </c>
       <c r="F1793" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1794">
       <c r="A1794" s="1">
         <v>17</v>
       </c>
       <c r="B1794" s="1">
         <v>940</v>
       </c>
       <c r="C1794" s="1" t="s">
-        <v>1699</v>
+        <v>1698</v>
       </c>
       <c r="D1794" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1794" s="1">
         <v>22</v>
       </c>
       <c r="F1794" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1795">
       <c r="A1795" s="1">
         <v>18</v>
       </c>
       <c r="B1795" s="1">
         <v>1132</v>
       </c>
       <c r="C1795" s="1" t="s">
-        <v>1700</v>
+        <v>1699</v>
       </c>
       <c r="D1795" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1795" s="1">
         <v>15</v>
       </c>
       <c r="F1795" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1796">
       <c r="A1796" s="1">
         <v>19</v>
       </c>
       <c r="B1796" s="1">
         <v>126</v>
       </c>
       <c r="C1796" s="1" t="s">
-        <v>1701</v>
+        <v>1700</v>
       </c>
       <c r="D1796" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1796" s="1">
         <v>15</v>
       </c>
       <c r="F1796" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" s="1">
         <v>20</v>
       </c>
       <c r="B1797" s="1">
         <v>1054</v>
       </c>
       <c r="C1797" s="1" t="s">
-        <v>1702</v>
+        <v>1701</v>
       </c>
       <c r="D1797" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1797" s="1">
         <v>10</v>
       </c>
       <c r="F1797" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" s="1">
         <v>21</v>
       </c>
       <c r="B1798" s="1">
         <v>164</v>
       </c>
       <c r="C1798" s="1" t="s">
-        <v>1703</v>
+        <v>1702</v>
       </c>
       <c r="D1798" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1798" s="1">
         <v>9</v>
       </c>
       <c r="F1798" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" s="1">
         <v>22</v>
       </c>
       <c r="B1799" s="1">
         <v>208</v>
       </c>
       <c r="C1799" s="1" t="s">
-        <v>1704</v>
+        <v>1703</v>
       </c>
       <c r="D1799" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1799" s="1">
         <v>6</v>
       </c>
       <c r="F1799" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" s="1">
         <v>22</v>
       </c>
       <c r="B1800" s="1">
         <v>346</v>
       </c>
       <c r="C1800" s="1" t="s">
-        <v>1705</v>
+        <v>1704</v>
       </c>
       <c r="D1800" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E1800" s="1">
         <v>6</v>
       </c>
       <c r="F1800" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" s="1">
         <v>23</v>
       </c>
       <c r="B1801" s="1">
         <v>150</v>
       </c>
       <c r="C1801" s="1" t="s">
-        <v>1706</v>
+        <v>1705</v>
       </c>
       <c r="D1801" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1801" s="1">
         <v>5</v>
       </c>
       <c r="F1801" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1804">
       <c r="A1804" s="3" t="s">
-        <v>1707</v>
+        <v>1706</v>
       </c>
       <c r="B1804" s="3" t="s">
-        <v>1707</v>
+        <v>1706</v>
       </c>
       <c r="C1804" s="3" t="s">
-        <v>1707</v>
+        <v>1706</v>
       </c>
       <c r="D1804" s="3" t="s">
-        <v>1707</v>
+        <v>1706</v>
       </c>
       <c r="E1804" s="3" t="s">
-        <v>1707</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="1805">
       <c r="A1805" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1805" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1805" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1805" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1805" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1805" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1806">
       <c r="A1806" s="1">
         <v>1</v>
       </c>
       <c r="B1806" s="1">
         <v>979</v>
       </c>
       <c r="C1806" s="1" t="s">
-        <v>1708</v>
+        <v>1707</v>
       </c>
       <c r="D1806" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E1806" s="1">
         <v>165</v>
       </c>
       <c r="F1806" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1807">
       <c r="A1807" s="1">
         <v>2</v>
       </c>
       <c r="B1807" s="1">
         <v>77</v>
       </c>
       <c r="C1807" s="1" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="D1807" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1807" s="1">
         <v>117</v>
       </c>
       <c r="F1807" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1808">
       <c r="A1808" s="1">
         <v>3</v>
       </c>
       <c r="B1808" s="1">
         <v>1776</v>
       </c>
       <c r="C1808" s="1" t="s">
-        <v>1710</v>
+        <v>1709</v>
       </c>
       <c r="D1808" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1808" s="1">
         <v>100</v>
       </c>
       <c r="F1808" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1809">
       <c r="A1809" s="1">
         <v>4</v>
       </c>
       <c r="B1809" s="1">
         <v>1787</v>
       </c>
       <c r="C1809" s="1" t="s">
-        <v>1711</v>
+        <v>1710</v>
       </c>
       <c r="D1809" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1809" s="1">
         <v>75</v>
       </c>
       <c r="F1809" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1810">
       <c r="A1810" s="1">
         <v>5</v>
       </c>
       <c r="B1810" s="1">
         <v>801</v>
       </c>
       <c r="C1810" s="1" t="s">
-        <v>1712</v>
+        <v>1711</v>
       </c>
       <c r="D1810" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E1810" s="1">
         <v>55</v>
       </c>
       <c r="F1810" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1811">
       <c r="A1811" s="1">
         <v>6</v>
       </c>
       <c r="B1811" s="1">
         <v>1648</v>
       </c>
       <c r="C1811" s="1" t="s">
-        <v>1713</v>
+        <v>1712</v>
       </c>
       <c r="D1811" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1811" s="1">
         <v>46</v>
       </c>
       <c r="F1811" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1812">
       <c r="A1812" s="1">
         <v>7</v>
       </c>
       <c r="B1812" s="1">
         <v>1194</v>
       </c>
       <c r="C1812" s="1" t="s">
-        <v>1714</v>
+        <v>1713</v>
       </c>
       <c r="D1812" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1812" s="1">
         <v>32</v>
       </c>
       <c r="F1812" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1813">
       <c r="A1813" s="1">
         <v>8</v>
       </c>
       <c r="B1813" s="1">
         <v>76</v>
       </c>
       <c r="C1813" s="1" t="s">
-        <v>1715</v>
+        <v>1714</v>
       </c>
       <c r="D1813" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1813" s="1">
         <v>32</v>
       </c>
       <c r="F1813" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1814">
       <c r="A1814" s="1">
         <v>9</v>
       </c>
       <c r="B1814" s="1">
         <v>1175</v>
       </c>
       <c r="C1814" s="1" t="s">
-        <v>1716</v>
+        <v>1715</v>
       </c>
       <c r="D1814" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1814" s="1">
         <v>8</v>
       </c>
       <c r="F1814" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1815">
       <c r="A1815" s="1">
         <v>10</v>
       </c>
       <c r="B1815" s="1">
         <v>13</v>
       </c>
       <c r="C1815" s="1" t="s">
-        <v>1717</v>
+        <v>1716</v>
       </c>
       <c r="D1815" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1815" s="1">
         <v>6</v>
       </c>
       <c r="F1815" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1818">
       <c r="A1818" s="3" t="s">
-        <v>1718</v>
+        <v>1717</v>
       </c>
       <c r="B1818" s="3" t="s">
-        <v>1718</v>
+        <v>1717</v>
       </c>
       <c r="C1818" s="3" t="s">
-        <v>1718</v>
+        <v>1717</v>
       </c>
       <c r="D1818" s="3" t="s">
-        <v>1718</v>
+        <v>1717</v>
       </c>
       <c r="E1818" s="3" t="s">
-        <v>1718</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="1819">
       <c r="A1819" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1819" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1819" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1819" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1819" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1819" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1820">
       <c r="A1820" s="1">
         <v>1</v>
       </c>
       <c r="B1820" s="1">
         <v>906</v>
       </c>
       <c r="C1820" s="1" t="s">
-        <v>1719</v>
+        <v>1718</v>
       </c>
       <c r="D1820" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1820" s="1">
         <v>150</v>
       </c>
       <c r="F1820" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1821">
       <c r="A1821" s="1">
         <v>2</v>
       </c>
       <c r="B1821" s="1">
         <v>1146</v>
       </c>
       <c r="C1821" s="1" t="s">
-        <v>1720</v>
+        <v>1719</v>
       </c>
       <c r="D1821" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1821" s="1">
         <v>145</v>
       </c>
       <c r="F1821" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1822">
       <c r="A1822" s="1">
         <v>3</v>
       </c>
       <c r="B1822" s="1">
         <v>463</v>
       </c>
       <c r="C1822" s="1" t="s">
-        <v>1721</v>
+        <v>1720</v>
       </c>
       <c r="D1822" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1822" s="1">
         <v>120</v>
       </c>
       <c r="F1822" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1823">
       <c r="A1823" s="1">
         <v>4</v>
       </c>
       <c r="B1823" s="1">
         <v>875</v>
       </c>
       <c r="C1823" s="1" t="s">
-        <v>1722</v>
+        <v>1721</v>
       </c>
       <c r="D1823" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E1823" s="1">
         <v>82</v>
       </c>
       <c r="F1823" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1824">
       <c r="A1824" s="1">
         <v>5</v>
       </c>
       <c r="B1824" s="1">
         <v>1672</v>
       </c>
       <c r="C1824" s="1" t="s">
-        <v>1723</v>
+        <v>1722</v>
       </c>
       <c r="D1824" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1824" s="1">
         <v>70</v>
       </c>
       <c r="F1824" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1825">
       <c r="A1825" s="1">
         <v>6</v>
       </c>
       <c r="B1825" s="1">
         <v>1526</v>
       </c>
       <c r="C1825" s="1" t="s">
-        <v>1724</v>
+        <v>1723</v>
       </c>
       <c r="D1825" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1825" s="1">
         <v>63</v>
       </c>
       <c r="F1825" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1826">
       <c r="A1826" s="1">
         <v>7</v>
       </c>
       <c r="B1826" s="1">
         <v>209</v>
       </c>
       <c r="C1826" s="1" t="s">
-        <v>1725</v>
+        <v>1724</v>
       </c>
       <c r="D1826" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1826" s="1">
         <v>61</v>
       </c>
       <c r="F1826" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1827">
       <c r="A1827" s="1">
         <v>8</v>
       </c>
       <c r="B1827" s="1">
         <v>1365</v>
       </c>
       <c r="C1827" s="1" t="s">
-        <v>1726</v>
+        <v>1725</v>
       </c>
       <c r="D1827" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E1827" s="1">
         <v>60</v>
       </c>
       <c r="F1827" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1828">
       <c r="A1828" s="1">
         <v>9</v>
       </c>
       <c r="B1828" s="1">
         <v>1653</v>
       </c>
       <c r="C1828" s="1" t="s">
-        <v>1727</v>
+        <v>1726</v>
       </c>
       <c r="D1828" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1828" s="1">
         <v>54</v>
       </c>
       <c r="F1828" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1829">
       <c r="A1829" s="1">
         <v>10</v>
       </c>
       <c r="B1829" s="1">
         <v>568</v>
       </c>
       <c r="C1829" s="1" t="s">
-        <v>1728</v>
+        <v>1727</v>
       </c>
       <c r="D1829" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1829" s="1">
         <v>52</v>
       </c>
       <c r="F1829" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1830">
       <c r="A1830" s="1">
         <v>11</v>
       </c>
       <c r="B1830" s="1">
         <v>1610</v>
       </c>
       <c r="C1830" s="1" t="s">
-        <v>1729</v>
+        <v>1728</v>
       </c>
       <c r="D1830" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1830" s="1">
         <v>47</v>
       </c>
       <c r="F1830" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1831">
       <c r="A1831" s="1">
         <v>12</v>
       </c>
       <c r="B1831" s="1">
         <v>1629</v>
       </c>
       <c r="C1831" s="1" t="s">
-        <v>1730</v>
+        <v>1729</v>
       </c>
       <c r="D1831" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1831" s="1">
         <v>30</v>
       </c>
       <c r="F1831" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1832">
       <c r="A1832" s="1">
         <v>13</v>
       </c>
       <c r="B1832" s="1">
         <v>1495</v>
       </c>
       <c r="C1832" s="1" t="s">
-        <v>1731</v>
+        <v>1730</v>
       </c>
       <c r="D1832" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E1832" s="1">
         <v>21</v>
       </c>
       <c r="F1832" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1833">
       <c r="A1833" s="1">
         <v>14</v>
       </c>
       <c r="B1833" s="1">
         <v>467</v>
       </c>
       <c r="C1833" s="1" t="s">
-        <v>1732</v>
+        <v>1731</v>
       </c>
       <c r="D1833" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1833" s="1">
         <v>20</v>
       </c>
       <c r="F1833" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1834">
       <c r="A1834" s="1">
         <v>15</v>
       </c>
       <c r="B1834" s="1">
         <v>1861</v>
       </c>
       <c r="C1834" s="1" t="s">
-        <v>1733</v>
+        <v>1732</v>
       </c>
       <c r="D1834" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1834" s="1">
         <v>20</v>
       </c>
       <c r="F1834" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1835">
       <c r="A1835" s="1">
         <v>16</v>
       </c>
       <c r="B1835" s="1">
         <v>1486</v>
       </c>
       <c r="C1835" s="1" t="s">
-        <v>1734</v>
+        <v>1733</v>
       </c>
       <c r="D1835" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E1835" s="1">
         <v>15</v>
       </c>
       <c r="F1835" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1836">
       <c r="A1836" s="1">
         <v>17</v>
       </c>
       <c r="B1836" s="1">
         <v>1300</v>
       </c>
       <c r="C1836" s="1" t="s">
-        <v>1735</v>
+        <v>1734</v>
       </c>
       <c r="D1836" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E1836" s="1">
         <v>10</v>
       </c>
       <c r="F1836" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1837">
       <c r="A1837" s="1">
         <v>18</v>
       </c>
       <c r="B1837" s="1">
         <v>1395</v>
       </c>
       <c r="C1837" s="1" t="s">
-        <v>1736</v>
+        <v>1735</v>
       </c>
       <c r="D1837" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1837" s="1">
         <v>8</v>
       </c>
       <c r="F1837" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1838">
       <c r="A1838" s="1">
         <v>19</v>
       </c>
       <c r="B1838" s="1">
         <v>972</v>
       </c>
       <c r="C1838" s="1" t="s">
-        <v>1737</v>
+        <v>1736</v>
       </c>
       <c r="D1838" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1838" s="1">
         <v>3</v>
       </c>
       <c r="F1838" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1839">
       <c r="A1839" s="1">
         <v>19</v>
       </c>
       <c r="B1839" s="1">
         <v>566</v>
       </c>
       <c r="C1839" s="1" t="s">
-        <v>1738</v>
+        <v>1737</v>
       </c>
       <c r="D1839" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E1839" s="1">
         <v>3</v>
       </c>
       <c r="F1839" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1842">
       <c r="A1842" s="3" t="s">
-        <v>1739</v>
+        <v>1738</v>
       </c>
       <c r="B1842" s="3" t="s">
-        <v>1739</v>
+        <v>1738</v>
       </c>
       <c r="C1842" s="3" t="s">
-        <v>1739</v>
+        <v>1738</v>
       </c>
       <c r="D1842" s="3" t="s">
-        <v>1739</v>
+        <v>1738</v>
       </c>
       <c r="E1842" s="3" t="s">
-        <v>1739</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="1843">
       <c r="A1843" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1843" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1843" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1843" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1843" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F1843" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1844">
       <c r="A1844" s="1">
         <v>1</v>
       </c>
       <c r="B1844" s="1">
         <v>664</v>
       </c>
       <c r="C1844" s="1" t="s">
-        <v>1740</v>
+        <v>1739</v>
       </c>
       <c r="D1844" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E1844" s="1">
         <v>150</v>
       </c>
       <c r="F1844" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1845">
       <c r="A1845" s="1">
         <v>2</v>
       </c>
       <c r="B1845" s="1">
         <v>935</v>
       </c>
       <c r="C1845" s="1" t="s">
-        <v>1741</v>
+        <v>1740</v>
       </c>
       <c r="D1845" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E1845" s="1">
         <v>142</v>
       </c>
       <c r="F1845" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1846">
       <c r="A1846" s="1">
         <v>3</v>
       </c>
       <c r="B1846" s="1">
         <v>1137</v>
       </c>
       <c r="C1846" s="1" t="s">
-        <v>1742</v>
+        <v>1741</v>
       </c>
       <c r="D1846" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E1846" s="1">
         <v>104</v>
       </c>
       <c r="F1846" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1847">
       <c r="A1847" s="1">
         <v>4</v>
       </c>
       <c r="B1847" s="1">
         <v>500</v>
       </c>
       <c r="C1847" s="1" t="s">
-        <v>1743</v>
+        <v>1742</v>
       </c>
       <c r="D1847" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1847" s="1">
         <v>71</v>
       </c>
       <c r="F1847" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1848">
       <c r="A1848" s="1">
         <v>5</v>
       </c>
       <c r="B1848" s="1">
         <v>212</v>
       </c>
       <c r="C1848" s="1" t="s">
-        <v>1744</v>
+        <v>1743</v>
       </c>
       <c r="D1848" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1848" s="1">
         <v>70</v>
       </c>
       <c r="F1848" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1849">
       <c r="A1849" s="1">
         <v>6</v>
       </c>
       <c r="B1849" s="1">
         <v>214</v>
       </c>
       <c r="C1849" s="1" t="s">
-        <v>1745</v>
+        <v>1744</v>
       </c>
       <c r="D1849" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1849" s="1">
         <v>67</v>
       </c>
       <c r="F1849" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1850">
       <c r="A1850" s="1">
         <v>7</v>
       </c>
       <c r="B1850" s="1">
         <v>1665</v>
       </c>
       <c r="C1850" s="1" t="s">
-        <v>1746</v>
+        <v>1745</v>
       </c>
       <c r="D1850" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E1850" s="1">
         <v>49</v>
       </c>
       <c r="F1850" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1851">
       <c r="A1851" s="1">
         <v>8</v>
       </c>
       <c r="B1851" s="1">
         <v>211</v>
       </c>
       <c r="C1851" s="1" t="s">
-        <v>1747</v>
+        <v>1746</v>
       </c>
       <c r="D1851" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1851" s="1">
         <v>27</v>
       </c>
       <c r="F1851" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1852">
       <c r="A1852" s="1">
         <v>9</v>
       </c>
       <c r="B1852" s="1">
         <v>213</v>
       </c>
       <c r="C1852" s="1" t="s">
-        <v>1748</v>
+        <v>1747</v>
       </c>
       <c r="D1852" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E1852" s="1">
         <v>12</v>
       </c>
       <c r="F1852" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="1853">
       <c r="A1853" s="1">
         <v>10</v>
       </c>
       <c r="B1853" s="1">
         <v>470</v>
       </c>
       <c r="C1853" s="1" t="s">
-        <v>1749</v>
+        <v>1748</v>
       </c>
       <c r="D1853" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1853" s="1">
         <v>11</v>
       </c>
       <c r="F1853" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="1854">
       <c r="A1854" s="1">
         <v>11</v>
       </c>
       <c r="B1854" s="1">
         <v>338</v>
       </c>
       <c r="C1854" s="1" t="s">
-        <v>1750</v>
+        <v>1749</v>
       </c>
       <c r="D1854" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E1854" s="1">
         <v>6</v>
       </c>
       <c r="F1854" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A37:E37"/>
     <mergeCell ref="A74:E74"/>
     <mergeCell ref="A123:E123"/>
     <mergeCell ref="A172:E172"/>
     <mergeCell ref="A218:E218"/>
     <mergeCell ref="A251:E251"/>
     <mergeCell ref="A271:E271"/>
     <mergeCell ref="A301:E301"/>
     <mergeCell ref="A329:E329"/>
     <mergeCell ref="A348:E348"/>
@@ -41405,51 +41402,51 @@
         <v>27</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>815</v>
       </c>
       <c r="C30" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1">
         <v>28</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C31" s="1">
         <v>31</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1">
         <v>29</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>1633</v>
+        <v>1632</v>
       </c>
       <c r="C32" s="1">
         <v>29</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1">
         <v>30</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>1496</v>
       </c>
       <c r="C33" s="1">
         <v>23</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1">
         <v>31</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>597</v>
       </c>
       <c r="C34" s="1">
         <v>22</v>
@@ -41482,51 +41479,51 @@
         <v>32</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>469</v>
       </c>
       <c r="C37" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1">
         <v>33</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>1212</v>
       </c>
       <c r="C38" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1">
         <v>33</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>1564</v>
+        <v>1563</v>
       </c>
       <c r="C39" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1">
         <v>34</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C40" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1">
         <v>35</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="C41" s="1">
         <v>1</v>