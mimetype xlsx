--- v2 (2026-02-16)
+++ v3 (2026-05-20)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Atletas" sheetId="1" r:id="rId1"/>
     <sheet name="Colectivo" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="536" uniqueCount="536">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="535" uniqueCount="535">
   <si>
     <t>39º Troféu CM Oeiras - Leceia</t>
   </si>
   <si>
     <t>Benjamins A - Masculinos</t>
   </si>
   <si>
     <t>Posição</t>
   </si>
   <si>
     <t>Dorsal</t>
   </si>
   <si>
     <t>Atleta</t>
   </si>
   <si>
     <t>Clube/Equipa</t>
   </si>
   <si>
     <t>Pontos</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO CAMPOS </t>
   </si>
   <si>
@@ -398,51 +398,51 @@
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t xml:space="preserve">ANA  AMORIM</t>
   </si>
   <si>
     <t>Beatriz Simões</t>
   </si>
   <si>
     <t>Iniciados - Masculinos</t>
   </si>
   <si>
     <t>Guilherme Filipe</t>
   </si>
   <si>
     <t>Santinho Kneissler</t>
   </si>
   <si>
     <t>Rita Kneissler</t>
   </si>
   <si>
     <t>TIAGO VASCO</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t>TIAGO CADETE</t>
   </si>
   <si>
     <t>TIAGO RAMOS</t>
   </si>
   <si>
     <t xml:space="preserve">MANUEL   MAGALHÃES</t>
   </si>
   <si>
     <t xml:space="preserve">HENRIQUE LOMBA </t>
   </si>
   <si>
     <t>Pedro Sayanda</t>
   </si>
   <si>
     <t>Iniciados - Femininos</t>
   </si>
   <si>
     <t>CÁTIA KHVAS</t>
   </si>
   <si>
     <t>CLARA TOMÉ</t>
   </si>
@@ -725,51 +725,51 @@
   <si>
     <t>RICARDO CONCEIÇÃO</t>
   </si>
   <si>
     <t>Tiago Carvalhinho</t>
   </si>
   <si>
     <t>Marco Silva</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo “Os Fixes”</t>
   </si>
   <si>
     <t>JOAO SILVA</t>
   </si>
   <si>
     <t>Tiago Oliveira</t>
   </si>
   <si>
     <t>F 35</t>
   </si>
   <si>
     <t xml:space="preserve">RITA ROSA </t>
   </si>
   <si>
-    <t>CARLA PEREIRA</t>
+    <t>CLÁUDIA COSTA</t>
   </si>
   <si>
     <t xml:space="preserve">Rute  Ribeiro</t>
   </si>
   <si>
     <t xml:space="preserve">MARTA  NERES</t>
   </si>
   <si>
     <t>Ana Coutinho</t>
   </si>
   <si>
     <t>INES MARTINS</t>
   </si>
   <si>
     <t>FILIPA QUINTAS</t>
   </si>
   <si>
     <t xml:space="preserve">Mariana  Fraga</t>
   </si>
   <si>
     <t>M 40</t>
   </si>
   <si>
     <t>Bruno Pinto</t>
   </si>
@@ -1250,51 +1250,51 @@
   <si>
     <t>Carlos Carvalho</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   QUARESMA</t>
   </si>
   <si>
     <t>José Alves</t>
   </si>
   <si>
     <t>João Arroz</t>
   </si>
   <si>
     <t xml:space="preserve">Manuel  Fontinha</t>
   </si>
   <si>
     <t>F 50</t>
   </si>
   <si>
     <t>ALEXANDRA PORTELA</t>
   </si>
   <si>
     <t>Ana Cleto</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABELA SALAZAR </t>
+    <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t xml:space="preserve">SANDRA  FERNANDES</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
     <t xml:space="preserve">NATÁLIA DIAS </t>
   </si>
   <si>
     <t>Celeste Almeida</t>
   </si>
   <si>
     <t>Sofia Morgado</t>
   </si>
   <si>
     <t xml:space="preserve">LUCIA  LOUREÇO</t>
   </si>
   <si>
     <t>Sandra Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">RITA   MINA</t>
   </si>
@@ -1322,53 +1322,50 @@
   <si>
     <t>José Ferreira</t>
   </si>
   <si>
     <t>Patrícia Nóbrega</t>
   </si>
   <si>
     <t>Maria Madeira</t>
   </si>
   <si>
     <t xml:space="preserve">PAULA   RODRIGUES</t>
   </si>
   <si>
     <t>M 55</t>
   </si>
   <si>
     <t>António Murteira</t>
   </si>
   <si>
     <t>José Martins</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO ARRENEGA </t>
   </si>
   <si>
-    <t>ELIAS FORTES</t>
-[...1 lines deleted...]
-  <si>
     <t>Paulo Vieira</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   GRAÇA</t>
   </si>
   <si>
     <t>Antonio Lopes</t>
   </si>
   <si>
     <t>João Oliveira</t>
   </si>
   <si>
     <t>Paulo Dias</t>
   </si>
   <si>
     <t>Ramiro Canto</t>
   </si>
   <si>
     <t>Antonio R. Lopes</t>
   </si>
   <si>
     <t>João Marques</t>
   </si>
   <si>
     <t>Carlos Lopes</t>
@@ -1430,108 +1427,108 @@
   <si>
     <t>EMÍLIA TAVARES</t>
   </si>
   <si>
     <t>Ana Martins</t>
   </si>
   <si>
     <t>Beatriz Lourenço</t>
   </si>
   <si>
     <t>Olga Galvão</t>
   </si>
   <si>
     <t xml:space="preserve">ALICE  ANJINHO</t>
   </si>
   <si>
     <t>Maria Serra</t>
   </si>
   <si>
     <t>ISABEL MENDONÇA</t>
   </si>
   <si>
     <t>ANA LEMOS</t>
   </si>
   <si>
-    <t>Mairone Estarlino</t>
+    <t>Joana Marques</t>
   </si>
   <si>
     <t>SUSANA JESUS</t>
   </si>
   <si>
     <t>M 60</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   CALDEIRA</t>
   </si>
   <si>
     <t>CARLOS CRISTÃO</t>
   </si>
   <si>
     <t>Alexandre Soares</t>
   </si>
   <si>
     <t xml:space="preserve">ALMIRO   FEIJÃO</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   SIMÕES</t>
   </si>
   <si>
     <t>Jorge Rebelo</t>
   </si>
   <si>
     <t xml:space="preserve">ARETINO   MOTA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSÉ SALAZAR </t>
+    <t>YUMO YAN</t>
   </si>
   <si>
     <t>Henrique Freire</t>
   </si>
   <si>
     <t>FRANCISCO AFONSO</t>
   </si>
   <si>
     <t>Carlos Marques</t>
   </si>
   <si>
     <t>Carlos Santos</t>
   </si>
   <si>
     <t>Paulo Mallen</t>
   </si>
   <si>
     <t>Vítor Revés</t>
   </si>
   <si>
     <t>Lúcio Morais</t>
   </si>
   <si>
     <t>João Carvalhinho</t>
   </si>
   <si>
-    <t xml:space="preserve">Carlos  Silva</t>
+    <t xml:space="preserve">Ana  Sobral</t>
   </si>
   <si>
     <t xml:space="preserve">Hermínio  Cabeceira</t>
   </si>
   <si>
     <t>José Santos</t>
   </si>
   <si>
     <t>F 60</t>
   </si>
   <si>
     <t>Maria Aldina Silva</t>
   </si>
   <si>
     <t>Pedro Teodoro</t>
   </si>
   <si>
     <t>Carmina Silva</t>
   </si>
   <si>
     <t>Ana Silva</t>
   </si>
   <si>
     <t>M 65</t>
   </si>
@@ -9205,1887 +9202,1887 @@
     <row r="489">
       <c r="A489" s="1">
         <v>3</v>
       </c>
       <c r="B489" s="1">
         <v>636</v>
       </c>
       <c r="C489" s="1" t="s">
         <v>437</v>
       </c>
       <c r="D489" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E489" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="1">
         <v>4</v>
       </c>
       <c r="B490" s="1">
         <v>593</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>438</v>
+        <v>130</v>
       </c>
       <c r="D490" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E490" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="1">
         <v>5</v>
       </c>
       <c r="B491" s="1">
         <v>779</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="D491" s="1" t="s">
         <v>317</v>
       </c>
       <c r="E491" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="1">
         <v>6</v>
       </c>
       <c r="B492" s="1">
         <v>94</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="D492" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E492" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="1">
         <v>7</v>
       </c>
       <c r="B493" s="1">
         <v>154</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="D493" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E493" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="1">
         <v>8</v>
       </c>
       <c r="B494" s="1">
         <v>487</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="D494" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E494" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="1">
         <v>9</v>
       </c>
       <c r="B495" s="1">
         <v>197</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="D495" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E495" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="1">
         <v>10</v>
       </c>
       <c r="B496" s="1">
         <v>503</v>
       </c>
       <c r="C496" s="1" t="s">
         <v>435</v>
       </c>
       <c r="D496" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E496" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="1">
         <v>11</v>
       </c>
       <c r="B497" s="1">
         <v>303</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="D497" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E497" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="1">
         <v>12</v>
       </c>
       <c r="B498" s="1">
         <v>836</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D498" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E498" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="1">
         <v>13</v>
       </c>
       <c r="B499" s="1">
         <v>476</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="D499" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E499" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="1">
         <v>14</v>
       </c>
       <c r="B500" s="1">
         <v>526</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="D500" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E500" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="1">
         <v>15</v>
       </c>
       <c r="B501" s="1">
         <v>477</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="D501" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E501" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="1">
         <v>16</v>
       </c>
       <c r="B502" s="1">
         <v>174</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D502" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E502" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="1">
         <v>17</v>
       </c>
       <c r="B503" s="1">
         <v>704</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="D503" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E503" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="1">
         <v>18</v>
       </c>
       <c r="B504" s="1">
         <v>318</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="D504" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E504" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="1">
         <v>19</v>
       </c>
       <c r="B505" s="1">
         <v>564</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="D505" s="1" t="s">
         <v>317</v>
       </c>
       <c r="E505" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="1">
         <v>20</v>
       </c>
       <c r="B506" s="1">
         <v>225</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="D506" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E506" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="1">
         <v>21</v>
       </c>
       <c r="B507" s="1">
         <v>372</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D507" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E507" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="1">
         <v>22</v>
       </c>
       <c r="B508" s="1">
         <v>570</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="D508" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E508" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="1">
         <v>23</v>
       </c>
       <c r="B509" s="1">
         <v>810</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="D509" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E509" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="1">
         <v>24</v>
       </c>
       <c r="B510" s="1">
         <v>348</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="D510" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E510" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="1">
         <v>25</v>
       </c>
       <c r="B511" s="1">
         <v>731</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="D511" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E511" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="1">
         <v>26</v>
       </c>
       <c r="B512" s="1">
         <v>363</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="D512" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E512" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="3" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B515" s="3" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="C515" s="3" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="D515" s="3" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="E515" s="3" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B516" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C516" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D516" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E516" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="1">
         <v>1</v>
       </c>
       <c r="B517" s="1">
         <v>41</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="D517" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E517" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="1">
         <v>2</v>
       </c>
       <c r="B518" s="1">
         <v>131</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="D518" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E518" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="1">
         <v>3</v>
       </c>
       <c r="B519" s="1">
         <v>286</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="D519" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E519" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="1">
         <v>4</v>
       </c>
       <c r="B520" s="1">
         <v>687</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="D520" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E520" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="1">
         <v>5</v>
       </c>
       <c r="B521" s="1">
         <v>483</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="D521" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E521" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="1">
         <v>6</v>
       </c>
       <c r="B522" s="1">
         <v>621</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="D522" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E522" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="1">
         <v>7</v>
       </c>
       <c r="B523" s="1">
         <v>801</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="D523" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E523" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="1">
         <v>8</v>
       </c>
       <c r="B524" s="1">
         <v>126</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="D524" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E524" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="1">
         <v>9</v>
       </c>
       <c r="B525" s="1">
         <v>705</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="D525" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E525" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="1">
         <v>10</v>
       </c>
       <c r="B526" s="1">
         <v>228</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="D526" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E526" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="1">
         <v>11</v>
       </c>
       <c r="B527" s="1">
         <v>374</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="D527" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E527" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="1">
         <v>12</v>
       </c>
       <c r="B528" s="1">
         <v>220</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="D528" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E528" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="1">
         <v>13</v>
       </c>
       <c r="B529" s="1">
         <v>120</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="D529" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E529" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="1">
         <v>14</v>
       </c>
       <c r="B530" s="1">
         <v>349</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="D530" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E530" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="1">
         <v>15</v>
       </c>
       <c r="B531" s="1">
         <v>377</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="D531" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E531" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="1">
         <v>16</v>
       </c>
       <c r="B532" s="1">
         <v>505</v>
       </c>
       <c r="C532" s="1" t="s">
         <v>418</v>
       </c>
       <c r="D532" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E532" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="3" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="B535" s="3" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="C535" s="3" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="D535" s="3" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="E535" s="3" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B536" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C536" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D536" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E536" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="1">
         <v>1</v>
       </c>
       <c r="B537" s="1">
         <v>404</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="D537" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E537" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="1">
         <v>2</v>
       </c>
       <c r="B538" s="1">
         <v>159</v>
       </c>
       <c r="C538" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D538" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E538" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="1">
         <v>3</v>
       </c>
       <c r="B539" s="1">
         <v>586</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="D539" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E539" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="1">
         <v>4</v>
       </c>
       <c r="B540" s="1">
         <v>800</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="D540" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E540" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="1">
         <v>5</v>
       </c>
       <c r="B541" s="1">
         <v>100</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="D541" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E541" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="1">
         <v>6</v>
       </c>
       <c r="B542" s="1">
         <v>98</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="D542" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E542" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="1">
         <v>7</v>
       </c>
       <c r="B543" s="1">
         <v>811</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="D543" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E543" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="1">
         <v>8</v>
       </c>
       <c r="B544" s="1">
         <v>97</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="D544" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E544" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="1">
         <v>9</v>
       </c>
       <c r="B545" s="1">
         <v>610</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="D545" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E545" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="1">
         <v>10</v>
       </c>
       <c r="B546" s="1">
         <v>378</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="D546" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E546" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="1">
         <v>11</v>
       </c>
       <c r="B547" s="1">
         <v>457</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="D547" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E547" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="1">
         <v>12</v>
       </c>
       <c r="B548" s="1">
         <v>321</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="D548" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E548" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="1">
         <v>13</v>
       </c>
       <c r="B549" s="1">
         <v>697</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="D549" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E549" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="1">
         <v>14</v>
       </c>
       <c r="B550" s="1">
         <v>547</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="D550" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E550" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="1">
         <v>15</v>
       </c>
       <c r="B551" s="1">
         <v>480</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="D551" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E551" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="1">
         <v>16</v>
       </c>
       <c r="B552" s="1">
         <v>755</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="D552" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E552" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="1">
         <v>17</v>
       </c>
       <c r="B553" s="1">
         <v>408</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D553" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E553" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="1">
         <v>18</v>
       </c>
       <c r="B554" s="1">
         <v>689</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="D554" s="1" t="s">
         <v>317</v>
       </c>
       <c r="E554" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="1">
         <v>19</v>
       </c>
       <c r="B555" s="1">
         <v>504</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="D555" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E555" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="1">
         <v>20</v>
       </c>
       <c r="B556" s="1">
         <v>783</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="D556" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E556" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="3" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B559" s="3" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="C559" s="3" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="D559" s="3" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="E559" s="3" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B560" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C560" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D560" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E560" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="1">
         <v>1</v>
       </c>
       <c r="B561" s="1">
         <v>541</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="D561" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E561" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="1">
         <v>2</v>
       </c>
       <c r="B562" s="1">
         <v>809</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="D562" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E562" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="1">
         <v>3</v>
       </c>
       <c r="B563" s="1">
         <v>534</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="D563" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E563" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="1">
         <v>4</v>
       </c>
       <c r="B564" s="1">
         <v>802</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="D564" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E564" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="3" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="B567" s="3" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="C567" s="3" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="D567" s="3" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="E567" s="3" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B568" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C568" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D568" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E568" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="1">
         <v>1</v>
       </c>
       <c r="B569" s="1">
         <v>497</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="D569" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E569" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="1">
         <v>2</v>
       </c>
       <c r="B570" s="1">
         <v>496</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="D570" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E570" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="1">
         <v>3</v>
       </c>
       <c r="B571" s="1">
         <v>105</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="D571" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E571" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="1">
         <v>4</v>
       </c>
       <c r="B572" s="1">
         <v>249</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="D572" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E572" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="1">
         <v>5</v>
       </c>
       <c r="B573" s="1">
         <v>107</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="D573" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E573" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="1">
         <v>6</v>
       </c>
       <c r="B574" s="1">
         <v>152</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="D574" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E574" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="1">
         <v>7</v>
       </c>
       <c r="B575" s="1">
         <v>524</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="D575" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E575" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="3" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="B578" s="3" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="C578" s="3" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="D578" s="3" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="E578" s="3" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B579" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C579" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D579" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E579" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="1">
         <v>1</v>
       </c>
       <c r="B580" s="1">
         <v>542</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="D580" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E580" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="1">
         <v>2</v>
       </c>
       <c r="B581" s="1">
         <v>232</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="D581" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E581" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="3" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="B584" s="3" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="C584" s="3" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D584" s="3" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="E584" s="3" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B585" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C585" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D585" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E585" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="1">
         <v>1</v>
       </c>
       <c r="B586" s="1">
         <v>518</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="D586" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E586" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="1">
         <v>2</v>
       </c>
       <c r="B587" s="1">
         <v>113</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="D587" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E587" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="1">
         <v>3</v>
       </c>
       <c r="B588" s="1">
         <v>288</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="D588" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E588" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="1">
         <v>4</v>
       </c>
       <c r="B589" s="1">
         <v>563</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="D589" s="1" t="s">
         <v>317</v>
       </c>
       <c r="E589" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="1">
         <v>5</v>
       </c>
       <c r="B590" s="1">
         <v>525</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E590" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="1">
         <v>6</v>
       </c>
       <c r="B591" s="1">
         <v>771</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="D591" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E591" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="1">
         <v>7</v>
       </c>
       <c r="B592" s="1">
         <v>790</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="D592" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E592" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="1">
         <v>8</v>
       </c>
       <c r="B593" s="1">
         <v>111</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="D593" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E593" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="3" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="B596" s="3" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="C596" s="3" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="D596" s="3" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="E596" s="3" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B597" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C597" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D597" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E597" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="1">
         <v>1</v>
       </c>
       <c r="B598" s="1">
         <v>44</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="D598" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E598" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="1">
         <v>2</v>
       </c>
       <c r="B599" s="1">
         <v>544</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="D599" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E599" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="1">
         <v>3</v>
       </c>
       <c r="B600" s="1">
         <v>45</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="D600" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E600" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="1">
         <v>4</v>
       </c>
       <c r="B601" s="1">
         <v>727</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="D601" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E601" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="3" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="B604" s="3" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="C604" s="3" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="D604" s="3" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="E604" s="3" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B605" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C605" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D605" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E605" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="1">
         <v>1</v>
       </c>
       <c r="B606" s="1">
         <v>158</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="D606" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E606" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="1">
         <v>2</v>
       </c>
       <c r="B607" s="1">
         <v>619</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="D607" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E607" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="1">
         <v>3</v>
       </c>
       <c r="B608" s="1">
         <v>770</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="D608" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E608" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="1">
         <v>4</v>
       </c>
       <c r="B609" s="1">
         <v>116</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="D609" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E609" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="1">
         <v>5</v>
       </c>
       <c r="B610" s="1">
         <v>746</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="D610" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E610" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="1">
         <v>6</v>
       </c>
       <c r="B611" s="1">
         <v>117</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="D611" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E611" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="1">
         <v>7</v>
       </c>
       <c r="B612" s="1">
         <v>155</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="D612" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E612" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="1">
         <v>8</v>
       </c>
       <c r="B613" s="1">
         <v>119</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="D613" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E613" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="1">
         <v>9</v>
       </c>
       <c r="B614" s="1">
         <v>118</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="D614" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E614" s="1">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A28:E28"/>
     <mergeCell ref="A49:E49"/>
     <mergeCell ref="A68:E68"/>
     <mergeCell ref="A89:E89"/>
     <mergeCell ref="A110:E110"/>
     <mergeCell ref="A128:E128"/>
     <mergeCell ref="A142:E142"/>
     <mergeCell ref="A149:E149"/>
     <mergeCell ref="A167:E167"/>
     <mergeCell ref="A182:E182"/>
     <mergeCell ref="A193:E193"/>
     <mergeCell ref="A200:E200"/>
     <mergeCell ref="A212:E212"/>