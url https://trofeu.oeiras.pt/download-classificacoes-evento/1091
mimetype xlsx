--- v3 (2026-05-20)
+++ v4 (2026-07-06)
@@ -635,51 +635,51 @@
   <si>
     <t xml:space="preserve">SÉRGIO   MARTINS</t>
   </si>
   <si>
     <t>Pedro Lourenço</t>
   </si>
   <si>
     <t xml:space="preserve">Francisco  Val</t>
   </si>
   <si>
     <t>Weslley Soares</t>
   </si>
   <si>
     <t>Seniores - Femininos</t>
   </si>
   <si>
     <t>SARA MONTEIRO</t>
   </si>
   <si>
     <t>KCÉNIA BOUGROVA</t>
   </si>
   <si>
     <t>Rita Santos</t>
   </si>
   <si>
-    <t>Sara Marinho</t>
+    <t>RODRIGO ESTEVES</t>
   </si>
   <si>
     <t>BÁRBARA ABREU</t>
   </si>
   <si>
     <t>Beatriz Pedro</t>
   </si>
   <si>
     <t>CATARINA CARREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">CRISTIANA MONTEIRO </t>
   </si>
   <si>
     <t xml:space="preserve">ANDREIA PEREIRA </t>
   </si>
   <si>
     <t>Márcia Correia</t>
   </si>
   <si>
     <t>JOANA TRANCA</t>
   </si>
   <si>
     <t>M 35</t>
   </si>
@@ -1157,51 +1157,51 @@
   <si>
     <t>M 50</t>
   </si>
   <si>
     <t>Hélder Rebelo</t>
   </si>
   <si>
     <t xml:space="preserve">FERNANDO   MIRANDA</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO PRETO </t>
   </si>
   <si>
     <t>SÉRGIO PAIVA</t>
   </si>
   <si>
     <t>Paulo Martins</t>
   </si>
   <si>
     <t>GONÇALO COSTA</t>
   </si>
   <si>
     <t>AEVERTON OLIVEIRA</t>
   </si>
   <si>
-    <t>José Arede</t>
+    <t>PEDRO GUILHERME</t>
   </si>
   <si>
     <t>Nuno Patricio</t>
   </si>
   <si>
     <t>Gustavo Monteiro</t>
   </si>
   <si>
     <t xml:space="preserve">ORLANDO  CORREIA</t>
   </si>
   <si>
     <t>Dinis Morais</t>
   </si>
   <si>
     <t>Rui Cleto</t>
   </si>
   <si>
     <t>Amigos do Atletismo de Mafra</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE   SIMÕES</t>
   </si>
   <si>
     <t>Joaquim Amaral</t>
   </si>
@@ -1586,51 +1586,51 @@
   <si>
     <t xml:space="preserve">José  Guia</t>
   </si>
   <si>
     <t xml:space="preserve">VÍTOR   RODRIGUES</t>
   </si>
   <si>
     <t>F 70</t>
   </si>
   <si>
     <t xml:space="preserve">FÁTIMA   SANTOS</t>
   </si>
   <si>
     <t>Maria Helena Nuno</t>
   </si>
   <si>
     <t xml:space="preserve">ISABEL   LINO</t>
   </si>
   <si>
     <t>Maria Guia</t>
   </si>
   <si>
     <t>M 75</t>
   </si>
   <si>
-    <t>Armando Bravo</t>
+    <t>MARIA CARVALHO</t>
   </si>
   <si>
     <t xml:space="preserve">MANUEL  MARTINS</t>
   </si>
   <si>
     <t>António Santos</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ROQUE</t>
   </si>
   <si>
     <t xml:space="preserve">Fernando  Guerra</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   CANAS</t>
   </si>
   <si>
     <t>Antonio Pais</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS   MARQUES</t>
   </si>
   <si>
     <t xml:space="preserve">ARMÉNIO   PATRÍCIO</t>
   </si>