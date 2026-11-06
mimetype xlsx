--- v4 (2026-07-06)
+++ v5 (2026-11-06)
@@ -731,51 +731,51 @@
   <si>
     <t>M 35</t>
   </si>
   <si>
     <t>David Caroço Nunes</t>
   </si>
   <si>
     <t>JOSÉ CARLOS TEODORO</t>
   </si>
   <si>
     <t>CLÁUDIA SOUSA</t>
   </si>
   <si>
     <t>Nuno Graça</t>
   </si>
   <si>
     <t>Paulo Morgado</t>
   </si>
   <si>
     <t>Tiago Andrade</t>
   </si>
   <si>
     <t>Nuno Quintela</t>
   </si>
   <si>
-    <t>TELMO JORGE</t>
+    <t>Telmo Jorge</t>
   </si>
   <si>
     <t xml:space="preserve">Miguel  Simões</t>
   </si>
   <si>
     <t>André Oliveira</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo da Ribeira da Lage</t>
   </si>
   <si>
     <t xml:space="preserve">Miguel  Santos</t>
   </si>
   <si>
     <t>Gonçalo Faria</t>
   </si>
   <si>
     <t>PEDRO MASCARENHAS</t>
   </si>
   <si>
     <t>Bruno Ferreira</t>
   </si>
   <si>
     <t>João Tomaz</t>
   </si>
@@ -794,96 +794,96 @@
   <si>
     <t>Tiago Carvalhinho</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro  Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">Fábio  Martins</t>
   </si>
   <si>
     <t xml:space="preserve">Marco  Esteves</t>
   </si>
   <si>
     <t xml:space="preserve">Bruno  Raimundo</t>
   </si>
   <si>
     <t>Tiago Oliveira</t>
   </si>
   <si>
     <t>F 35</t>
   </si>
   <si>
     <t xml:space="preserve">RITA ROSA </t>
   </si>
   <si>
-    <t>CLÁUDIA COSTA</t>
+    <t>CLÁUDIA GAZAR COSTA</t>
   </si>
   <si>
     <t>Ana Coutinho</t>
   </si>
   <si>
     <t xml:space="preserve">MARTA  NERES</t>
   </si>
   <si>
     <t>EUGÉNIA TEIXEIRA</t>
   </si>
   <si>
-    <t>LILIANA JORGE</t>
+    <t>Liliana Jorge</t>
   </si>
   <si>
     <t>FILIPA QUINTAS</t>
   </si>
   <si>
     <t>M 40</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   SILVA</t>
   </si>
   <si>
     <t>Bruno Pinto</t>
   </si>
   <si>
     <t>André Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRÉ   CORVO</t>
   </si>
   <si>
     <t>Mauro Fonseca</t>
   </si>
   <si>
     <t>ANTÓNIO RODRIGUES</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Dantas</t>
   </si>
   <si>
     <t xml:space="preserve">HUGO   DOMINGOS</t>
   </si>
   <si>
-    <t>TIAGO SOUSA</t>
+    <t>Tiago Sousa</t>
   </si>
   <si>
     <t>Ricardo Carvalho</t>
   </si>
   <si>
     <t>Lisrunning Clube de Praticantes de Atletismo</t>
   </si>
   <si>
     <t>Bruno Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">João  Soares</t>
   </si>
   <si>
     <t>Luís Godinho</t>
   </si>
   <si>
     <t>Rodrigo Morais</t>
   </si>
   <si>
     <t xml:space="preserve">Vinicius  Guedes</t>
   </si>
   <si>
     <t>João Pereira</t>
   </si>
@@ -926,60 +926,60 @@
   <si>
     <t>Ricardo Fonseca</t>
   </si>
   <si>
     <t>Santa casa de Misericórdia de fornos de Algodres</t>
   </si>
   <si>
     <t>Pedro Ferreira</t>
   </si>
   <si>
     <t>Helder Rosário</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO VELEZ </t>
   </si>
   <si>
     <t>Sérgio Santos</t>
   </si>
   <si>
     <t>Nuno Curto</t>
   </si>
   <si>
     <t>Carlos Casal</t>
   </si>
   <si>
-    <t>GONÇALO PEDRO</t>
+    <t>Gonçalo Pedro</t>
   </si>
   <si>
     <t>TIAGO RODRIGUES</t>
   </si>
   <si>
     <t>Germano Louro</t>
   </si>
   <si>
-    <t>HENRIQUE VENTURA</t>
+    <t>Henrique Ventura</t>
   </si>
   <si>
     <t>Paulo Reis</t>
   </si>
   <si>
     <t>José Gouveia</t>
   </si>
   <si>
     <t xml:space="preserve">Luís  Braz</t>
   </si>
   <si>
     <t xml:space="preserve">Bruno  Gomes</t>
   </si>
   <si>
     <t>F 40</t>
   </si>
   <si>
     <t>MARTA MOTA</t>
   </si>
   <si>
     <t>Cátea Ramos</t>
   </si>
   <si>
     <t>MARIANA FODOR</t>
   </si>
@@ -1052,117 +1052,117 @@
   <si>
     <t xml:space="preserve">ARTUR   PEREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE   PINHO</t>
   </si>
   <si>
     <t>Rui Henriques</t>
   </si>
   <si>
     <t>Walkandrun.pt-Seaside</t>
   </si>
   <si>
     <t>João Guterres</t>
   </si>
   <si>
     <t xml:space="preserve">NUNO FERNANDES </t>
   </si>
   <si>
     <t>Luis Filipe</t>
   </si>
   <si>
     <t>PEDRO BURRICA</t>
   </si>
   <si>
-    <t xml:space="preserve">RUI   DUARTE</t>
+    <t xml:space="preserve">RUI  JORGE DUARTE</t>
   </si>
   <si>
     <t>Pedro Raposo</t>
   </si>
   <si>
     <t>ABNER KIENE</t>
   </si>
   <si>
     <t>Rodrigo Santos</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ORLANDO</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t>João Monjardino</t>
   </si>
   <si>
     <t>Ricardo Nuno</t>
   </si>
   <si>
     <t>Paulo Serra</t>
   </si>
   <si>
     <t>António Silva</t>
   </si>
   <si>
     <t>Carlos Luiz</t>
   </si>
   <si>
     <t>Nuno Morgado</t>
   </si>
   <si>
     <t>GMCJamor</t>
   </si>
   <si>
     <t xml:space="preserve">João  Aguiar</t>
   </si>
   <si>
     <t>Rui Correia</t>
   </si>
   <si>
-    <t>BRUNO PATINHO</t>
-[...2 lines deleted...]
-    <t>CRISPIANO MAGRO</t>
+    <t>Bruno Patinho</t>
+  </si>
+  <si>
+    <t>Crispiniano Magro</t>
   </si>
   <si>
     <t>João Sayanda</t>
   </si>
   <si>
     <t>LUÍS SANTOS</t>
   </si>
   <si>
     <t>EVELINO MAGALHÃES</t>
   </si>
   <si>
     <t>SEBASTIAN FODOR</t>
   </si>
   <si>
-    <t>JOAO CURVELO</t>
+    <t>João Curvelo</t>
   </si>
   <si>
     <t>João Neves</t>
   </si>
   <si>
     <t>Nuno Duarte</t>
   </si>
   <si>
     <t>RICARDO CAMPOS</t>
   </si>
   <si>
     <t>CARLOS CARDOSO</t>
   </si>
   <si>
     <t>Emanuel Pequeno</t>
   </si>
   <si>
     <t>Alvaro Ferreira</t>
   </si>
   <si>
     <t>Rui Corveira</t>
   </si>
   <si>
     <t>José Sousa</t>
   </si>
@@ -1202,51 +1202,51 @@
   <si>
     <t>F 45</t>
   </si>
   <si>
     <t>Palmira Quinhama</t>
   </si>
   <si>
     <t>Ana Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">ANA   FRUTUOSO</t>
   </si>
   <si>
     <t>Rute Queiroz</t>
   </si>
   <si>
     <t xml:space="preserve">CÉLIA  SILVA</t>
   </si>
   <si>
     <t>Rebecca Coutinho</t>
   </si>
   <si>
     <t>Marisa Silva</t>
   </si>
   <si>
-    <t>SOFIA ALEIXO</t>
+    <t>ANA SOFIA ALEIXO</t>
   </si>
   <si>
     <t>Sónia Monteiro</t>
   </si>
   <si>
     <t xml:space="preserve">JOANA   PIÇARRA</t>
   </si>
   <si>
     <t xml:space="preserve">PATRÍCIA   MATOS</t>
   </si>
   <si>
     <t>Sandra Alves</t>
   </si>
   <si>
     <t>Meirevone Ferreira</t>
   </si>
   <si>
     <t>Paula Leitão</t>
   </si>
   <si>
     <t xml:space="preserve">BEATRIZ   MATIAS</t>
   </si>
   <si>
     <t xml:space="preserve">MARINA   PANTALIÃO</t>
   </si>