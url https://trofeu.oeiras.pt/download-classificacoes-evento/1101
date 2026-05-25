--- v2 (2026-02-23)
+++ v3 (2026-05-25)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Atletas" sheetId="1" r:id="rId1"/>
     <sheet name="Colectivo" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="639" uniqueCount="639">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="638" uniqueCount="638">
   <si>
     <t>39º Troféu CM Oeiras - Linda-A-Pastora</t>
   </si>
   <si>
     <t>Benjamins A - Masculinos</t>
   </si>
   <si>
     <t>Posição</t>
   </si>
   <si>
     <t>Dorsal</t>
   </si>
   <si>
     <t>Atleta</t>
   </si>
   <si>
     <t>Clube/Equipa</t>
   </si>
   <si>
     <t>Pontos</t>
   </si>
   <si>
     <t xml:space="preserve">Leonardo  Teixeira</t>
   </si>
   <si>
@@ -314,87 +314,87 @@
   <si>
     <t xml:space="preserve">HUGO  SOUSA</t>
   </si>
   <si>
     <t>Infantis - Femininos</t>
   </si>
   <si>
     <t>Diana Pedro</t>
   </si>
   <si>
     <t>SARA RIBAS</t>
   </si>
   <si>
     <t>Melany Reis</t>
   </si>
   <si>
     <t>ÍRIS ALMEIDA</t>
   </si>
   <si>
     <t>MARTA MARTINS</t>
   </si>
   <si>
     <t xml:space="preserve">Carolina Coelho </t>
   </si>
   <si>
-    <t>SERENA MONTEIRO</t>
+    <t>Paulo Brito</t>
   </si>
   <si>
     <t>Joana Silva</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>PAULO JORGE MARTINS</t>
   </si>
   <si>
     <t>Beatriz Simões</t>
   </si>
   <si>
     <t>Iniciados - Masculinos</t>
   </si>
   <si>
     <t>LUCA ROBINSON</t>
   </si>
   <si>
     <t>Santinho Kneissler</t>
   </si>
   <si>
     <t>TIAGO VASCO</t>
   </si>
   <si>
     <t xml:space="preserve">TOMÁS PEREIRA </t>
   </si>
   <si>
     <t>JORGE PATRÃO</t>
   </si>
   <si>
     <t>Gonçalo Queiroz</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t>TIAGO RAMOS</t>
   </si>
   <si>
     <t xml:space="preserve">MANUEL   MAGALHÃES</t>
   </si>
   <si>
     <t>RODRIGO CARVALHO</t>
   </si>
   <si>
     <t>Associação de Moradores 18 de Maio</t>
   </si>
   <si>
     <t>Pedro Costa</t>
   </si>
   <si>
     <t xml:space="preserve">HENRIQUE LOMBA </t>
   </si>
   <si>
     <t>Pedro Sayanda</t>
   </si>
   <si>
     <t>Iniciados - Femininos</t>
   </si>
@@ -674,51 +674,51 @@
   <si>
     <t xml:space="preserve">Marco  Veloso</t>
   </si>
   <si>
     <t xml:space="preserve">TELMA SILVA </t>
   </si>
   <si>
     <t>Artemisa Mendes</t>
   </si>
   <si>
     <t>Catarina Borges</t>
   </si>
   <si>
     <t xml:space="preserve">ANDREIA PEREIRA </t>
   </si>
   <si>
     <t>Mariya Ishchenko</t>
   </si>
   <si>
     <t>JOANA TRANCA</t>
   </si>
   <si>
     <t>Margarida Roque</t>
   </si>
   <si>
-    <t>Anabela Félix</t>
+    <t>JOSAFÁ SANTOS</t>
   </si>
   <si>
     <t>MERIT KRUSE</t>
   </si>
   <si>
     <t>M 35</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   CAMACHO</t>
   </si>
   <si>
     <t>JOEL PENA</t>
   </si>
   <si>
     <t>Rodrigo Duarte</t>
   </si>
   <si>
     <t>Paulo Morgado</t>
   </si>
   <si>
     <t xml:space="preserve">DANIEL SEBORRO </t>
   </si>
   <si>
     <t>JOSÉ CARLOS TEODORO</t>
   </si>
@@ -1391,51 +1391,51 @@
   <si>
     <t>GONÇALO COSTA</t>
   </si>
   <si>
     <t xml:space="preserve">João  Caetano</t>
   </si>
   <si>
     <t>Rui Lacerda</t>
   </si>
   <si>
     <t xml:space="preserve">José  Raposo</t>
   </si>
   <si>
     <t>JULIO FERREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Daniel  Morais</t>
   </si>
   <si>
     <t>Luis Barata</t>
   </si>
   <si>
     <t xml:space="preserve">Vasco  Ascensão</t>
   </si>
   <si>
-    <t xml:space="preserve">Jorge  Sobrinho</t>
+    <t>João Junior</t>
   </si>
   <si>
     <t xml:space="preserve">BENTO   QUARESMA</t>
   </si>
   <si>
     <t xml:space="preserve">DOMINGOS   GATO</t>
   </si>
   <si>
     <t>João Revés</t>
   </si>
   <si>
     <t>SEBASTIÃO BARATA</t>
   </si>
   <si>
     <t>Ricardo Rodrigues</t>
   </si>
   <si>
     <t>Rodrigo Ferreira</t>
   </si>
   <si>
     <t>Pedro Bico</t>
   </si>
   <si>
     <t xml:space="preserve">VÍTOR   CANTO</t>
   </si>
@@ -1454,51 +1454,51 @@
   <si>
     <t xml:space="preserve">ANTÓNIO   QUARESMA</t>
   </si>
   <si>
     <t>Carlos Gonçalves</t>
   </si>
   <si>
     <t>José Alves</t>
   </si>
   <si>
     <t>Francisco Silveira</t>
   </si>
   <si>
     <t>NAZAboboda</t>
   </si>
   <si>
     <t>Luís Rodrigues</t>
   </si>
   <si>
     <t>F 50</t>
   </si>
   <si>
     <t>ALEXANDRA PORTELA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABELA SALAZAR </t>
+    <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t xml:space="preserve">NATÁLIA DIAS </t>
   </si>
   <si>
     <t xml:space="preserve">Gracinda  Fernandes</t>
   </si>
   <si>
     <t>Eugénia Ribeiro</t>
   </si>
   <si>
     <t>Licínia Rego</t>
   </si>
   <si>
     <t>Sónia Amaro</t>
   </si>
   <si>
     <t xml:space="preserve">Gisela  Seixas</t>
   </si>
   <si>
     <t>Vanda Oliveira</t>
   </si>
   <si>
     <t>Sara Silva</t>
   </si>
@@ -1532,53 +1532,50 @@
   <si>
     <t>Jessara Xavier</t>
   </si>
   <si>
     <t>ALZIRA VIEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">DÁLIA   LOPES</t>
   </si>
   <si>
     <t>Susana Pinto</t>
   </si>
   <si>
     <t>JOANA FORTES</t>
   </si>
   <si>
     <t>M 55</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO ARRENEGA </t>
   </si>
   <si>
     <t>José Martins</t>
   </si>
   <si>
-    <t>ELIAS FORTES</t>
-[...1 lines deleted...]
-  <si>
     <t>Paulo Vieira</t>
   </si>
   <si>
     <t>Rafael Abrunhosa</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   GRAÇA</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   FERREIRA</t>
   </si>
   <si>
     <t>Antonio R. Lopes</t>
   </si>
   <si>
     <t>CARLOS SIMÕES</t>
   </si>
   <si>
     <t xml:space="preserve">DIAMANTINO  GAMITO</t>
   </si>
   <si>
     <t>MÁRIO RIBEIRO</t>
   </si>
   <si>
     <t>PAULO MATEUS</t>
@@ -1679,78 +1676,78 @@
   <si>
     <t xml:space="preserve">MARIA   MALAGUEIRO</t>
   </si>
   <si>
     <t xml:space="preserve">ALICE  ANJINHO</t>
   </si>
   <si>
     <t>Elisa Almeida</t>
   </si>
   <si>
     <t>Maria Serra</t>
   </si>
   <si>
     <t>ISABEL MENDONÇA</t>
   </si>
   <si>
     <t>Maria Sequeira</t>
   </si>
   <si>
     <t>Maria Conceição Militão</t>
   </si>
   <si>
     <t>SUSANA JESUS</t>
   </si>
   <si>
-    <t>Mairone Estarlino</t>
+    <t>Joana Marques</t>
   </si>
   <si>
     <t>M 60</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   CALDEIRA</t>
   </si>
   <si>
     <t>Alexandre Soares</t>
   </si>
   <si>
     <t>CARLOS CRISTÃO</t>
   </si>
   <si>
     <t xml:space="preserve">ALMIRO   FEIJÃO</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   SIMÕES</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   PAJINHA</t>
   </si>
   <si>
     <t>João Lourenço</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSÉ SALAZAR </t>
+    <t>YUMO YAN</t>
   </si>
   <si>
     <t>ESPIRITO SANTO</t>
   </si>
   <si>
     <t>Paulo Alceu</t>
   </si>
   <si>
     <t xml:space="preserve">José  Aragão</t>
   </si>
   <si>
     <t>Jorge Rebelo</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   GOMES</t>
   </si>
   <si>
     <t>Fernando Rosa</t>
   </si>
   <si>
     <t>José Miranda</t>
   </si>
   <si>
     <t>Henrique Freire</t>
   </si>
@@ -10704,2431 +10701,2431 @@
     <row r="559">
       <c r="A559" s="1">
         <v>2</v>
       </c>
       <c r="B559" s="1">
         <v>812</v>
       </c>
       <c r="C559" s="1" t="s">
         <v>507</v>
       </c>
       <c r="D559" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E559" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="1">
         <v>3</v>
       </c>
       <c r="B560" s="1">
         <v>593</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>508</v>
+        <v>114</v>
       </c>
       <c r="D560" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E560" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="1">
         <v>4</v>
       </c>
       <c r="B561" s="1">
         <v>779</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="D561" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E561" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="1">
         <v>5</v>
       </c>
       <c r="B562" s="1">
         <v>508</v>
       </c>
       <c r="C562" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D562" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E562" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="1">
         <v>6</v>
       </c>
       <c r="B563" s="1">
         <v>387</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="D563" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E563" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="1">
         <v>7</v>
       </c>
       <c r="B564" s="1">
         <v>94</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="D564" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E564" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="1">
         <v>8</v>
       </c>
       <c r="B565" s="1">
         <v>93</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D565" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E565" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="1">
         <v>9</v>
       </c>
       <c r="B566" s="1">
         <v>836</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="D566" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E566" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="1">
         <v>10</v>
       </c>
       <c r="B567" s="1">
         <v>738</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="D567" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E567" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="1">
         <v>11</v>
       </c>
       <c r="B568" s="1">
         <v>88</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="D568" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E568" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="1">
         <v>12</v>
       </c>
       <c r="B569" s="1">
         <v>627</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="D569" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E569" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="1">
         <v>13</v>
       </c>
       <c r="B570" s="1">
         <v>91</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="D570" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E570" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="1">
         <v>14</v>
       </c>
       <c r="B571" s="1">
         <v>487</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="D571" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E571" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="1">
         <v>15</v>
       </c>
       <c r="B572" s="1">
         <v>977</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="D572" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E572" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="1">
         <v>16</v>
       </c>
       <c r="B573" s="1">
         <v>526</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="D573" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E573" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="1">
         <v>17</v>
       </c>
       <c r="B574" s="1">
         <v>197</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="D574" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E574" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="1">
         <v>18</v>
       </c>
       <c r="B575" s="1">
         <v>476</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="D575" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E575" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="1">
         <v>19</v>
       </c>
       <c r="B576" s="1">
         <v>323</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="D576" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E576" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="1">
         <v>20</v>
       </c>
       <c r="B577" s="1">
         <v>564</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="D577" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E577" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="1">
         <v>21</v>
       </c>
       <c r="B578" s="1">
         <v>704</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="D578" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E578" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="1">
         <v>22</v>
       </c>
       <c r="B579" s="1">
         <v>92</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="D579" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E579" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="1">
         <v>23</v>
       </c>
       <c r="B580" s="1">
         <v>531</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="D580" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E580" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="1">
         <v>24</v>
       </c>
       <c r="B581" s="1">
         <v>929</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="D581" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E581" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="1">
         <v>25</v>
       </c>
       <c r="B582" s="1">
         <v>87</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="D582" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E582" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="1">
         <v>26</v>
       </c>
       <c r="B583" s="1">
         <v>855</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="D583" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E583" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="1">
         <v>27</v>
       </c>
       <c r="B584" s="1">
         <v>477</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="D584" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E584" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="1">
         <v>28</v>
       </c>
       <c r="B585" s="1">
         <v>318</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="D585" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E585" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="1">
         <v>29</v>
       </c>
       <c r="B586" s="1">
         <v>570</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="D586" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E586" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="1">
         <v>30</v>
       </c>
       <c r="B587" s="1">
         <v>683</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="D587" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E587" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="1">
         <v>31</v>
       </c>
       <c r="B588" s="1">
         <v>225</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="D588" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E588" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="1">
         <v>32</v>
       </c>
       <c r="B589" s="1">
         <v>348</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="D589" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E589" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="1">
         <v>33</v>
       </c>
       <c r="B590" s="1">
         <v>921</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E590" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="1">
         <v>34</v>
       </c>
       <c r="B591" s="1">
         <v>478</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="D591" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E591" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="1">
         <v>35</v>
       </c>
       <c r="B592" s="1">
         <v>1002</v>
       </c>
       <c r="C592" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="D592" s="1" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="E592" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="3" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="B595" s="3" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="C595" s="3" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="D595" s="3" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="E595" s="3" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B596" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C596" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D596" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E596" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="1">
         <v>1</v>
       </c>
       <c r="B597" s="1">
         <v>648</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="D597" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E597" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="1">
         <v>2</v>
       </c>
       <c r="B598" s="1">
         <v>286</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="D598" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E598" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="1">
         <v>3</v>
       </c>
       <c r="B599" s="1">
         <v>621</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="D599" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E599" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="1">
         <v>4</v>
       </c>
       <c r="B600" s="1">
         <v>41</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="D600" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E600" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="1">
         <v>5</v>
       </c>
       <c r="B601" s="1">
         <v>483</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="D601" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E601" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="1">
         <v>6</v>
       </c>
       <c r="B602" s="1">
         <v>801</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="D602" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E602" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="1">
         <v>7</v>
       </c>
       <c r="B603" s="1">
         <v>39</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="D603" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E603" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="1">
         <v>8</v>
       </c>
       <c r="B604" s="1">
         <v>40</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="D604" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E604" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="1">
         <v>9</v>
       </c>
       <c r="B605" s="1">
         <v>228</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="D605" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E605" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="1">
         <v>10</v>
       </c>
       <c r="B606" s="1">
         <v>366</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="D606" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E606" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="1">
         <v>11</v>
       </c>
       <c r="B607" s="1">
         <v>374</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="D607" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E607" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="1">
         <v>12</v>
       </c>
       <c r="B608" s="1">
         <v>220</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="D608" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E608" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="1">
         <v>13</v>
       </c>
       <c r="B609" s="1">
         <v>1037</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="D609" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E609" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="1">
         <v>14</v>
       </c>
       <c r="B610" s="1">
         <v>543</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="D610" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E610" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="1">
         <v>15</v>
       </c>
       <c r="B611" s="1">
         <v>377</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="D611" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E611" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="1">
         <v>16</v>
       </c>
       <c r="B612" s="1">
         <v>349</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="D612" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E612" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="1">
         <v>17</v>
       </c>
       <c r="B613" s="1">
         <v>505</v>
       </c>
       <c r="C613" s="1" t="s">
         <v>494</v>
       </c>
       <c r="D613" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E613" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="3" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="B616" s="3" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="C616" s="3" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="D616" s="3" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="E616" s="3" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B617" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C617" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D617" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E617" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="1">
         <v>1</v>
       </c>
       <c r="B618" s="1">
         <v>404</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="D618" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E618" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="1">
         <v>2</v>
       </c>
       <c r="B619" s="1">
         <v>159</v>
       </c>
       <c r="C619" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D619" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E619" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="1">
         <v>3</v>
       </c>
       <c r="B620" s="1">
         <v>800</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="D620" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E620" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="1">
         <v>4</v>
       </c>
       <c r="B621" s="1">
         <v>586</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="D621" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E621" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="1">
         <v>5</v>
       </c>
       <c r="B622" s="1">
         <v>100</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="D622" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E622" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="1">
         <v>6</v>
       </c>
       <c r="B623" s="1">
         <v>98</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="D623" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E623" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="1">
         <v>7</v>
       </c>
       <c r="B624" s="1">
         <v>313</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="D624" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E624" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="1">
         <v>8</v>
       </c>
       <c r="B625" s="1">
         <v>322</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="D625" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E625" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="1">
         <v>9</v>
       </c>
       <c r="B626" s="1">
         <v>610</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="D626" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E626" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="1">
         <v>10</v>
       </c>
       <c r="B627" s="1">
         <v>99</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="D627" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E627" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="1">
         <v>11</v>
       </c>
       <c r="B628" s="1">
         <v>500</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="D628" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E628" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="1">
         <v>12</v>
       </c>
       <c r="B629" s="1">
         <v>367</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="D629" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E629" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="1">
         <v>13</v>
       </c>
       <c r="B630" s="1">
         <v>811</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="D630" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E630" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="1">
         <v>14</v>
       </c>
       <c r="B631" s="1">
         <v>103</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="D631" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E631" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="1">
         <v>15</v>
       </c>
       <c r="B632" s="1">
         <v>720</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="D632" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E632" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="1">
         <v>16</v>
       </c>
       <c r="B633" s="1">
         <v>185</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="D633" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E633" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="1">
         <v>17</v>
       </c>
       <c r="B634" s="1">
         <v>378</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="D634" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E634" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="1">
         <v>18</v>
       </c>
       <c r="B635" s="1">
         <v>495</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="D635" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E635" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="1">
         <v>19</v>
       </c>
       <c r="B636" s="1">
         <v>958</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="D636" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E636" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="1">
         <v>20</v>
       </c>
       <c r="B637" s="1">
         <v>547</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="D637" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E637" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="1">
         <v>21</v>
       </c>
       <c r="B638" s="1">
         <v>814</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="D638" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E638" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="1">
         <v>22</v>
       </c>
       <c r="B639" s="1">
         <v>697</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="D639" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E639" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="1">
         <v>23</v>
       </c>
       <c r="B640" s="1">
         <v>101</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="D640" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E640" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="1">
         <v>24</v>
       </c>
       <c r="B641" s="1">
         <v>321</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="D641" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E641" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="1">
         <v>25</v>
       </c>
       <c r="B642" s="1">
         <v>480</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="D642" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E642" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="1">
         <v>26</v>
       </c>
       <c r="B643" s="1">
         <v>689</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="D643" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E643" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="1">
         <v>27</v>
       </c>
       <c r="B644" s="1">
         <v>933</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="D644" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E644" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="1">
         <v>28</v>
       </c>
       <c r="B645" s="1">
         <v>504</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="D645" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E645" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="1">
         <v>29</v>
       </c>
       <c r="B646" s="1">
         <v>521</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="D646" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E646" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="1">
         <v>30</v>
       </c>
       <c r="B647" s="1">
         <v>484</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="D647" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E647" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="1">
         <v>31</v>
       </c>
       <c r="B648" s="1">
         <v>97</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="D648" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E648" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="3" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="B651" s="3" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="C651" s="3" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="D651" s="3" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="E651" s="3" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B652" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C652" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D652" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E652" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="1">
         <v>1</v>
       </c>
       <c r="B653" s="1">
         <v>499</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="D653" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E653" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="1">
         <v>2</v>
       </c>
       <c r="B654" s="1">
         <v>541</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="D654" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E654" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="1">
         <v>3</v>
       </c>
       <c r="B655" s="1">
         <v>991</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="D655" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E655" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="1">
         <v>4</v>
       </c>
       <c r="B656" s="1">
         <v>133</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="D656" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E656" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="3" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="B659" s="3" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="C659" s="3" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="D659" s="3" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="E659" s="3" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B660" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C660" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D660" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E660" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="1">
         <v>1</v>
       </c>
       <c r="B661" s="1">
         <v>497</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="D661" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E661" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="1">
         <v>2</v>
       </c>
       <c r="B662" s="1">
         <v>108</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="D662" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E662" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="1">
         <v>3</v>
       </c>
       <c r="B663" s="1">
         <v>496</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="D663" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E663" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="1">
         <v>4</v>
       </c>
       <c r="B664" s="1">
         <v>105</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="D664" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E664" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="1">
         <v>5</v>
       </c>
       <c r="B665" s="1">
         <v>680</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="D665" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E665" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="1">
         <v>6</v>
       </c>
       <c r="B666" s="1">
         <v>249</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="D666" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E666" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="1">
         <v>7</v>
       </c>
       <c r="B667" s="1">
         <v>853</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="D667" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E667" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="1">
         <v>8</v>
       </c>
       <c r="B668" s="1">
         <v>152</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="D668" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E668" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="1">
         <v>9</v>
       </c>
       <c r="B669" s="1">
         <v>494</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="D669" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E669" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="1">
         <v>10</v>
       </c>
       <c r="B670" s="1">
         <v>107</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="D670" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E670" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="1">
         <v>11</v>
       </c>
       <c r="B671" s="1">
         <v>110</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="D671" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E671" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="1">
         <v>12</v>
       </c>
       <c r="B672" s="1">
         <v>181</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="D672" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E672" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="1">
         <v>13</v>
       </c>
       <c r="B673" s="1">
         <v>524</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="D673" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E673" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="3" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="B676" s="3" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="C676" s="3" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D676" s="3" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="E676" s="3" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B677" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C677" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D677" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E677" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="1">
         <v>1</v>
       </c>
       <c r="B678" s="1">
         <v>967</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="D678" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E678" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="1">
         <v>2</v>
       </c>
       <c r="B679" s="1">
         <v>542</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="D679" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E679" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="1">
         <v>3</v>
       </c>
       <c r="B680" s="1">
         <v>892</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="D680" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E680" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="1">
         <v>4</v>
       </c>
       <c r="B681" s="1">
         <v>232</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="D681" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E681" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="1">
         <v>5</v>
       </c>
       <c r="B682" s="1">
         <v>215</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="D682" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E682" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="3" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="B685" s="3" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="C685" s="3" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="D685" s="3" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="E685" s="3" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B686" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C686" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D686" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E686" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="1">
         <v>1</v>
       </c>
       <c r="B687" s="1">
         <v>912</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="D687" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E687" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="1">
         <v>2</v>
       </c>
       <c r="B688" s="1">
         <v>113</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="D688" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E688" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="1">
         <v>3</v>
       </c>
       <c r="B689" s="1">
         <v>518</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="D689" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E689" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="1">
         <v>4</v>
       </c>
       <c r="B690" s="1">
         <v>563</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="D690" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E690" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="1">
         <v>5</v>
       </c>
       <c r="B691" s="1">
         <v>112</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="D691" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E691" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="1">
         <v>6</v>
       </c>
       <c r="B692" s="1">
         <v>771</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D692" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E692" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="1">
         <v>7</v>
       </c>
       <c r="B693" s="1">
         <v>111</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="D693" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E693" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="3" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="B696" s="3" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="C696" s="3" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="D696" s="3" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="E696" s="3" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B697" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C697" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D697" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E697" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="1">
         <v>1</v>
       </c>
       <c r="B698" s="1">
         <v>44</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="D698" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E698" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="1">
         <v>2</v>
       </c>
       <c r="B699" s="1">
         <v>544</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="D699" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E699" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="1">
         <v>3</v>
       </c>
       <c r="B700" s="1">
         <v>727</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="D700" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E700" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="1">
         <v>4</v>
       </c>
       <c r="B701" s="1">
         <v>45</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="D701" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E701" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="1">
         <v>5</v>
       </c>
       <c r="B702" s="1">
         <v>221</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="D702" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E702" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="1">
         <v>6</v>
       </c>
       <c r="B703" s="1">
         <v>887</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="D703" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E703" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="3" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="B706" s="3" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="C706" s="3" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="D706" s="3" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E706" s="3" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B707" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C707" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D707" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E707" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="1">
         <v>1</v>
       </c>
       <c r="B708" s="1">
         <v>619</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="D708" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E708" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="1">
         <v>2</v>
       </c>
       <c r="B709" s="1">
         <v>770</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="D709" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E709" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="1">
         <v>3</v>
       </c>
       <c r="B710" s="1">
         <v>116</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="D710" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E710" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="1">
         <v>4</v>
       </c>
       <c r="B711" s="1">
         <v>881</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="D711" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E711" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="1">
         <v>5</v>
       </c>
       <c r="B712" s="1">
         <v>117</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="D712" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E712" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="1">
         <v>6</v>
       </c>
       <c r="B713" s="1">
         <v>115</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="D713" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E713" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="1">
         <v>7</v>
       </c>
       <c r="B714" s="1">
         <v>119</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="D714" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E714" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="1">
         <v>8</v>
       </c>
       <c r="B715" s="1">
         <v>746</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="D715" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E715" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="1">
         <v>9</v>
       </c>
       <c r="B716" s="1">
         <v>675</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="D716" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E716" s="1">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A23:E23"/>
     <mergeCell ref="A40:E40"/>
     <mergeCell ref="A55:E55"/>
     <mergeCell ref="A77:E77"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A111:E111"/>
     <mergeCell ref="A128:E128"/>
     <mergeCell ref="A136:E136"/>
     <mergeCell ref="A151:E151"/>
     <mergeCell ref="A165:E165"/>
     <mergeCell ref="A172:E172"/>
     <mergeCell ref="A180:E180"/>
     <mergeCell ref="A198:E198"/>
@@ -13401,38 +13398,38 @@
         <v>17</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>349</v>
       </c>
       <c r="C21" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1">
         <v>18</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>478</v>
       </c>
       <c r="C22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1">
         <v>18</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="C23" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>