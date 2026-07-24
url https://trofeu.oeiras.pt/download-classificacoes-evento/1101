--- v3 (2026-05-25)
+++ v4 (2026-07-24)
@@ -512,51 +512,51 @@
   <si>
     <t>VALTER GOMES</t>
   </si>
   <si>
     <t>MIGUEL REBELO</t>
   </si>
   <si>
     <t>TOMÁS ESTEVES</t>
   </si>
   <si>
     <t>TIAGO SABINO</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRE  PEREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS TEIXEIRA </t>
   </si>
   <si>
     <t>Simão Augusto</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   ALBUQUERQUE</t>
   </si>
   <si>
-    <t>AGOSTINHO MATOS</t>
+    <t>JOANA NUNES</t>
   </si>
   <si>
     <t>João Pires</t>
   </si>
   <si>
     <t xml:space="preserve">João  Revés</t>
   </si>
   <si>
     <t>TIAGO SILVA</t>
   </si>
   <si>
     <t>MANUEL PINHEIRO</t>
   </si>
   <si>
     <t>RODRIGO RESENDE</t>
   </si>
   <si>
     <t>Sub 23 - Femininos</t>
   </si>
   <si>
     <t>TATIANA MOURA</t>
   </si>
   <si>
     <t>MARIA SANTOS</t>
   </si>
@@ -890,51 +890,51 @@
   <si>
     <t>Rui Santos</t>
   </si>
   <si>
     <t>Bruno Amaro</t>
   </si>
   <si>
     <t xml:space="preserve">Jorge  Marques</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO PEDRO   PEREIRA</t>
   </si>
   <si>
     <t>Ricardo Nobre</t>
   </si>
   <si>
     <t>Luis Semedo</t>
   </si>
   <si>
     <t>Hércules Baptista</t>
   </si>
   <si>
     <t>Hugo Pacheco</t>
   </si>
   <si>
-    <t>Paulo Vilhena</t>
+    <t>Henar Cordeiro</t>
   </si>
   <si>
     <t>Leandro Rodrigues</t>
   </si>
   <si>
     <t>Nuno Curto</t>
   </si>
   <si>
     <t>TIAGO RODRIGUES</t>
   </si>
   <si>
     <t>RUI ALEGRE</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO VELEZ </t>
   </si>
   <si>
     <t>Helder Rosário</t>
   </si>
   <si>
     <t>Sandra Segura</t>
   </si>
   <si>
     <t>Jorge Ramos</t>
   </si>
@@ -1082,51 +1082,51 @@
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
     <t>RICHARD WARRELL</t>
   </si>
   <si>
     <t>Luis Filipe</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t>José Machado</t>
   </si>
   <si>
     <t>Ricardo Nuno</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ORLANDO</t>
   </si>
   <si>
-    <t>Artur Alves</t>
+    <t>Diogo Fernandes</t>
   </si>
   <si>
     <t>SEBASTIAN FODOR</t>
   </si>
   <si>
     <t>Ricardo Andorinho</t>
   </si>
   <si>
     <t>Helder Rijo</t>
   </si>
   <si>
     <t>Rodrigo Santos</t>
   </si>
   <si>
     <t xml:space="preserve">João  Aguiar</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
   <si>
     <t>JORGE VIEIRA</t>
   </si>
   <si>
     <t>Nuno Morgado</t>
   </si>
@@ -1181,51 +1181,51 @@
   <si>
     <t>João Neves</t>
   </si>
   <si>
     <t>Paulo Serra</t>
   </si>
   <si>
     <t>Pedro Sequeira</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   FARIA</t>
   </si>
   <si>
     <t>Joao Ferreira</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t>RUI ANTUNES</t>
   </si>
   <si>
     <t>Filipe Ribeiro</t>
   </si>
   <si>
-    <t>Januário Coelho</t>
+    <t>GUILHERME CARVALHO</t>
   </si>
   <si>
     <t>Nuno Ibraimo</t>
   </si>
   <si>
     <t>Miguel Reis</t>
   </si>
   <si>
     <t>ARTUR COTA</t>
   </si>
   <si>
     <t>Mark Brassel</t>
   </si>
   <si>
     <t>Sérgio Pires</t>
   </si>
   <si>
     <t>Bernardo Salavessa</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   CANAS</t>
   </si>
   <si>
     <t>José Sousa</t>
   </si>