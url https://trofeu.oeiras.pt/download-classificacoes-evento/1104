--- v2 (2026-02-16)
+++ v3 (2026-05-20)
@@ -305,51 +305,51 @@
   <si>
     <t>Laura Gomes</t>
   </si>
   <si>
     <t>INÊS BAPTISTA</t>
   </si>
   <si>
     <t>Maria Joana H. Gromicho Serol</t>
   </si>
   <si>
     <t>Iniciados - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     PINTO</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t>Pedro Lira</t>
   </si>
   <si>
     <t xml:space="preserve">Tomás  Pereira</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t xml:space="preserve">AFONSO   ANTUNES</t>
   </si>
   <si>
     <t>Rodrigo Trigo</t>
   </si>
   <si>
     <t>Martim Warrell</t>
   </si>
   <si>
     <t>Pedro Costa</t>
   </si>
   <si>
     <t>MARTIM CORREIA</t>
   </si>
   <si>
     <t>Afonso Catalão</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO     SAYANDA</t>
   </si>
   <si>
     <t xml:space="preserve">Henrique  Lomba</t>
   </si>
@@ -611,51 +611,51 @@
   <si>
     <t xml:space="preserve">INÊS      PINTO</t>
   </si>
   <si>
     <t>Sofia Gonçalves</t>
   </si>
   <si>
     <t>Seniores - Masculinos</t>
   </si>
   <si>
     <t>FILIPE REBELO</t>
   </si>
   <si>
     <t>JOSÉ CARVALHO</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BATISTA</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo Jacinto </t>
   </si>
   <si>
     <t>Simão Augusto</t>
   </si>
   <si>
-    <t>Diogo Vicente</t>
+    <t xml:space="preserve">INÊS  JORGE</t>
   </si>
   <si>
     <t>ANTÓNIO BONÉ</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   PEREIRA</t>
   </si>
   <si>
     <t>SOFIA VAZ</t>
   </si>
   <si>
     <t>Tiago Pádua</t>
   </si>
   <si>
     <t>Miguel Barroqueiro</t>
   </si>
   <si>
     <t>Carlos Gomes</t>
   </si>
   <si>
     <t xml:space="preserve">João  Revés</t>
   </si>
   <si>
     <t>Sérgio Correia</t>
   </si>
@@ -839,51 +839,51 @@
   <si>
     <t>Tiago Carvalhinho</t>
   </si>
   <si>
     <t xml:space="preserve">VÍTOR   TEIXEIRA</t>
   </si>
   <si>
     <t>Paulo Ramos</t>
   </si>
   <si>
     <t>João Vale</t>
   </si>
   <si>
     <t>JOÂO SILVA</t>
   </si>
   <si>
     <t xml:space="preserve">Sergio  Ladeira </t>
   </si>
   <si>
     <t xml:space="preserve">Hugo  Pereira</t>
   </si>
   <si>
     <t>F 35</t>
   </si>
   <si>
-    <t>CARLA PEREIRA</t>
+    <t>CLÁUDIA COSTA</t>
   </si>
   <si>
     <t>Catia Reis</t>
   </si>
   <si>
     <t>TÂNIA PINTO</t>
   </si>
   <si>
     <t>Ana Mendes</t>
   </si>
   <si>
     <t>Rita Raimundo</t>
   </si>
   <si>
     <t xml:space="preserve">Mónica  Carvalho</t>
   </si>
   <si>
     <t>Associação Cultural e Recreativa da Ribeira da Lage</t>
   </si>
   <si>
     <t>JOANA TRANCA</t>
   </si>
   <si>
     <t>Ana Coutinho</t>
   </si>
@@ -1214,51 +1214,51 @@
   <si>
     <t>RICARDO PEDRO</t>
   </si>
   <si>
     <t>JOSE CRUZ</t>
   </si>
   <si>
     <t>Nuno Santos</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   DUARTE</t>
   </si>
   <si>
     <t>Ricardo Nuno</t>
   </si>
   <si>
     <t>Pedro Rodrigues</t>
   </si>
   <si>
-    <t>Bruno Pereira</t>
+    <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>Carlos Luiz</t>
   </si>
   <si>
     <t>SEBASTIAN FODOR</t>
   </si>
   <si>
     <t>Mário Lima</t>
   </si>
   <si>
     <t>Luís Nogueira</t>
   </si>
   <si>
     <t>JOÃO AGUIAR</t>
   </si>
   <si>
     <t>José Sousa</t>
   </si>
   <si>
     <t>Luís Godinho</t>
   </si>
   <si>
     <t>João Monjardino</t>
   </si>
@@ -1607,51 +1607,51 @@
   <si>
     <t>João Arroz</t>
   </si>
   <si>
     <t>DAVID ALMEIDA</t>
   </si>
   <si>
     <t>José Alves</t>
   </si>
   <si>
     <t>F 50</t>
   </si>
   <si>
     <t>ALEXANDRA PORTELA</t>
   </si>
   <si>
     <t xml:space="preserve">ANA RUTE  PEREIRA</t>
   </si>
   <si>
     <t>VENCEDORA CAPUNGA</t>
   </si>
   <si>
     <t xml:space="preserve">Cristina  Henriques</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABELA SALAZAR </t>
+    <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t xml:space="preserve">SANDRA  FERNANDES</t>
   </si>
   <si>
     <t>ANA LETRA</t>
   </si>
   <si>
     <t xml:space="preserve">Ventura  Saraiva</t>
   </si>
   <si>
     <t>Isabel Antunes</t>
   </si>
   <si>
     <t>Eugénia Ribeiro</t>
   </si>
   <si>
     <t>Maria Ryder</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
     <t>Sandra Bação</t>
   </si>
@@ -1982,51 +1982,51 @@
   <si>
     <t>JOSÉ RODRIGUES</t>
   </si>
   <si>
     <t>António Major</t>
   </si>
   <si>
     <t>Lúcio Morais</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   TAPADA</t>
   </si>
   <si>
     <t>JOÃO CARVALHINHO</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO  ALVES</t>
   </si>
   <si>
     <t>Manuel Rego</t>
   </si>
   <si>
     <t>António Lima</t>
   </si>
   <si>
-    <t xml:space="preserve">Carlos  Silva</t>
+    <t xml:space="preserve">Ana  Sobral</t>
   </si>
   <si>
     <t>João Teixeira</t>
   </si>
   <si>
     <t>Jorge Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Almeida</t>
   </si>
   <si>
     <t>F 60</t>
   </si>
   <si>
     <t>Lúcia Silva</t>
   </si>
   <si>
     <t>Olga Galvão</t>
   </si>
   <si>
     <t>Maria Aldina Silva</t>
   </si>
   <si>
     <t>Tomás Mendes</t>
   </si>