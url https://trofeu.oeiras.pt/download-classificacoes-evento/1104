--- v3 (2026-05-20)
+++ v4 (2026-07-06)
@@ -203,51 +203,51 @@
   <si>
     <t>Débora Mendes</t>
   </si>
   <si>
     <t xml:space="preserve">MARIA     FERNANDES</t>
   </si>
   <si>
     <t>Daniela Mendes</t>
   </si>
   <si>
     <t>Infantis - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">Leonardo  Borrego</t>
   </si>
   <si>
     <t xml:space="preserve">RAFAEL    SARAIVA</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     MUGARRO</t>
   </si>
   <si>
     <t>Pedro Carvalhinho</t>
   </si>
   <si>
-    <t>IAROMIR SEMENOV</t>
+    <t>CRISTINA MEL,INTE</t>
   </si>
   <si>
     <t>Filipe Maravilha</t>
   </si>
   <si>
     <t>DIOGO RODRIGUES</t>
   </si>
   <si>
     <t>luis Ferreira</t>
   </si>
   <si>
     <t>Diogo Lucas</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO  Magalhães</t>
   </si>
   <si>
     <t>PEDRO SILVA CASTRO NUNES</t>
   </si>
   <si>
     <t>MIGUEL RAMOS</t>
   </si>
   <si>
     <t xml:space="preserve">Tiago  Nunes</t>
   </si>
@@ -734,51 +734,51 @@
   <si>
     <t xml:space="preserve">Marta  Raposo</t>
   </si>
   <si>
     <t xml:space="preserve">Claudia   Dias</t>
   </si>
   <si>
     <t>Rute Louro</t>
   </si>
   <si>
     <t xml:space="preserve">Inês  Dias</t>
   </si>
   <si>
     <t>ANA FRUTUOSO</t>
   </si>
   <si>
     <t>Margarida Roque</t>
   </si>
   <si>
     <t>Letícia Reis</t>
   </si>
   <si>
     <t xml:space="preserve">Claúdia  Jerónimo</t>
   </si>
   <si>
-    <t>Bruno Carvalho</t>
+    <t xml:space="preserve">João  Ganho</t>
   </si>
   <si>
     <t>Ana Cardoso</t>
   </si>
   <si>
     <t>Daniela Bragança</t>
   </si>
   <si>
     <t>M 35</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   CAMACHO</t>
   </si>
   <si>
     <t>RODRIGO DUARTE</t>
   </si>
   <si>
     <t>Hugo Evaristo</t>
   </si>
   <si>
     <t>Carlos Pinho</t>
   </si>
   <si>
     <t>JOSÉ CARLOS TEODORO</t>
   </si>
@@ -1157,51 +1157,51 @@
   <si>
     <t>JOÃO LOPES</t>
   </si>
   <si>
     <t xml:space="preserve">5187 - Dados removidos </t>
   </si>
   <si>
     <t xml:space="preserve">HUGO   DOMINGOS</t>
   </si>
   <si>
     <t>Nuno Tintim</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
     <t>PEDRO BURRICA</t>
   </si>
   <si>
     <t>LUIS FILIPE</t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
-    <t>Artur Alves</t>
+    <t>Diogo Fernandes</t>
   </si>
   <si>
     <t>Jorge Nunes</t>
   </si>
   <si>
     <t xml:space="preserve">HUGO   GONÇALVES</t>
   </si>
   <si>
     <t>Pedro Fernandes</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   VITORINO</t>
   </si>
   <si>
     <t>Jorge Paredes</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Carrilho</t>
   </si>
   <si>
     <t xml:space="preserve">Henrique Jose  Carvalho Matias</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
@@ -2084,51 +2084,51 @@
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t xml:space="preserve">João  Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   CARDOSO</t>
   </si>
   <si>
     <t>Adriano Cunha</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t xml:space="preserve">Licínia  Rego</t>
   </si>
   <si>
     <t xml:space="preserve">Jacinto  Pereira</t>
   </si>
   <si>
     <t>Manuel Azevedo</t>
   </si>
   <si>
-    <t xml:space="preserve">João  Campos</t>
+    <t xml:space="preserve">BRUNO  PEREIRA</t>
   </si>
   <si>
     <t>JORGE MENDES BAPTISTA</t>
   </si>
   <si>
     <t xml:space="preserve">JOAQUIM   BELGA</t>
   </si>
   <si>
     <t>F 65</t>
   </si>
   <si>
     <t>Lurdes Romero</t>
   </si>
   <si>
     <t>EKATERINA KHRAMENKOVA</t>
   </si>
   <si>
     <t>Maria Alice Machado</t>
   </si>
   <si>
     <t xml:space="preserve">Alda  Sebastião</t>
   </si>
   <si>
     <t>Ana Maria Neves</t>
   </si>