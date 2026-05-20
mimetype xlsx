--- v2 (2026-02-22)
+++ v3 (2026-05-20)
@@ -119,51 +119,51 @@
   <si>
     <t>Gustavo Mamede</t>
   </si>
   <si>
     <t>Gil Leão Fernandes</t>
   </si>
   <si>
     <t>FRANCISCO MACHADO</t>
   </si>
   <si>
     <t>Guilherme Oliveira</t>
   </si>
   <si>
     <t>João Pimenta</t>
   </si>
   <si>
     <t xml:space="preserve">GABRIEL   FERNANDES</t>
   </si>
   <si>
     <t>Luís A. Silva</t>
   </si>
   <si>
     <t xml:space="preserve">Lourenço Rodrigues </t>
   </si>
   <si>
-    <t>Pedro Cascão</t>
+    <t>Carlos Pereira</t>
   </si>
   <si>
     <t xml:space="preserve"> Atlético Clube de Porto Salvo</t>
   </si>
   <si>
     <t>David Cascão</t>
   </si>
   <si>
     <t>GUILHERME CARRONDO</t>
   </si>
   <si>
     <t>Felipe Seteles</t>
   </si>
   <si>
     <t>FRANCISCO FIGUEIREDO</t>
   </si>
   <si>
     <t>Benjamins B - Femininos</t>
   </si>
   <si>
     <t>Rita Dias</t>
   </si>
   <si>
     <t>MATILDE NOGUEIRA</t>
   </si>
@@ -314,51 +314,51 @@
   <si>
     <t>Matilde Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">GABRIELA  BARROS</t>
   </si>
   <si>
     <t xml:space="preserve">MADALENA  FRANCISCO</t>
   </si>
   <si>
     <t>Laura Gomes</t>
   </si>
   <si>
     <t>INÊS BAPTISTA</t>
   </si>
   <si>
     <t>Iniciados - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     PINTO</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t xml:space="preserve">Tiago  Vasco</t>
   </si>
   <si>
     <t xml:space="preserve">Tiago  Cadete</t>
   </si>
   <si>
     <t>Pedro Lira</t>
   </si>
   <si>
     <t xml:space="preserve">Tomás  Pereira</t>
   </si>
   <si>
     <t>RAFAEL ALVES</t>
   </si>
   <si>
     <t xml:space="preserve">CLUBE DESPORTIVO DO ARNEIRO </t>
   </si>
   <si>
     <t xml:space="preserve">AFONSO   ANTUNES</t>
   </si>
   <si>
     <t xml:space="preserve">Tiago  Francisco </t>
   </si>
@@ -683,51 +683,51 @@
   <si>
     <t xml:space="preserve">João  Antunes</t>
   </si>
   <si>
     <t>Tomás Peixoto</t>
   </si>
   <si>
     <t>AlphaDen Wolves OCR</t>
   </si>
   <si>
     <t>Tiago Pádua</t>
   </si>
   <si>
     <t>SOFIA VAZ</t>
   </si>
   <si>
     <t>MIGUEL COSTA</t>
   </si>
   <si>
     <t xml:space="preserve"> DESPORTIVO MONTE REAL</t>
   </si>
   <si>
     <t>Carlos Gomes</t>
   </si>
   <si>
-    <t>Diogo Vicente</t>
+    <t xml:space="preserve">INÊS  JORGE</t>
   </si>
   <si>
     <t xml:space="preserve">João  Revés</t>
   </si>
   <si>
     <t>TIAGO SILVA</t>
   </si>
   <si>
     <t xml:space="preserve">André  Viseu</t>
   </si>
   <si>
     <t>ANDRÉ FERREIRA</t>
   </si>
   <si>
     <t>Paulo Arrenega</t>
   </si>
   <si>
     <t>Fábio Querido</t>
   </si>
   <si>
     <t>Mariana Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Silva </t>
   </si>
@@ -878,51 +878,51 @@
   <si>
     <t>Tiago Cardoso</t>
   </si>
   <si>
     <t>TELMO JORGE</t>
   </si>
   <si>
     <t>Tiago Andrade</t>
   </si>
   <si>
     <t xml:space="preserve">João  Miranda</t>
   </si>
   <si>
     <t>Orlando Couceiro</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Santos</t>
   </si>
   <si>
     <t>Luis Miranda</t>
   </si>
   <si>
     <t>Diogo Inácio</t>
   </si>
   <si>
-    <t>Machel Carvalho</t>
+    <t>CARINA CARVALHO</t>
   </si>
   <si>
     <t>Tiago Carvalhinho</t>
   </si>
   <si>
     <t xml:space="preserve">VÍTOR   TEIXEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro  Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">Sergio  Ladeira </t>
   </si>
   <si>
     <t xml:space="preserve">Hugo  Pereira</t>
   </si>
   <si>
     <t>Márcio Mateus</t>
   </si>
   <si>
     <t>F 35</t>
   </si>
   <si>
     <t>Ana Mendes</t>
   </si>
@@ -1361,51 +1361,51 @@
   <si>
     <t>JOÃO AGUIAR</t>
   </si>
   <si>
     <t>Pedro Antunes</t>
   </si>
   <si>
     <t>Luís Godinho</t>
   </si>
   <si>
     <t>HUMBERTO AFONSO</t>
   </si>
   <si>
     <t>Paulo Serra</t>
   </si>
   <si>
     <t>MILA ALEXANDRA HELD</t>
   </si>
   <si>
     <t>JOÂO COCHARRO</t>
   </si>
   <si>
     <t>Fernando Palma</t>
   </si>
   <si>
-    <t>Bruno Pereira</t>
+    <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>Rui Raposo</t>
   </si>
   <si>
     <t>José Sousa</t>
   </si>
   <si>
     <t>Eduardo Poças</t>
   </si>
   <si>
     <t>JOAO LOPES</t>
   </si>
   <si>
     <t>JOÂO CARVALHO</t>
   </si>
   <si>
     <t>João Sayanda</t>
   </si>
   <si>
     <t>Miguel Reis</t>
   </si>
   <si>
     <t>Joao Ferreira</t>
   </si>
@@ -1502,51 +1502,51 @@
   <si>
     <t>Goreti Borges</t>
   </si>
   <si>
     <t>Elisabete Filipe</t>
   </si>
   <si>
     <t>Paula Leitão</t>
   </si>
   <si>
     <t>Cristina Oliveira</t>
   </si>
   <si>
     <t>Sandra Silva</t>
   </si>
   <si>
     <t>Manuela Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">PATRICIA  ALMEIDA</t>
   </si>
   <si>
     <t>ANA NETO</t>
   </si>
   <si>
-    <t>Margarida Ribeiro</t>
+    <t>Jadson Indeque</t>
   </si>
   <si>
     <t xml:space="preserve">MARINA   PANTALIÃO</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Serra</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRA   FERREIRA</t>
   </si>
   <si>
     <t>Sandra Dias</t>
   </si>
   <si>
     <t>CARLA ALVES</t>
   </si>
   <si>
     <t>Alexandra Pinto</t>
   </si>
   <si>
     <t>Olga Palma</t>
   </si>
   <si>
     <t xml:space="preserve">Mariana  Borges</t>
   </si>
@@ -2051,51 +2051,51 @@
   <si>
     <t>Carla Faria</t>
   </si>
   <si>
     <t>Elisa Almeida</t>
   </si>
   <si>
     <t>Teresa Silva</t>
   </si>
   <si>
     <t>ISABEL MENDONÇA</t>
   </si>
   <si>
     <t>SUSANA JESUS</t>
   </si>
   <si>
     <t>Teresa Santos</t>
   </si>
   <si>
     <t xml:space="preserve">Margarida  Barreiros</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Daniel</t>
   </si>
   <si>
-    <t>Mairone Estarlino</t>
+    <t>Joana Marques</t>
   </si>
   <si>
     <t>Maria João Rosa</t>
   </si>
   <si>
     <t>Graça Flores</t>
   </si>
   <si>
     <t>M 60</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   CALDEIRA</t>
   </si>
   <si>
     <t>CARLOS CRISTÃO</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   SIMÕES</t>
   </si>
   <si>
     <t xml:space="preserve">RUI       POMBINHO</t>
   </si>
   <si>
     <t>JOSÉ PROENÇA</t>
   </si>