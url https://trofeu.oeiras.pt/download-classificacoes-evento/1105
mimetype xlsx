--- v3 (2026-05-20)
+++ v4 (2026-08-24)
@@ -224,51 +224,51 @@
   <si>
     <t>Daniela Mendes</t>
   </si>
   <si>
     <t>INÊS AGUIAR</t>
   </si>
   <si>
     <t xml:space="preserve">MARIA     FERNANDES</t>
   </si>
   <si>
     <t>Infantis - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">Leonardo  Borrego</t>
   </si>
   <si>
     <t>Rafael Inácio</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     MUGARRO</t>
   </si>
   <si>
     <t xml:space="preserve">RAFAEL    SARAIVA</t>
   </si>
   <si>
-    <t>IAROMIR SEMENOV</t>
+    <t>CRISTINA MEL,INTE</t>
   </si>
   <si>
     <t>Filipe Maravilha</t>
   </si>
   <si>
     <t>DIOGO RODRIGUES</t>
   </si>
   <si>
     <t>Guilherme Candeias</t>
   </si>
   <si>
     <t>MIGUEL RAMOS</t>
   </si>
   <si>
     <t>Pedro Correia</t>
   </si>
   <si>
     <t>Luís Silva</t>
   </si>
   <si>
     <t>João M. Arroz</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO  Magalhães</t>
   </si>
@@ -791,51 +791,51 @@
   <si>
     <t>BÁRBARA ABREU</t>
   </si>
   <si>
     <t>Catarina Borges</t>
   </si>
   <si>
     <t>Sofia Cruz</t>
   </si>
   <si>
     <t xml:space="preserve">Claudia   Dias</t>
   </si>
   <si>
     <t>Rute Louro</t>
   </si>
   <si>
     <t xml:space="preserve">Inês  Dias</t>
   </si>
   <si>
     <t>PATRICIA PEREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Claúdia  Jerónimo</t>
   </si>
   <si>
-    <t>Bruno Carvalho</t>
+    <t xml:space="preserve">João  Ganho</t>
   </si>
   <si>
     <t xml:space="preserve">Beatriz  Chaves</t>
   </si>
   <si>
     <t>Ana Cardoso</t>
   </si>
   <si>
     <t>Valejas Atlético Clube</t>
   </si>
   <si>
     <t>Daniela Bragança</t>
   </si>
   <si>
     <t>Clara Guedes</t>
   </si>
   <si>
     <t>David Cavaleiro</t>
   </si>
   <si>
     <t>M 35</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   CAMACHO</t>
   </si>
@@ -1277,51 +1277,51 @@
   <si>
     <t xml:space="preserve">HUGO   GONÇALVES</t>
   </si>
   <si>
     <t>PEDRO BURRICA</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
     <t>Jorge Nunes</t>
   </si>
   <si>
     <t xml:space="preserve">NUNO FERNANDES </t>
   </si>
   <si>
     <t>LUIS FILIPE</t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
     <t>Emanuel Oliveira</t>
   </si>
   <si>
-    <t>Artur Alves</t>
+    <t>Diogo Fernandes</t>
   </si>
   <si>
     <t>Nuno Santos</t>
   </si>
   <si>
     <t>Pedro Raposo</t>
   </si>
   <si>
     <t>RUI ALVES</t>
   </si>
   <si>
     <t>RICARDO PEDRO</t>
   </si>
   <si>
     <t>Jorge Paredes</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t>JOSE CRUZ</t>
   </si>