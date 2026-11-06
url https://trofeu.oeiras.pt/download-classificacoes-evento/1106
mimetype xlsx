--- v4 (2026-06-24)
+++ v5 (2026-11-06)
@@ -1247,51 +1247,51 @@
   <si>
     <t>Pedro Antunes</t>
   </si>
   <si>
     <t>NUNO CORREIA</t>
   </si>
   <si>
     <t>Fernando Silva</t>
   </si>
   <si>
     <t>JOAO LOPES</t>
   </si>
   <si>
     <t>MILA ALEXANDRA HELD</t>
   </si>
   <si>
     <t>João Monjardino</t>
   </si>
   <si>
     <t>JOÃO AGUIAR</t>
   </si>
   <si>
     <t>Luís Nogueira</t>
   </si>
   <si>
-    <t>HUMBERTO AFONSO</t>
+    <t>Humberto Afonso</t>
   </si>
   <si>
     <t>CRISPIANO MAGRO</t>
   </si>
   <si>
     <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>EVELINO MAGALHÃES</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO  PEIXOTO</t>
   </si>
   <si>
     <t>José Sousa</t>
   </si>
   <si>
     <t>NUNO MILHEIRO</t>
   </si>
   <si>
     <t>Eduardo Poças</t>
   </si>
   <si>
     <t>Miguel Reis</t>
   </si>
@@ -1403,51 +1403,51 @@
   <si>
     <t>Helder Cotrim</t>
   </si>
   <si>
     <t>SÓNIA SEQUEIRA</t>
   </si>
   <si>
     <t>Fabíola Landeiro</t>
   </si>
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
     <t xml:space="preserve">BEATRIZ   MATIAS</t>
   </si>
   <si>
     <t>Ana Raposo</t>
   </si>
   <si>
     <t xml:space="preserve">JOANA   PIÇARRA</t>
   </si>
   <si>
     <t>Goreti Borges</t>
   </si>
   <si>
-    <t>SOFIA ALEIXO</t>
+    <t>ANA SOFIA ALEIXO</t>
   </si>
   <si>
     <t>SONIA AGUIAR</t>
   </si>
   <si>
     <t>Ana Rocha</t>
   </si>
   <si>
     <t>Meirevone Ferreira</t>
   </si>
   <si>
     <t>Sandra Lopes</t>
   </si>
   <si>
     <t>Elisabete Filipe</t>
   </si>
   <si>
     <t>Sandra Silva</t>
   </si>
   <si>
     <t xml:space="preserve">PATRICIA  ALMEIDA</t>
   </si>
   <si>
     <t>Cristina Oliveira</t>
   </si>
@@ -1673,51 +1673,51 @@
   <si>
     <t>Miguel Lourenço</t>
   </si>
   <si>
     <t>Rogério Luís</t>
   </si>
   <si>
     <t>Carlos Carvalho</t>
   </si>
   <si>
     <t xml:space="preserve">VÍTOR   CANTO</t>
   </si>
   <si>
     <t>ANDRÉ LIMA</t>
   </si>
   <si>
     <t>PAULO CORDEIRO</t>
   </si>
   <si>
     <t>Miguel Moradias</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   FARIA</t>
   </si>
   <si>
-    <t>MARCELO CERDEIRA</t>
+    <t>MARCELO CARDEIRA</t>
   </si>
   <si>
     <t>FERNANDO CARDIA</t>
   </si>
   <si>
     <t xml:space="preserve">José  Raposo</t>
   </si>
   <si>
     <t>Daniel Estrela</t>
   </si>
   <si>
     <t>Carlos Carracha</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Pena</t>
   </si>
   <si>
     <t xml:space="preserve">Rui  Pastor</t>
   </si>
   <si>
     <t>PASTOR RACING</t>
   </si>
   <si>
     <t>JOAQUIM CARDOSO</t>
   </si>
@@ -1784,66 +1784,66 @@
   <si>
     <t xml:space="preserve">LUCIA  LOUREÇO</t>
   </si>
   <si>
     <t>Celeste Oliveira</t>
   </si>
   <si>
     <t>Ana Nunes</t>
   </si>
   <si>
     <t>Celeste Almeida</t>
   </si>
   <si>
     <t xml:space="preserve">PAULA   SARAIVA</t>
   </si>
   <si>
     <t>Fabiana Zunfrilli</t>
   </si>
   <si>
     <t>Cidália Borges</t>
   </si>
   <si>
     <t>Sara Silva</t>
   </si>
   <si>
-    <t>ANA MOTA</t>
+    <t>Ana Paula Mota</t>
   </si>
   <si>
     <t>MARIA PEIXOTO</t>
   </si>
   <si>
     <t>Ana Cristina Viegas</t>
   </si>
   <si>
     <t>Sílvia Carlos</t>
   </si>
   <si>
     <t>Nuno Falé</t>
   </si>
   <si>
-    <t xml:space="preserve">SÓNIA   CASON</t>
+    <t xml:space="preserve">SÓNIA DEL  CASON</t>
   </si>
   <si>
     <t>Isabel Silva</t>
   </si>
   <si>
     <t>Paula Silva</t>
   </si>
   <si>
     <t>ISABEL SAMPAIO</t>
   </si>
   <si>
     <t>ALZIRA VIEIRA</t>
   </si>
   <si>
     <t>Carla Rato</t>
   </si>
   <si>
     <t>Sofia Morgado</t>
   </si>
   <si>
     <t>ELISA MACEDO</t>
   </si>
   <si>
     <t>Margarida Almeida</t>
   </si>