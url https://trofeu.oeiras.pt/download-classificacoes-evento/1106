--- v2 (2026-02-04)
+++ v3 (2026-05-05)
@@ -98,51 +98,51 @@
   <si>
     <t>Richandro Marujo</t>
   </si>
   <si>
     <t>Carolina Sousa</t>
   </si>
   <si>
     <t>David Rodrigues</t>
   </si>
   <si>
     <t xml:space="preserve">Guilherme  Nunes </t>
   </si>
   <si>
     <t>Djálano Marujo</t>
   </si>
   <si>
     <t xml:space="preserve">LEONARDO  MADUREIRA</t>
   </si>
   <si>
     <t>Luís A. Silva</t>
   </si>
   <si>
     <t xml:space="preserve">GABRIEL   FERNANDES</t>
   </si>
   <si>
-    <t>Rodrigo Candeias</t>
+    <t>Mariana Pombo</t>
   </si>
   <si>
     <t>RODRIGO LOPES</t>
   </si>
   <si>
     <t>Associação Cultural e Recreativa da Ribeira da Lage</t>
   </si>
   <si>
     <t>Felipe Seteles</t>
   </si>
   <si>
     <t>FRANCISCO FIGUEIREDO</t>
   </si>
   <si>
     <t>Benjamins B - Femininos</t>
   </si>
   <si>
     <t>Rita Dias</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Carminho Cabrita</t>
   </si>
@@ -281,51 +281,51 @@
   <si>
     <t>Matilde Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">MADALENA  FRANCISCO</t>
   </si>
   <si>
     <t>Margarida Lopes</t>
   </si>
   <si>
     <t>INÊS BAPTISTA</t>
   </si>
   <si>
     <t>Sofia Campanudo</t>
   </si>
   <si>
     <t>Iniciados - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     PINTO</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t xml:space="preserve">Tiago  Vasco</t>
   </si>
   <si>
     <t xml:space="preserve">Tiago  Cadete</t>
   </si>
   <si>
     <t xml:space="preserve">Tomás  Pereira</t>
   </si>
   <si>
     <t>RAFAEL ALVES</t>
   </si>
   <si>
     <t xml:space="preserve">Julian  Santos </t>
   </si>
   <si>
     <t>Duarte Guerreiro</t>
   </si>
   <si>
     <t>Rodrigo Trigo</t>
   </si>
   <si>
     <t xml:space="preserve">Alexandre  Fevereiro</t>
   </si>
@@ -563,75 +563,75 @@
   <si>
     <t>FILIPE REBELO</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BATISTA</t>
   </si>
   <si>
     <t>Natanael Guerreiro</t>
   </si>
   <si>
     <t>JOSÉ CARVALHO</t>
   </si>
   <si>
     <t xml:space="preserve">Cláudia  Borralho</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo Jacinto </t>
   </si>
   <si>
     <t>Simão Augusto</t>
   </si>
   <si>
     <t>ANTÓNIO BONÉ</t>
   </si>
   <si>
-    <t>Diogo Vicente</t>
+    <t xml:space="preserve">INÊS  JORGE</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo “Os Fixes”</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   ALBUQUERQUE</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   PEREIRA</t>
   </si>
   <si>
     <t>SOFIA VAZ</t>
   </si>
   <si>
     <t>Tomás Peixoto</t>
   </si>
   <si>
     <t>AlphaDen Wolves OCR</t>
   </si>
   <si>
     <t>Tiago Pádua</t>
   </si>
   <si>
-    <t xml:space="preserve">Daniel  Moreira</t>
+    <t>Fernando Real</t>
   </si>
   <si>
     <t>Carlos Gomes</t>
   </si>
   <si>
     <t>SÉRGIO MARTINS</t>
   </si>
   <si>
     <t xml:space="preserve">João  Revés</t>
   </si>
   <si>
     <t xml:space="preserve">André  Viseu</t>
   </si>
   <si>
     <t xml:space="preserve">SALVADOR BOURA </t>
   </si>
   <si>
     <t>Paulo Arrenega</t>
   </si>
   <si>
     <t xml:space="preserve">Lucas  Dutra</t>
   </si>
   <si>
     <t>THIAGO MARINS</t>
   </si>
@@ -752,51 +752,51 @@
   <si>
     <t>JOSÉ CARLOS TEODORO</t>
   </si>
   <si>
     <t>Tiago Vasconcelos</t>
   </si>
   <si>
     <t>Nuno Quintela</t>
   </si>
   <si>
     <t>JOSÉ VASCO</t>
   </si>
   <si>
     <t>Bruno Ferreira</t>
   </si>
   <si>
     <t>André Oliveira</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo da Ribeira da Lage</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRÉ   PERDIGÃO</t>
   </si>
   <si>
-    <t>Machel Carvalho</t>
+    <t>CARINA CARVALHO</t>
   </si>
   <si>
     <t>Edney Escórcio</t>
   </si>
   <si>
     <t>Gonçalo Faria</t>
   </si>
   <si>
     <t>Tiago Cardoso</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Santos</t>
   </si>
   <si>
     <t xml:space="preserve">VÍTOR   TEIXEIRA</t>
   </si>
   <si>
     <t>Luis Miranda</t>
   </si>
   <si>
     <t>Diogo Inácio</t>
   </si>
   <si>
     <t xml:space="preserve">MIGUEL   PENA</t>
   </si>
@@ -1253,51 +1253,51 @@
   <si>
     <t>Fernando Silva</t>
   </si>
   <si>
     <t>JOAO LOPES</t>
   </si>
   <si>
     <t>MILA ALEXANDRA HELD</t>
   </si>
   <si>
     <t>João Monjardino</t>
   </si>
   <si>
     <t>JOÃO AGUIAR</t>
   </si>
   <si>
     <t>Luís Nogueira</t>
   </si>
   <si>
     <t>HUMBERTO AFONSO</t>
   </si>
   <si>
     <t>CRISPIANO MAGRO</t>
   </si>
   <si>
-    <t>Bruno Pereira</t>
+    <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>EVELINO MAGALHÃES</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO  PEIXOTO</t>
   </si>
   <si>
     <t>José Sousa</t>
   </si>
   <si>
     <t>NUNO MILHEIRO</t>
   </si>
   <si>
     <t>Eduardo Poças</t>
   </si>
   <si>
     <t>Miguel Reis</t>
   </si>
   <si>
     <t>Mário Lima</t>
   </si>
   <si>
     <t>Fernando Palma</t>
   </si>
@@ -1472,87 +1472,87 @@
   <si>
     <t>Olga Palma</t>
   </si>
   <si>
     <t>Margarida Ribeiro</t>
   </si>
   <si>
     <t>CARLA ALVES</t>
   </si>
   <si>
     <t>Iolanda Feliciano</t>
   </si>
   <si>
     <t xml:space="preserve">SILVIA  TAVARES</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRA   SOUSA</t>
   </si>
   <si>
     <t>Tania Pinto</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Augusta Azevedo</t>
   </si>
   <si>
     <t>RITA PEREIRA</t>
   </si>
   <si>
     <t>Natália Nascimento</t>
   </si>
   <si>
     <t>M 50</t>
   </si>
   <si>
     <t>Francisco Pedro</t>
   </si>
   <si>
     <t xml:space="preserve">SÉRGIO    PAIVA</t>
   </si>
   <si>
     <t>PEDRO MAGALHÃES</t>
   </si>
   <si>
     <t>Luís Coelho</t>
   </si>
   <si>
     <t>Eduardo Coelho</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO PRETO </t>
   </si>
   <si>
     <t>Romário Almeida</t>
   </si>
   <si>
-    <t>NATACHA FAUSTINO</t>
+    <t>AEVERTON OLIVEIRA</t>
   </si>
   <si>
     <t>JOSÉ GOMES TEIXEIRA</t>
   </si>
   <si>
     <t>Joaquim Amaral</t>
   </si>
   <si>
     <t>PAULO JORGE MARTINS</t>
   </si>
   <si>
     <t xml:space="preserve">Dinis  Ribas </t>
   </si>
   <si>
     <t>FILIPE FILIPE</t>
   </si>
   <si>
     <t>João Bogalheiro</t>
   </si>
   <si>
     <t>AgualvaRunners</t>
   </si>
   <si>
     <t>GONÇALO COSTA</t>
   </si>
@@ -1727,51 +1727,51 @@
   <si>
     <t>António Nobre</t>
   </si>
   <si>
     <t>DAVID ALMEIDA</t>
   </si>
   <si>
     <t>F 50</t>
   </si>
   <si>
     <t>ALEXANDRA PORTELA</t>
   </si>
   <si>
     <t>Ana Cleto</t>
   </si>
   <si>
     <t xml:space="preserve">Cristina  Henriques</t>
   </si>
   <si>
     <t>VENCEDORA CAPUNGA</t>
   </si>
   <si>
     <t xml:space="preserve">SANDRA  FERNANDES</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABELA SALAZAR </t>
+    <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
     <t>Maria Ryder</t>
   </si>
   <si>
     <t>ANA LETRA</t>
   </si>
   <si>
     <t>Ana Ferreira</t>
   </si>
   <si>
     <t>Sandra Bação</t>
   </si>
   <si>
     <t xml:space="preserve">ANABELA   SANTOS</t>
   </si>
   <si>
     <t>Patricia Encarnação</t>
   </si>
   <si>
     <t>ROSA MARQUES</t>
   </si>
@@ -2030,51 +2030,51 @@
   <si>
     <t xml:space="preserve">MADALENA   PINA</t>
   </si>
   <si>
     <t>Isabel Ribeiro</t>
   </si>
   <si>
     <t xml:space="preserve">MARIA   MALAGUEIRO</t>
   </si>
   <si>
     <t>Carla Faria</t>
   </si>
   <si>
     <t>ISABEL MENDONÇA</t>
   </si>
   <si>
     <t>Daniel Nunes</t>
   </si>
   <si>
     <t>Adelina C Silva</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Daniel</t>
   </si>
   <si>
-    <t>Mairone Estarlino</t>
+    <t>Joana Marques</t>
   </si>
   <si>
     <t>Graça Flores</t>
   </si>
   <si>
     <t>M 60</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   CALDEIRA</t>
   </si>
   <si>
     <t>CARLOS CRISTÃO</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   SIMÕES</t>
   </si>
   <si>
     <t>CARLOS GOMES</t>
   </si>
   <si>
     <t xml:space="preserve">RUI       POMBINHO</t>
   </si>
   <si>
     <t>João Graça</t>
   </si>
@@ -2114,51 +2114,51 @@
   <si>
     <t>Francisco Reis</t>
   </si>
   <si>
     <t>Vitor Rocha</t>
   </si>
   <si>
     <t>JOÃO INFANTE</t>
   </si>
   <si>
     <t>Antonio Marques</t>
   </si>
   <si>
     <t>Pedro Matos</t>
   </si>
   <si>
     <t>Carlos Marques</t>
   </si>
   <si>
     <t>Carlos Santos</t>
   </si>
   <si>
     <t>Vítor Revés</t>
   </si>
   <si>
-    <t xml:space="preserve">Carlos  Silva</t>
+    <t xml:space="preserve">Ana  Sobral</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   TAPADA</t>
   </si>
   <si>
     <t>Manuel Araújo</t>
   </si>
   <si>
     <t>JOÃO CARVALHINHO</t>
   </si>
   <si>
     <t>Lúcio Morais</t>
   </si>
   <si>
     <t>Nuno Galvão</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO  ALVES</t>
   </si>
   <si>
     <t>Jorge Oliveira</t>
   </si>
   <si>
     <t>Manuel Estevens</t>
   </si>