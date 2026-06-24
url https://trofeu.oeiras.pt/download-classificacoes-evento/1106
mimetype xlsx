--- v3 (2026-05-05)
+++ v4 (2026-06-24)
@@ -191,51 +191,51 @@
   <si>
     <t>Madalena Paiva</t>
   </si>
   <si>
     <t>Grupo Desportivo de Barcarena</t>
   </si>
   <si>
     <t>Joana Martins </t>
   </si>
   <si>
     <t>Infantis - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">Leonardo  Borrego</t>
   </si>
   <si>
     <t xml:space="preserve">RAFAEL    SARAIVA</t>
   </si>
   <si>
     <t>Rafael Inácio</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     MUGARRO</t>
   </si>
   <si>
-    <t>IAROMIR SEMENOV</t>
+    <t>CRISTINA MEL,INTE</t>
   </si>
   <si>
     <t>Filipe Maravilha</t>
   </si>
   <si>
     <t>MIGUEL RAMOS</t>
   </si>
   <si>
     <t>Guilherme Candeias</t>
   </si>
   <si>
     <t>Luís Silva</t>
   </si>
   <si>
     <t>PEDRO SILVA CASTRO NUNES</t>
   </si>
   <si>
     <t>Rodrigo Neves</t>
   </si>
   <si>
     <t>Sociedade de Instrução Musical e Escolar Cruz Quebradense (SIMECQ)</t>
   </si>
   <si>
     <t xml:space="preserve">Tiago  Nunes</t>
   </si>
@@ -644,51 +644,51 @@
   <si>
     <t>Andreia Teles</t>
   </si>
   <si>
     <t>Fábio Querido</t>
   </si>
   <si>
     <t>GABRIEL SOUZA</t>
   </si>
   <si>
     <t>Tiago Romão</t>
   </si>
   <si>
     <t>Frederico Sousa</t>
   </si>
   <si>
     <t>Tiago Ferreira</t>
   </si>
   <si>
     <t>Miguel Freitas</t>
   </si>
   <si>
     <t>Ruben Mendonça</t>
   </si>
   <si>
-    <t>Francisco Lopes</t>
+    <t>GONÇALO MALCATA</t>
   </si>
   <si>
     <t>Duarte Alves</t>
   </si>
   <si>
     <t>José Santos</t>
   </si>
   <si>
     <t>Valejas Atlético Clube</t>
   </si>
   <si>
     <t>Henrique Cruz</t>
   </si>
   <si>
     <t>Carlos Ferreira</t>
   </si>
   <si>
     <t>GMCJamor</t>
   </si>
   <si>
     <t>Rogério Chaves</t>
   </si>
   <si>
     <t>Seniores - Femininos</t>
   </si>
@@ -989,51 +989,51 @@
   <si>
     <t>Pedro Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo  Ferreira</t>
   </si>
   <si>
     <t>Hugo Reis</t>
   </si>
   <si>
     <t>Filipe Paulo</t>
   </si>
   <si>
     <t>DIOGO ALMEIDA</t>
   </si>
   <si>
     <t>TIAGO RODRIGUES</t>
   </si>
   <si>
     <t>AGOSTINHO SEMEDO</t>
   </si>
   <si>
     <t>Bruno Ornelas</t>
   </si>
   <si>
-    <t>Miguel Ramalho</t>
+    <t>Gonçalo Sá</t>
   </si>
   <si>
     <t>Nuno Silva</t>
   </si>
   <si>
     <t>Sérgio Santos</t>
   </si>
   <si>
     <t>Mário Rodrigues</t>
   </si>
   <si>
     <t>Germano Louro</t>
   </si>
   <si>
     <t>GONÇALO PEDRO</t>
   </si>
   <si>
     <t>Mário Anselmo</t>
   </si>
   <si>
     <t>TIAGO OLIVEIRA</t>
   </si>
   <si>
     <t>F 40</t>
   </si>
@@ -1181,51 +1181,51 @@
   <si>
     <t>Rui Ferreira</t>
   </si>
   <si>
     <t>CASA DO BENFICA EM ALGUEIRÃO MEM MARTINS - SINTRA</t>
   </si>
   <si>
     <t>BRUNO OLIVEIRA</t>
   </si>
   <si>
     <t>Nuno Santos</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t>Rui Cunha</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t>LUIS PINTO</t>
   </si>
   <si>
-    <t>Artur Alves</t>
+    <t>Diogo Fernandes</t>
   </si>
   <si>
     <t>RICARDO PEDRO</t>
   </si>
   <si>
     <t>Pedro Raposo</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t>RUI ALVES</t>
   </si>
   <si>
     <t>Bruno Oliveira</t>
   </si>
   <si>
     <t>Jorge Paredes</t>
   </si>
   <si>
     <t>Carlos Luiz</t>
   </si>
   <si>
     <t>Luís Godinho</t>
   </si>
@@ -1358,51 +1358,51 @@
   <si>
     <t>Gaetano Manzo</t>
   </si>
   <si>
     <t>Cascais Pandilha Redux</t>
   </si>
   <si>
     <t>CARLOS CARDOSO</t>
   </si>
   <si>
     <t>Joao Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Menezes</t>
   </si>
   <si>
     <t xml:space="preserve">RAFAEL  MENDES</t>
   </si>
   <si>
     <t>F 45</t>
   </si>
   <si>
     <t xml:space="preserve">PATRÍCIA   MATOS</t>
   </si>
   <si>
-    <t>Maria Maçanita</t>
+    <t>Tânia Flores</t>
   </si>
   <si>
     <t>ANA ALMEIDA</t>
   </si>
   <si>
     <t xml:space="preserve">CÉLIA  SILVA</t>
   </si>
   <si>
     <t xml:space="preserve">SOFIA  RIBEIRO</t>
   </si>
   <si>
     <t>VANDA MURTEIRA</t>
   </si>
   <si>
     <t>Marisa Silva</t>
   </si>
   <si>
     <t>Rute Queiroz</t>
   </si>
   <si>
     <t>Helder Cotrim</t>
   </si>
   <si>
     <t>SÓNIA SEQUEIRA</t>
   </si>
@@ -1451,51 +1451,51 @@
   <si>
     <t>Cristina Oliveira</t>
   </si>
   <si>
     <t>ANA NETO</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Serra</t>
   </si>
   <si>
     <t>Alexandra Pinto</t>
   </si>
   <si>
     <t>ANA ESGAIO</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRA   FERREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Mariana  Borges</t>
   </si>
   <si>
     <t>Olga Palma</t>
   </si>
   <si>
-    <t>Margarida Ribeiro</t>
+    <t>Jadson Indeque</t>
   </si>
   <si>
     <t>CARLA ALVES</t>
   </si>
   <si>
     <t>Iolanda Feliciano</t>
   </si>
   <si>
     <t xml:space="preserve">SILVIA  TAVARES</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRA   SOUSA</t>
   </si>
   <si>
     <t>Tania Pinto</t>
   </si>
   <si>
     <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Augusta Azevedo</t>
   </si>
@@ -2264,51 +2264,51 @@
   <si>
     <t xml:space="preserve">Licínia  Rego</t>
   </si>
   <si>
     <t>Associação de Pára-quedistas Tejo-Norte</t>
   </si>
   <si>
     <t xml:space="preserve">AMILCAR DIAS </t>
   </si>
   <si>
     <t>Joaquim Fonseca</t>
   </si>
   <si>
     <t>Adriano Cunha</t>
   </si>
   <si>
     <t xml:space="preserve">Jacinto  Pereira</t>
   </si>
   <si>
     <t>JORGE MENDES BAPTISTA</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ALMEIDA</t>
   </si>
   <si>
-    <t xml:space="preserve">João  Campos</t>
+    <t xml:space="preserve">BRUNO  PEREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">JOAQUIM   BELGA</t>
   </si>
   <si>
     <t>F 65</t>
   </si>
   <si>
     <t>Lurdes Romero</t>
   </si>
   <si>
     <t>EKATERINA KHRAMENKOVA</t>
   </si>
   <si>
     <t xml:space="preserve">Alda  Sebastião</t>
   </si>
   <si>
     <t xml:space="preserve">ESTER  LOPES</t>
   </si>
   <si>
     <t>Ana Silva</t>
   </si>
   <si>
     <t>M 70</t>
   </si>