--- v0 (2026-02-22)
+++ v1 (2026-04-08)
@@ -887,51 +887,51 @@
   <si>
     <t>Carlos Pinho</t>
   </si>
   <si>
     <t>Bruno Ferreira</t>
   </si>
   <si>
     <t>Nuno Quintela</t>
   </si>
   <si>
     <t>Paulo Morgado</t>
   </si>
   <si>
     <t>André Oliveira</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo da Ribeira da Lage</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRÉ   PERDIGÃO</t>
   </si>
   <si>
     <t>JOSÉ VASCO</t>
   </si>
   <si>
-    <t>Machel Carvalho</t>
+    <t>CARINA CARVALHO</t>
   </si>
   <si>
     <t>David Eiras</t>
   </si>
   <si>
     <t>Tiago Cardoso</t>
   </si>
   <si>
     <t>Andre Leandro</t>
   </si>
   <si>
     <t xml:space="preserve">NÚCLEO ATLETISMO ZONA ABÓBODA </t>
   </si>
   <si>
     <t>Diogo Inácio</t>
   </si>
   <si>
     <t>Tiago Andrade</t>
   </si>
   <si>
     <t xml:space="preserve">João  Miranda</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Santos</t>
   </si>
@@ -1421,51 +1421,51 @@
   <si>
     <t xml:space="preserve">CARLOS ALVES </t>
   </si>
   <si>
     <t>Bruno Oliveira</t>
   </si>
   <si>
     <t>RICARDO PEDRO</t>
   </si>
   <si>
     <t>SEBASTIAN FODOR</t>
   </si>
   <si>
     <t>Rui Cunha</t>
   </si>
   <si>
     <t>JOSE CRUZ</t>
   </si>
   <si>
     <t>Ricardo Nuno</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ORLANDO</t>
   </si>
   <si>
-    <t>Bruno Pereira</t>
+    <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>Mário Lima</t>
   </si>
   <si>
     <t>Martin Stoermer</t>
   </si>
   <si>
     <t>Paulo Serra</t>
   </si>
   <si>
     <t>Pedro Antunes</t>
   </si>
   <si>
     <t>JOÃO AGUIAR</t>
   </si>
   <si>
     <t>Luís Nogueira</t>
   </si>
   <si>
     <t>MILA ALEXANDRA HELD</t>
   </si>
   <si>
     <t xml:space="preserve">Jose Fernandes </t>
   </si>
@@ -1691,51 +1691,51 @@
   <si>
     <t>Nádia Tomé</t>
   </si>
   <si>
     <t>Alexandra Pinto</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRA   FERREIRA</t>
   </si>
   <si>
     <t>Maria Raimundo</t>
   </si>
   <si>
     <t>Margarida Ribeiro</t>
   </si>
   <si>
     <t>CARLA ALVES</t>
   </si>
   <si>
     <t>SANDRA LOPES</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRA   SOUSA</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Ana Sofia Pereira</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t>Tania Pinto</t>
   </si>
   <si>
     <t>RITA PEREIRA</t>
   </si>
   <si>
     <t>jacinta SÃO PEDRO</t>
   </si>
   <si>
     <t>Carla Lopes</t>
   </si>
   <si>
     <t>Helena Santos</t>
   </si>
   <si>
     <t>M 50</t>
   </si>
@@ -1946,51 +1946,51 @@
   <si>
     <t>João Arroz</t>
   </si>
   <si>
     <t>DAVID ALMEIDA</t>
   </si>
   <si>
     <t>F 50</t>
   </si>
   <si>
     <t>ALEXANDRA PORTELA</t>
   </si>
   <si>
     <t>Ana Cleto</t>
   </si>
   <si>
     <t xml:space="preserve">ANA RUTE  PEREIRA</t>
   </si>
   <si>
     <t>VENCEDORA CAPUNGA</t>
   </si>
   <si>
     <t xml:space="preserve">Cristina  Henriques</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABELA SALAZAR </t>
+    <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t xml:space="preserve">SANDRA  FERNANDES</t>
   </si>
   <si>
     <t>Natasha Dias</t>
   </si>
   <si>
     <t>ANA LETRA</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
     <t xml:space="preserve">Gracinda  Fernandes</t>
   </si>
   <si>
     <t>Maria Ryder</t>
   </si>
   <si>
     <t>Sandra Bação</t>
   </si>
   <si>
     <t xml:space="preserve">ANABELA   SANTOS</t>
   </si>
@@ -2291,51 +2291,51 @@
   <si>
     <t xml:space="preserve">Ivone  Lourenço</t>
   </si>
   <si>
     <t xml:space="preserve">MARIA   MALAGUEIRO</t>
   </si>
   <si>
     <t>Cristina Santos</t>
   </si>
   <si>
     <t>Carla Faria</t>
   </si>
   <si>
     <t>Adelina C Silva</t>
   </si>
   <si>
     <t>Daniel Nunes</t>
   </si>
   <si>
     <t xml:space="preserve">Margarida  Barreiros</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Daniel</t>
   </si>
   <si>
-    <t>Mairone Estarlino</t>
+    <t>Joana Marques</t>
   </si>
   <si>
     <t>Carla Mourão</t>
   </si>
   <si>
     <t>Paula Silva</t>
   </si>
   <si>
     <t>M 60</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   CALDEIRA</t>
   </si>
   <si>
     <t>CARLOS CRISTÃO</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   SIMÕES</t>
   </si>
   <si>
     <t xml:space="preserve">RUI       POMBINHO</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   GRAÇA</t>
   </si>