--- v1 (2026-04-08)
+++ v2 (2026-05-25)
@@ -119,57 +119,57 @@
   <si>
     <t>Carolina Sousa</t>
   </si>
   <si>
     <t>Guilherme Oliveira</t>
   </si>
   <si>
     <t>Grupo Desportivo de Barcarena</t>
   </si>
   <si>
     <t>Gustavo Mamede</t>
   </si>
   <si>
     <t xml:space="preserve">GABRIEL   FERNANDES</t>
   </si>
   <si>
     <t>João Pimenta</t>
   </si>
   <si>
     <t xml:space="preserve">DUARTE   PENA</t>
   </si>
   <si>
     <t>Linda-a-Pastora Sporting Clube</t>
   </si>
   <si>
-    <t>Rodrigo Candeias</t>
+    <t>Mariana Pombo</t>
   </si>
   <si>
     <t>Sport Ponto Come</t>
   </si>
   <si>
-    <t>Pedro Cascão</t>
+    <t>Carlos Pereira</t>
   </si>
   <si>
     <t xml:space="preserve"> Atlético Clube de Porto Salvo</t>
   </si>
   <si>
     <t>FRANCISCO FIGUEIREDO</t>
   </si>
   <si>
     <t>Benjamins B - Femininos</t>
   </si>
   <si>
     <t xml:space="preserve">REGINA    FREDERICO</t>
   </si>
   <si>
     <t>MATILDE NOGUEIRA</t>
   </si>
   <si>
     <t>Carminho Cabrita</t>
   </si>
   <si>
     <t>Leonor Santos</t>
   </si>
   <si>
     <t>Maria Marinho</t>
   </si>
@@ -632,51 +632,51 @@
   <si>
     <t>Carolina Azevedo</t>
   </si>
   <si>
     <t>Seniores - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Carraça</t>
   </si>
   <si>
     <t xml:space="preserve">Cláudia  Borralho</t>
   </si>
   <si>
     <t>FILIPE REBELO</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BATISTA</t>
   </si>
   <si>
     <t xml:space="preserve">VASCO MARTA </t>
   </si>
   <si>
     <t>Duarte Alves</t>
   </si>
   <si>
-    <t>Diogo Vicente</t>
+    <t xml:space="preserve">INÊS  JORGE</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo “Os Fixes”</t>
   </si>
   <si>
     <t>ANTÓNIO BONÉ</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo Jacinto </t>
   </si>
   <si>
     <t>Simão Augusto</t>
   </si>
   <si>
     <t xml:space="preserve">SALVADOR BOURA </t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   PEREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   ALBUQUERQUE</t>
   </si>
   <si>
     <t>João Rocha</t>
   </si>
@@ -746,51 +746,51 @@
   <si>
     <t>Valejas Atlético Clube</t>
   </si>
   <si>
     <t xml:space="preserve">Henrique  Sousa </t>
   </si>
   <si>
     <t>Pedro Lourenço</t>
   </si>
   <si>
     <t>Miriam Sousa</t>
   </si>
   <si>
     <t>Henrique Cruz</t>
   </si>
   <si>
     <t>Carlos Ferreira</t>
   </si>
   <si>
     <t>GMCJamor</t>
   </si>
   <si>
     <t xml:space="preserve">SAEED  ANWAR</t>
   </si>
   <si>
-    <t xml:space="preserve">Daniel  Moreira</t>
+    <t>Fernando Real</t>
   </si>
   <si>
     <t>Seniores - Femininos</t>
   </si>
   <si>
     <t>KCÉNIA BOUGROVA</t>
   </si>
   <si>
     <t xml:space="preserve">ANA REBELO </t>
   </si>
   <si>
     <t xml:space="preserve">Marco  Veloso</t>
   </si>
   <si>
     <t>Rita Santos</t>
   </si>
   <si>
     <t>SARA MARINHO</t>
   </si>
   <si>
     <t>BÁRBARA ABREU</t>
   </si>
   <si>
     <t>Sandra Protásio</t>
   </si>
@@ -1532,51 +1532,51 @@
   <si>
     <t>Bruno Raposo</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS ROSA </t>
   </si>
   <si>
     <t>Ricardo Cascão</t>
   </si>
   <si>
     <t>Paulo Reis</t>
   </si>
   <si>
     <t>Bruno Veríssimo</t>
   </si>
   <si>
     <t>Luis Pinto</t>
   </si>
   <si>
     <t>CARLOS CARDOSO</t>
   </si>
   <si>
     <t>Paulo Sousa</t>
   </si>
   <si>
-    <t xml:space="preserve">VÍTOR   SANTOS</t>
+    <t>SUSE MARTINS</t>
   </si>
   <si>
     <t>NUNO CORREIA</t>
   </si>
   <si>
     <t>Sandra Segura</t>
   </si>
   <si>
     <t xml:space="preserve">Luís  Braz</t>
   </si>
   <si>
     <t>Nelson Mileu</t>
   </si>
   <si>
     <t>Hugo Casqueiro</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro  Patacho</t>
   </si>
   <si>
     <t>Desporto Oeiras</t>
   </si>
   <si>
     <t>Fernando Palma</t>
   </si>
@@ -1679,51 +1679,51 @@
   <si>
     <t>Ana Raposo</t>
   </si>
   <si>
     <t xml:space="preserve">Mariana  Borges</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Serra</t>
   </si>
   <si>
     <t>ANA ESGAIO</t>
   </si>
   <si>
     <t>Nádia Tomé</t>
   </si>
   <si>
     <t>Alexandra Pinto</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRA   FERREIRA</t>
   </si>
   <si>
     <t>Maria Raimundo</t>
   </si>
   <si>
-    <t>Margarida Ribeiro</t>
+    <t>Jadson Indeque</t>
   </si>
   <si>
     <t>CARLA ALVES</t>
   </si>
   <si>
     <t>SANDRA LOPES</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRA   SOUSA</t>
   </si>
   <si>
     <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Ana Sofia Pereira</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t>Tania Pinto</t>
   </si>
   <si>
     <t>RITA PEREIRA</t>
   </si>
@@ -1868,51 +1868,51 @@
   <si>
     <t>Henrique Ferreira</t>
   </si>
   <si>
     <t>Pedro Andrade</t>
   </si>
   <si>
     <t>LUÍS SANTOS</t>
   </si>
   <si>
     <t>Filipe Ribeiro</t>
   </si>
   <si>
     <t>Luis Barata</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   FARIA</t>
   </si>
   <si>
     <t>Miguel Lourenço</t>
   </si>
   <si>
     <t xml:space="preserve">DOMINGOS   GATO</t>
   </si>
   <si>
-    <t>Luis Pinheiro</t>
+    <t>EDSON CABRAL</t>
   </si>
   <si>
     <t>Daniel Estrela</t>
   </si>
   <si>
     <t>Manoel Cardoso</t>
   </si>
   <si>
     <t xml:space="preserve">VÍTOR   CANTO</t>
   </si>
   <si>
     <t xml:space="preserve">Daniel  Morais</t>
   </si>
   <si>
     <t>Rodrigo Ferreira</t>
   </si>
   <si>
     <t>PAULO CORDEIRO</t>
   </si>
   <si>
     <t>Etienne Lopes</t>
   </si>
   <si>
     <t>Miguel Moradias</t>
   </si>