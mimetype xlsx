--- v2 (2026-05-25)
+++ v3 (2026-07-24)
@@ -710,51 +710,51 @@
   <si>
     <t>SOFIA VAZ</t>
   </si>
   <si>
     <t>Mariana Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Silva </t>
   </si>
   <si>
     <t>TIAGO SILVA</t>
   </si>
   <si>
     <t>Fábio Querido</t>
   </si>
   <si>
     <t>António Martins</t>
   </si>
   <si>
     <t>GABRIEL SOUZA</t>
   </si>
   <si>
     <t xml:space="preserve">Brar Momme  Rickmers</t>
   </si>
   <si>
-    <t>Francisco Lopes</t>
+    <t>GONÇALO MALCATA</t>
   </si>
   <si>
     <t>Frederico Sousa</t>
   </si>
   <si>
     <t>Vicente Esteves</t>
   </si>
   <si>
     <t>José Santos</t>
   </si>
   <si>
     <t>Valejas Atlético Clube</t>
   </si>
   <si>
     <t xml:space="preserve">Henrique  Sousa </t>
   </si>
   <si>
     <t>Pedro Lourenço</t>
   </si>
   <si>
     <t>Miriam Sousa</t>
   </si>
   <si>
     <t>Henrique Cruz</t>
   </si>
@@ -812,51 +812,51 @@
   <si>
     <t>Inês Guerreiro</t>
   </si>
   <si>
     <t>Sofia Cruz</t>
   </si>
   <si>
     <t xml:space="preserve">Inês  Dias</t>
   </si>
   <si>
     <t xml:space="preserve">Marta  Raposo</t>
   </si>
   <si>
     <t xml:space="preserve">Claúdia  Jerónimo</t>
   </si>
   <si>
     <t>PATRICIA PEREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Beatriz  Chaves</t>
   </si>
   <si>
     <t>Elisa Reis</t>
   </si>
   <si>
-    <t>Bruno Carvalho</t>
+    <t xml:space="preserve">João  Ganho</t>
   </si>
   <si>
     <t>Mara Afonso</t>
   </si>
   <si>
     <t>Clara Guedes</t>
   </si>
   <si>
     <t xml:space="preserve">Mariana  Gil</t>
   </si>
   <si>
     <t>M 35</t>
   </si>
   <si>
     <t>Tiago Graça</t>
   </si>
   <si>
     <t>CLÁUDIA SOUSA</t>
   </si>
   <si>
     <t xml:space="preserve">Vasco Damásio </t>
   </si>
   <si>
     <t>RODRIGO DUARTE</t>
   </si>
@@ -1028,51 +1028,51 @@
   <si>
     <t>M 40</t>
   </si>
   <si>
     <t>CARLOS TIAGO</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRÉ   CORVO</t>
   </si>
   <si>
     <t>João Silva</t>
   </si>
   <si>
     <t xml:space="preserve">SÉRGIO   MALHEIRO</t>
   </si>
   <si>
     <t>JOEL PENA</t>
   </si>
   <si>
     <t>André Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   SILVA</t>
   </si>
   <si>
-    <t>HELDER GROSSO</t>
+    <t>GABRIEL CARLOS</t>
   </si>
   <si>
     <t>Francisco Teixeira</t>
   </si>
   <si>
     <t>Nuno Graça</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Dantas</t>
   </si>
   <si>
     <t>Mauro Fonseca</t>
   </si>
   <si>
     <t>Francisco Peixoto</t>
   </si>
   <si>
     <t>João Pereira</t>
   </si>
   <si>
     <t>Hugo Simões</t>
   </si>
   <si>
     <t xml:space="preserve">Vinicius  Guedes</t>
   </si>
@@ -1097,51 +1097,51 @@
   <si>
     <t>Luís Correia</t>
   </si>
   <si>
     <t>Bruno Amaro</t>
   </si>
   <si>
     <t>Ricardo Pascoal</t>
   </si>
   <si>
     <t>Helder Rosário</t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo  Carvalho</t>
   </si>
   <si>
     <t>Leandro Rodrigues</t>
   </si>
   <si>
     <t>Nelson Antunes</t>
   </si>
   <si>
     <t>RUI ALEGRE</t>
   </si>
   <si>
-    <t>Paulo Vilhena</t>
+    <t>Henar Cordeiro</t>
   </si>
   <si>
     <t>RENATO LUIS</t>
   </si>
   <si>
     <t>Pedro Marques</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Meia-Onça</t>
   </si>
   <si>
     <t>Carlos Almeida</t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo  Ferreira</t>
   </si>
   <si>
     <t>Luis Semedo</t>
   </si>
   <si>
     <t>Filipe Paulo</t>
   </si>
   <si>
     <t>DIOGO ALMEIDA</t>
   </si>
@@ -1361,51 +1361,51 @@
   <si>
     <t>PEDRO BURRICA</t>
   </si>
   <si>
     <t>Marco Moura</t>
   </si>
   <si>
     <t>LUIS FILIPE</t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
     <t>Jorge Nunes</t>
   </si>
   <si>
     <t>Gilberto Loth</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
     <t>Emanuel Oliveira</t>
   </si>
   <si>
-    <t>Artur Alves</t>
+    <t>Diogo Fernandes</t>
   </si>
   <si>
     <t>Nuno Santos</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Carrilho</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   VITORINO</t>
   </si>
   <si>
     <t>LUIS PINTO</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   DUARTE</t>
   </si>
   <si>
     <t>Rui Ferreira</t>
   </si>
   <si>
     <t>CASA DO BENFICA EM ALGUEIRÃO MEM MARTINS - SINTRA</t>
   </si>
@@ -2546,51 +2546,51 @@
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t>Luís Reis</t>
   </si>
   <si>
     <t>Joaquim Fonseca</t>
   </si>
   <si>
     <t xml:space="preserve">Jacinto  Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ALMEIDA</t>
   </si>
   <si>
     <t>Manuel Azevedo</t>
   </si>
   <si>
     <t>JORGE MENDES BAPTISTA</t>
   </si>
   <si>
     <t xml:space="preserve">JOAQUIM   BELGA</t>
   </si>
   <si>
-    <t xml:space="preserve">João  Campos</t>
+    <t xml:space="preserve">BRUNO  PEREIRA</t>
   </si>
   <si>
     <t>F 65</t>
   </si>
   <si>
     <t>Lurdes Romero</t>
   </si>
   <si>
     <t>EKATERINA KHRAMENKOVA</t>
   </si>
   <si>
     <t>Maria Alice Machado</t>
   </si>
   <si>
     <t xml:space="preserve">Alda  Sebastião</t>
   </si>
   <si>
     <t>Filomena Moura</t>
   </si>
   <si>
     <t>Ana Maria Neves</t>
   </si>
   <si>
     <t>Ana Silva</t>
   </si>