--- v2 (2026-02-16)
+++ v3 (2026-05-20)
@@ -134,51 +134,51 @@
   <si>
     <t>Dinis Pedroso</t>
   </si>
   <si>
     <t xml:space="preserve">GABRIEL   FERNANDES</t>
   </si>
   <si>
     <t xml:space="preserve">Gabriel   Ferreira</t>
   </si>
   <si>
     <t>FRANCISCO MACHADO</t>
   </si>
   <si>
     <t>Guilherme Oliveira</t>
   </si>
   <si>
     <t>Guilherme Cameira</t>
   </si>
   <si>
     <t xml:space="preserve"> Atlético Clube de Porto Salvo</t>
   </si>
   <si>
     <t>Luís A. Silva</t>
   </si>
   <si>
-    <t>Pedro Cascão</t>
+    <t>Carlos Pereira</t>
   </si>
   <si>
     <t>Felipe Seteles</t>
   </si>
   <si>
     <t>David Cascão</t>
   </si>
   <si>
     <t xml:space="preserve">Lourenço Rodrigues </t>
   </si>
   <si>
     <t>FRANCISCO FIGUEIREDO</t>
   </si>
   <si>
     <t>Benjamins B - Femininos</t>
   </si>
   <si>
     <t xml:space="preserve">REGINA    FREDERICO</t>
   </si>
   <si>
     <t>MATILDE NOGUEIRA</t>
   </si>
   <si>
     <t>Linda-a-Pastora Sporting Clube</t>
   </si>
@@ -575,51 +575,51 @@
   <si>
     <t>Seniores - Masculinos</t>
   </si>
   <si>
     <t>FILIPE REBELO</t>
   </si>
   <si>
     <t>ANTÓNIO GAMA DA SILVA</t>
   </si>
   <si>
     <t xml:space="preserve">Cláudia  Borralho</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BATISTA</t>
   </si>
   <si>
     <t>ANA GOMES</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo Jacinto </t>
   </si>
   <si>
     <t>ANTÓNIO BONÉ</t>
   </si>
   <si>
-    <t xml:space="preserve">Daniel  Moreira</t>
+    <t>Fernando Real</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo “Os Fixes”</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   PEREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   ALBUQUERQUE</t>
   </si>
   <si>
     <t xml:space="preserve">Lucas  Dutra</t>
   </si>
   <si>
     <t>Pedro Jogo</t>
   </si>
   <si>
     <t>Marcos Estrela</t>
   </si>
   <si>
     <t>Tiago Pádua</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Silva </t>
   </si>
@@ -767,102 +767,102 @@
   <si>
     <t>JOSÉ VASCO</t>
   </si>
   <si>
     <t>Nuno Quintela</t>
   </si>
   <si>
     <t>Miguel Sousa</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRÉ   PERDIGÃO</t>
   </si>
   <si>
     <t>André Oliveira</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo da Ribeira da Lage</t>
   </si>
   <si>
     <t>Tiago Cardoso</t>
   </si>
   <si>
     <t xml:space="preserve">João  Miranda</t>
   </si>
   <si>
-    <t>Machel Carvalho</t>
+    <t>CARINA CARVALHO</t>
   </si>
   <si>
     <t>Diogo Inácio</t>
   </si>
   <si>
     <t>Orlando Couceiro</t>
   </si>
   <si>
     <t>Nelson Moreira</t>
   </si>
   <si>
     <t>RUI TAVARES</t>
   </si>
   <si>
     <t xml:space="preserve">MIGUEL   PENA</t>
   </si>
   <si>
     <t xml:space="preserve">VÍTOR   TEIXEIRA</t>
   </si>
   <si>
     <t>Luis Miranda</t>
   </si>
   <si>
     <t>André Pires</t>
   </si>
   <si>
     <t>Tiago Carvalhinho</t>
   </si>
   <si>
     <t>Cláudia Fernandes</t>
   </si>
   <si>
     <t>Paulo Ramos</t>
   </si>
   <si>
     <t>João Vale</t>
   </si>
   <si>
     <t xml:space="preserve">Hugo  Pereira</t>
   </si>
   <si>
     <t>Márcio Mateus</t>
   </si>
   <si>
     <t>F 35</t>
   </si>
   <si>
     <t>Inês Clemente</t>
   </si>
   <si>
-    <t>CARLA PEREIRA</t>
+    <t>CLÁUDIA COSTA</t>
   </si>
   <si>
     <t xml:space="preserve">Carla  Almeida</t>
   </si>
   <si>
     <t>TÂNIA PINTO</t>
   </si>
   <si>
     <t>Carla Jesus</t>
   </si>
   <si>
     <t>Ana Coutinho</t>
   </si>
   <si>
     <t>ÁGNES KOPPÁNYI</t>
   </si>
   <si>
     <t xml:space="preserve">Mónica  Carvalho</t>
   </si>
   <si>
     <t>Rita Raimundo</t>
   </si>
   <si>
     <t>AlphaDen Wolves OCR</t>
   </si>
@@ -1163,51 +1163,51 @@
   <si>
     <t>Jorge Paredes</t>
   </si>
   <si>
     <t>BRUNO OLIVEIRA</t>
   </si>
   <si>
     <t>RUI ALVES</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ORLANDO</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo  Reis</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro  Gomes </t>
   </si>
   <si>
     <t>Rui Cunha</t>
   </si>
   <si>
-    <t>Bruno Pereira</t>
+    <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>Ricardo Nuno</t>
   </si>
   <si>
     <t>Pedro Antunes</t>
   </si>
   <si>
     <t>RICARDO PEDRO</t>
   </si>
   <si>
     <t>Carlos Luiz</t>
   </si>
   <si>
     <t>Mário Lima</t>
   </si>
   <si>
     <t>RODRIGO SANTOS</t>
   </si>
   <si>
     <t>Fernando Silva</t>
   </si>
   <si>
     <t>MILA ALEXANDRA HELD</t>
   </si>
@@ -1355,51 +1355,51 @@
   <si>
     <t>Manuela Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Serra</t>
   </si>
   <si>
     <t>Ana Bigode</t>
   </si>
   <si>
     <t>Cláudia Gonçalves</t>
   </si>
   <si>
     <t>Ana Sofia Pereira</t>
   </si>
   <si>
     <t>CARLA ALVES</t>
   </si>
   <si>
     <t>Maria Gamito</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Jorge De Sousa</t>
   </si>
   <si>
     <t>RITA PEREIRA</t>
   </si>
   <si>
     <t>Carla Santareno</t>
   </si>
   <si>
     <t>Helena Santos</t>
   </si>
   <si>
     <t>Claudia Milheiro</t>
   </si>
   <si>
     <t>M 50</t>
   </si>
   <si>
     <t xml:space="preserve">SÉRGIO    PAIVA</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO PRETO </t>
   </si>
@@ -1490,51 +1490,51 @@
   <si>
     <t xml:space="preserve">JOÃO   RODRIGUES</t>
   </si>
   <si>
     <t>Mário Porfírio</t>
   </si>
   <si>
     <t>Nuno Duarte</t>
   </si>
   <si>
     <t>Helder Pereira</t>
   </si>
   <si>
     <t>Rui Correia</t>
   </si>
   <si>
     <t>Luis Barata</t>
   </si>
   <si>
     <t xml:space="preserve">DOMINGOS   GATO</t>
   </si>
   <si>
     <t>Henrique Ferreira</t>
   </si>
   <si>
-    <t>Luis Pinheiro</t>
+    <t>EDSON CABRAL</t>
   </si>
   <si>
     <t>ANDRÉ LIMA</t>
   </si>
   <si>
     <t>Miguel Lourenço</t>
   </si>
   <si>
     <t>Manoel Cardoso</t>
   </si>
   <si>
     <t>MARCELO CERDEIRA</t>
   </si>
   <si>
     <t>Daniel Estrela</t>
   </si>
   <si>
     <t xml:space="preserve">Daniel  Morais</t>
   </si>
   <si>
     <t>Etienne Lopes</t>
   </si>
   <si>
     <t>Manuel Correia</t>
   </si>
@@ -1844,51 +1844,51 @@
   <si>
     <t xml:space="preserve">MARIA   MALAGUEIRO</t>
   </si>
   <si>
     <t>Isabel Ribeiro</t>
   </si>
   <si>
     <t>Teresa Silva</t>
   </si>
   <si>
     <t>Elisa Almeida</t>
   </si>
   <si>
     <t>Carla Faria</t>
   </si>
   <si>
     <t>ISABEL MENDONÇA</t>
   </si>
   <si>
     <t>Adelina C Silva</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Daniel</t>
   </si>
   <si>
-    <t>Mairone Estarlino</t>
+    <t>Joana Marques</t>
   </si>
   <si>
     <t xml:space="preserve">Margarida  Barreiros</t>
   </si>
   <si>
     <t>Carla Mourão</t>
   </si>
   <si>
     <t>M 60</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   CALDEIRA</t>
   </si>
   <si>
     <t>CARLOS CRISTÃO</t>
   </si>
   <si>
     <t xml:space="preserve">RUI       POMBINHO</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   GRAÇA</t>
   </si>
   <si>
     <t>João Graça</t>
   </si>
@@ -1922,51 +1922,51 @@
   <si>
     <t>Pedro Matos</t>
   </si>
   <si>
     <t>Carlos Santos</t>
   </si>
   <si>
     <t>Vitor Rocha</t>
   </si>
   <si>
     <t>Carlos Marques</t>
   </si>
   <si>
     <t>Manuel Araújo</t>
   </si>
   <si>
     <t>Vítor Revés</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   TAPADA</t>
   </si>
   <si>
     <t>Nuno Galvão</t>
   </si>
   <si>
-    <t xml:space="preserve">Carlos  Silva</t>
+    <t xml:space="preserve">Ana  Sobral</t>
   </si>
   <si>
     <t>José Freitas</t>
   </si>
   <si>
     <t>JOÃO CARVALHINHO</t>
   </si>
   <si>
     <t>Lúcio Morais</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO  ALVES</t>
   </si>
   <si>
     <t>Manuel Rego</t>
   </si>
   <si>
     <t>Jorge Oliveira</t>
   </si>
   <si>
     <t>João Teixeira</t>
   </si>
   <si>
     <t xml:space="preserve">Hermínio  Cabeceira</t>
   </si>