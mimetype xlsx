--- v3 (2026-05-20)
+++ v4 (2026-07-06)
@@ -626,51 +626,51 @@
   <si>
     <t xml:space="preserve">LUÍS TEIXEIRA </t>
   </si>
   <si>
     <t>Carlos Gomes</t>
   </si>
   <si>
     <t xml:space="preserve">Fábio  Gomes </t>
   </si>
   <si>
     <t>António Martins</t>
   </si>
   <si>
     <t>Mariana Oliveira</t>
   </si>
   <si>
     <t>TIAGO SILVA</t>
   </si>
   <si>
     <t xml:space="preserve">André  Viseu</t>
   </si>
   <si>
     <t>Fábio Querido</t>
   </si>
   <si>
-    <t>Francisco Lopes</t>
+    <t>GONÇALO MALCATA</t>
   </si>
   <si>
     <t>André Ribeiro</t>
   </si>
   <si>
     <t>GMCJamor</t>
   </si>
   <si>
     <t>José Santos</t>
   </si>
   <si>
     <t>Valejas Atlético Clube</t>
   </si>
   <si>
     <t xml:space="preserve">Henrique  Sousa </t>
   </si>
   <si>
     <t>Vicente Esteves</t>
   </si>
   <si>
     <t>Pedro Lourenço</t>
   </si>
   <si>
     <t>Ruben Mendonça</t>
   </si>
@@ -707,51 +707,51 @@
   <si>
     <t>Aliona Gutu</t>
   </si>
   <si>
     <t>Sandra Protásio</t>
   </si>
   <si>
     <t>Associação Académica de Coimbra</t>
   </si>
   <si>
     <t>BÁRBARA ABREU</t>
   </si>
   <si>
     <t>CATARINA CARREIRA</t>
   </si>
   <si>
     <t>Rita Rodrigues</t>
   </si>
   <si>
     <t xml:space="preserve">Claúdia  Jerónimo</t>
   </si>
   <si>
     <t>Tetiana Buga</t>
   </si>
   <si>
-    <t>Bruno Carvalho</t>
+    <t xml:space="preserve">João  Ganho</t>
   </si>
   <si>
     <t xml:space="preserve">Beatriz  Chaves</t>
   </si>
   <si>
     <t>Mara Afonso</t>
   </si>
   <si>
     <t xml:space="preserve">Mariana  Gil</t>
   </si>
   <si>
     <t>Alice Rodrigues</t>
   </si>
   <si>
     <t>M 35</t>
   </si>
   <si>
     <t>RODRIGO DUARTE</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   CAMACHO</t>
   </si>
   <si>
     <t>CLÁUDIA SOUSA</t>
   </si>
@@ -1133,51 +1133,51 @@
   <si>
     <t xml:space="preserve">HUGO   GONÇALVES</t>
   </si>
   <si>
     <t>Rui Silva</t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
     <t>PEDRO BURRICA</t>
   </si>
   <si>
     <t>LUIS FILIPE</t>
   </si>
   <si>
     <t>Jorge Nunes</t>
   </si>
   <si>
     <t>Emanuel Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   DUARTE</t>
   </si>
   <si>
-    <t>Artur Alves</t>
+    <t>Diogo Fernandes</t>
   </si>
   <si>
     <t>JOSE CRUZ</t>
   </si>
   <si>
     <t>Jorge Paredes</t>
   </si>
   <si>
     <t>BRUNO OLIVEIRA</t>
   </si>
   <si>
     <t>RUI ALVES</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ORLANDO</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo  Reis</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro  Gomes </t>
   </si>
@@ -2066,51 +2066,51 @@
   <si>
     <t>Paulo Felix Taveira</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ALMEIDA</t>
   </si>
   <si>
     <t xml:space="preserve">Jacinto  Pereira</t>
   </si>
   <si>
     <t>JORGE MENDES BAPTISTA</t>
   </si>
   <si>
     <t>Abílio Silva</t>
   </si>
   <si>
     <t>Manuel Azevedo</t>
   </si>
   <si>
     <t xml:space="preserve">JOAQUIM   BELGA</t>
   </si>
   <si>
-    <t xml:space="preserve">João  Campos</t>
+    <t xml:space="preserve">BRUNO  PEREIRA</t>
   </si>
   <si>
     <t>F 65</t>
   </si>
   <si>
     <t>EKATERINA KHRAMENKOVA</t>
   </si>
   <si>
     <t>Lurdes Romero</t>
   </si>
   <si>
     <t>Maria Alice Machado</t>
   </si>
   <si>
     <t xml:space="preserve">Alda  Sebastião</t>
   </si>
   <si>
     <t xml:space="preserve">ESTER  LOPES</t>
   </si>
   <si>
     <t>Ana Silva</t>
   </si>
   <si>
     <t>M 70</t>
   </si>