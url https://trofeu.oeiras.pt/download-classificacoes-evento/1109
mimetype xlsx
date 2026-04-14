--- v2 (2026-02-04)
+++ v3 (2026-04-14)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Atletas" sheetId="1" r:id="rId1"/>
     <sheet name="Colectivo" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="821" uniqueCount="821">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="822" uniqueCount="822">
   <si>
     <t>40º Troféu CM Oeiras - Grande Prémio Leião</t>
   </si>
   <si>
     <t>Benjamins B - Masculinos</t>
   </si>
   <si>
     <t>Posição</t>
   </si>
   <si>
     <t>Dorsal</t>
   </si>
   <si>
     <t>Atleta</t>
   </si>
   <si>
     <t>Clube/Equipa</t>
   </si>
   <si>
     <t>Pontos</t>
   </si>
   <si>
     <t>Tiago Sánchez</t>
   </si>
   <si>
@@ -1289,51 +1289,51 @@
   <si>
     <t>Luís Figueira</t>
   </si>
   <si>
     <t>Rui Cunha</t>
   </si>
   <si>
     <t>LUIS PINTO</t>
   </si>
   <si>
     <t>Pedro Raposo</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ORLANDO</t>
   </si>
   <si>
     <t>Gil Monteiro</t>
   </si>
   <si>
     <t>Ricardo Nuno</t>
   </si>
   <si>
     <t>RICARDO PEDRO</t>
   </si>
   <si>
-    <t>Bruno Pereira</t>
+    <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
   <si>
     <t>SEBASTIAN FODOR</t>
   </si>
   <si>
     <t>JOÃO AGUIAR</t>
   </si>
   <si>
     <t>Carlos Luiz</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO  PEIXOTO</t>
   </si>
   <si>
     <t>Luís Nogueira</t>
   </si>
   <si>
     <t>HUMBERTO AFONSO</t>
   </si>
@@ -1535,51 +1535,51 @@
   <si>
     <t>Carla Nicomédio</t>
   </si>
   <si>
     <t>Alexandra Pinto</t>
   </si>
   <si>
     <t>ANA ESGAIO</t>
   </si>
   <si>
     <t>ANA NETO</t>
   </si>
   <si>
     <t>Cristina Oliveira</t>
   </si>
   <si>
     <t>Flávia Santos</t>
   </si>
   <si>
     <t>Maria Raimundo</t>
   </si>
   <si>
     <t>Olga Palma</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t>Cristela Faustino</t>
   </si>
   <si>
     <t>Sandra Ferreira</t>
   </si>
   <si>
     <t>CARLA ALVES</t>
   </si>
   <si>
     <t>Sandra Silva</t>
   </si>
   <si>
     <t>Jorge De Sousa</t>
   </si>
   <si>
     <t>Tania Pinto</t>
   </si>
   <si>
     <t>jacinta SÃO PEDRO</t>
   </si>
@@ -1589,50 +1589,53 @@
   <si>
     <t>Carla Santareno</t>
   </si>
   <si>
     <t>CARLA MOCHILA</t>
   </si>
   <si>
     <t>M 50</t>
   </si>
   <si>
     <t xml:space="preserve">SÉRGIO    PAIVA</t>
   </si>
   <si>
     <t>Eduardo Coelho</t>
   </si>
   <si>
     <t>Luís Coelho</t>
   </si>
   <si>
     <t>PEDRO MAGALHÃES</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO PRETO </t>
   </si>
   <si>
+    <t>AEVERTON OLIVEIRA</t>
+  </si>
+  <si>
     <t xml:space="preserve">Joao  Borrego</t>
   </si>
   <si>
     <t>JOSÉ GOMES TEIXEIRA</t>
   </si>
   <si>
     <t>Joaquim Amaral</t>
   </si>
   <si>
     <t>Inês Sousa</t>
   </si>
   <si>
     <t>Miguel David</t>
   </si>
   <si>
     <t>PAULO JORGE MARTINS</t>
   </si>
   <si>
     <t>LUIS LIMA</t>
   </si>
   <si>
     <t xml:space="preserve">Dinis  Ribas </t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS   SILVA</t>
@@ -1766,51 +1769,51 @@
   <si>
     <t>Nuno Lopes</t>
   </si>
   <si>
     <t>João Arroz</t>
   </si>
   <si>
     <t>DAVID ALMEIDA</t>
   </si>
   <si>
     <t>F 50</t>
   </si>
   <si>
     <t>ALEXANDRA PORTELA</t>
   </si>
   <si>
     <t>Fernanda Santinha</t>
   </si>
   <si>
     <t xml:space="preserve">ANA RUTE  PEREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Cristina  Henriques</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABELA SALAZAR </t>
+    <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
     <t>VENCEDORA CAPUNGA</t>
   </si>
   <si>
     <t>Susana Gomes</t>
   </si>
   <si>
     <t>Natasha Dias</t>
   </si>
   <si>
     <t>Maria Ryder</t>
   </si>
   <si>
     <t>Ana Ferreira</t>
   </si>
   <si>
     <t>Sandra Bação</t>
   </si>
   <si>
     <t>Maria Proença</t>
   </si>
@@ -2090,51 +2093,51 @@
   <si>
     <t>Elisa Almeida</t>
   </si>
   <si>
     <t>Isabel Ribeiro</t>
   </si>
   <si>
     <t xml:space="preserve">ALICE  ANJINHO</t>
   </si>
   <si>
     <t>ISABEL MENDONÇA</t>
   </si>
   <si>
     <t>Carla Faria</t>
   </si>
   <si>
     <t xml:space="preserve">Margarida  Barreiros</t>
   </si>
   <si>
     <t>SUSANA JESUS</t>
   </si>
   <si>
     <t>Daniel Nunes</t>
   </si>
   <si>
-    <t>Mairone Estarlino</t>
+    <t>Joana Marques</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Daniel</t>
   </si>
   <si>
     <t>Francelina Silva</t>
   </si>
   <si>
     <t>Carla Mourão</t>
   </si>
   <si>
     <t>Graça Flores</t>
   </si>
   <si>
     <t>M 60</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   CALDEIRA</t>
   </si>
   <si>
     <t>CARLOS CRISTÃO</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   GRAÇA</t>
   </si>
@@ -2177,51 +2180,51 @@
   <si>
     <t>Carlos Lopes</t>
   </si>
   <si>
     <t>JOÃO INFANTE</t>
   </si>
   <si>
     <t>Carlos Santos</t>
   </si>
   <si>
     <t>Pedro Matos</t>
   </si>
   <si>
     <t>Nuno Galvão</t>
   </si>
   <si>
     <t>Manuel Araújo</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   TAPADA</t>
   </si>
   <si>
     <t>JOÃO CARVALHINHO</t>
   </si>
   <si>
-    <t xml:space="preserve">Carlos  Silva</t>
+    <t xml:space="preserve">Ana  Sobral</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO  ALVES</t>
   </si>
   <si>
     <t>JOSÉ RODRIGUES</t>
   </si>
   <si>
     <t>Paulo Rodrigues</t>
   </si>
   <si>
     <t>Jorge Oliveira</t>
   </si>
   <si>
     <t>Jorge Valadares</t>
   </si>
   <si>
     <t>João Teixeira</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Almeida</t>
   </si>
   <si>
     <t>F 60</t>
   </si>
@@ -11437,5270 +11440,5270 @@
     <row r="562">
       <c r="A562" s="1">
         <v>5</v>
       </c>
       <c r="B562" s="1">
         <v>753</v>
       </c>
       <c r="C562" s="1" t="s">
         <v>526</v>
       </c>
       <c r="D562" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E562" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="1">
         <v>6</v>
       </c>
       <c r="B563" s="1">
         <v>350</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>184</v>
+        <v>527</v>
       </c>
       <c r="D563" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E563" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="1">
         <v>7</v>
       </c>
       <c r="B564" s="1">
         <v>1392</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D564" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E564" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="1">
         <v>8</v>
       </c>
       <c r="B565" s="1">
         <v>1107</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D565" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E565" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="1">
         <v>9</v>
       </c>
       <c r="B566" s="1">
         <v>752</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D566" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E566" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="1">
         <v>10</v>
       </c>
       <c r="B567" s="1">
         <v>305</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="D567" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E567" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="1">
         <v>11</v>
       </c>
       <c r="B568" s="1">
         <v>1534</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="D568" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E568" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="1">
         <v>12</v>
       </c>
       <c r="B569" s="1">
         <v>1057</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D569" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E569" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="1">
         <v>13</v>
       </c>
       <c r="B570" s="1">
         <v>1300</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="D570" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E570" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="1">
         <v>14</v>
       </c>
       <c r="B571" s="1">
         <v>668</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="D571" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E571" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="1">
         <v>15</v>
       </c>
       <c r="B572" s="1">
         <v>352</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="D572" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E572" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="1">
         <v>16</v>
       </c>
       <c r="B573" s="1">
         <v>1488</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D573" s="1" t="s">
         <v>272</v>
       </c>
       <c r="E573" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="1">
         <v>17</v>
       </c>
       <c r="B574" s="1">
         <v>81</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D574" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E574" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="1">
         <v>18</v>
       </c>
       <c r="B575" s="1">
         <v>730</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="D575" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E575" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="1">
         <v>19</v>
       </c>
       <c r="B576" s="1">
         <v>1049</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="D576" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E576" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="1">
         <v>20</v>
       </c>
       <c r="B577" s="1">
         <v>1065</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D577" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E577" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="1">
         <v>21</v>
       </c>
       <c r="B578" s="1">
         <v>345</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D578" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E578" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="1">
         <v>22</v>
       </c>
       <c r="B579" s="1">
         <v>1530</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D579" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E579" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="1">
         <v>23</v>
       </c>
       <c r="B580" s="1">
         <v>1207</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="D580" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E580" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="1">
         <v>24</v>
       </c>
       <c r="B581" s="1">
         <v>420</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="D581" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E581" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="1">
         <v>25</v>
       </c>
       <c r="B582" s="1">
         <v>675</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D582" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E582" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="1">
         <v>26</v>
       </c>
       <c r="B583" s="1">
         <v>759</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D583" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E583" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="1">
         <v>27</v>
       </c>
       <c r="B584" s="1">
         <v>1315</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="D584" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E584" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="1">
         <v>28</v>
       </c>
       <c r="B585" s="1">
         <v>708</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="D585" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E585" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="1">
         <v>29</v>
       </c>
       <c r="B586" s="1">
         <v>1301</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D586" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E586" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="1">
         <v>30</v>
       </c>
       <c r="B587" s="1">
         <v>344</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="D587" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E587" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="1">
         <v>31</v>
       </c>
       <c r="B588" s="1">
         <v>1140</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="D588" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E588" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="1">
         <v>32</v>
       </c>
       <c r="B589" s="1">
         <v>1745</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D589" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E589" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="1">
         <v>33</v>
       </c>
       <c r="B590" s="1">
         <v>34</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E590" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="1">
         <v>34</v>
       </c>
       <c r="B591" s="1">
         <v>1741</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="D591" s="1" t="s">
         <v>401</v>
       </c>
       <c r="E591" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="1">
         <v>35</v>
       </c>
       <c r="B592" s="1">
         <v>610</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="D592" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E592" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="1">
         <v>36</v>
       </c>
       <c r="B593" s="1">
         <v>106</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="D593" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E593" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="1">
         <v>37</v>
       </c>
       <c r="B594" s="1">
         <v>705</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="D594" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E594" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="1">
         <v>38</v>
       </c>
       <c r="B595" s="1">
         <v>1028</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D595" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E595" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="1">
         <v>39</v>
       </c>
       <c r="B596" s="1">
         <v>1593</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="D596" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E596" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="1">
         <v>40</v>
       </c>
       <c r="B597" s="1">
         <v>1817</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="D597" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E597" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="1">
         <v>41</v>
       </c>
       <c r="B598" s="1">
         <v>1819</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D598" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E598" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="1">
         <v>42</v>
       </c>
       <c r="B599" s="1">
         <v>843</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="D599" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E599" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="1">
         <v>43</v>
       </c>
       <c r="B600" s="1">
         <v>1647</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D600" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E600" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="1">
         <v>44</v>
       </c>
       <c r="B601" s="1">
         <v>346</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="D601" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E601" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="1">
         <v>45</v>
       </c>
       <c r="B602" s="1">
         <v>324</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D602" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E602" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="1">
         <v>46</v>
       </c>
       <c r="B603" s="1">
         <v>1329</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D603" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E603" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="1">
         <v>47</v>
       </c>
       <c r="B604" s="1">
         <v>353</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D604" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E604" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="1">
         <v>48</v>
       </c>
       <c r="B605" s="1">
         <v>15</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="D605" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E605" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="1">
         <v>49</v>
       </c>
       <c r="B606" s="1">
         <v>8</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D606" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E606" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="1">
         <v>50</v>
       </c>
       <c r="B607" s="1">
         <v>273</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="D607" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E607" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="1">
         <v>51</v>
       </c>
       <c r="B608" s="1">
         <v>1537</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E608" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="1">
         <v>52</v>
       </c>
       <c r="B609" s="1">
         <v>37</v>
       </c>
       <c r="C609" s="1" t="s">
         <v>463</v>
       </c>
       <c r="D609" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E609" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="1">
         <v>53</v>
       </c>
       <c r="B610" s="1">
         <v>1079</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="D610" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E610" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="1">
         <v>54</v>
       </c>
       <c r="B611" s="1">
         <v>721</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D611" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E611" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="1">
         <v>55</v>
       </c>
       <c r="B612" s="1">
         <v>9</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D612" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E612" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="1">
         <v>56</v>
       </c>
       <c r="B613" s="1">
         <v>1776</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="D613" s="1" t="s">
         <v>216</v>
       </c>
       <c r="E613" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="1">
         <v>57</v>
       </c>
       <c r="B614" s="1">
         <v>1531</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D614" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E614" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="1">
         <v>58</v>
       </c>
       <c r="B615" s="1">
         <v>1241</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="D615" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E615" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="1">
         <v>59</v>
       </c>
       <c r="B616" s="1">
         <v>20</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D616" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E616" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="1">
         <v>60</v>
       </c>
       <c r="B617" s="1">
         <v>348</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="D617" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E617" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="3" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B620" s="3" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C620" s="3" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="D620" s="3" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="E620" s="3" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B621" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C621" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D621" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E621" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="1">
         <v>1</v>
       </c>
       <c r="B622" s="1">
         <v>755</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="D622" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E622" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="1">
         <v>2</v>
       </c>
       <c r="B623" s="1">
         <v>551</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D623" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E623" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="1">
         <v>3</v>
       </c>
       <c r="B624" s="1">
         <v>1010</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D624" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E624" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="1">
         <v>4</v>
       </c>
       <c r="B625" s="1">
         <v>413</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="D625" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E625" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="1">
         <v>5</v>
       </c>
       <c r="B626" s="1">
         <v>808</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D626" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E626" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="1">
         <v>6</v>
       </c>
       <c r="B627" s="1">
         <v>1164</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D627" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E627" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="1">
         <v>7</v>
       </c>
       <c r="B628" s="1">
         <v>829</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="D628" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E628" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="1">
         <v>8</v>
       </c>
       <c r="B629" s="1">
         <v>1273</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="D629" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E629" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="1">
         <v>9</v>
       </c>
       <c r="B630" s="1">
         <v>602</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="D630" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E630" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="1">
         <v>10</v>
       </c>
       <c r="B631" s="1">
         <v>646</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D631" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E631" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="1">
         <v>11</v>
       </c>
       <c r="B632" s="1">
         <v>47</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D632" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E632" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="1">
         <v>12</v>
       </c>
       <c r="B633" s="1">
         <v>641</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D633" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E633" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="1">
         <v>13</v>
       </c>
       <c r="B634" s="1">
         <v>537</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="D634" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E634" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="1">
         <v>14</v>
       </c>
       <c r="B635" s="1">
         <v>168</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D635" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E635" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="1">
         <v>15</v>
       </c>
       <c r="B636" s="1">
         <v>1337</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="D636" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E636" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="1">
         <v>16</v>
       </c>
       <c r="B637" s="1">
         <v>258</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D637" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E637" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="1">
         <v>17</v>
       </c>
       <c r="B638" s="1">
         <v>704</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="D638" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E638" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="1">
         <v>18</v>
       </c>
       <c r="B639" s="1">
         <v>1161</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D639" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E639" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="1">
         <v>19</v>
       </c>
       <c r="B640" s="1">
         <v>918</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="D640" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E640" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="1">
         <v>20</v>
       </c>
       <c r="B641" s="1">
         <v>580</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D641" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E641" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="1">
         <v>21</v>
       </c>
       <c r="B642" s="1">
         <v>1242</v>
       </c>
       <c r="C642" s="1" t="s">
         <v>514</v>
       </c>
       <c r="D642" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E642" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="1">
         <v>22</v>
       </c>
       <c r="B643" s="1">
         <v>59</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D643" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E643" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="1">
         <v>23</v>
       </c>
       <c r="B644" s="1">
         <v>1412</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D644" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E644" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="1">
         <v>24</v>
       </c>
       <c r="B645" s="1">
         <v>649</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="D645" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E645" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="1">
         <v>25</v>
       </c>
       <c r="B646" s="1">
         <v>816</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D646" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E646" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="1">
         <v>26</v>
       </c>
       <c r="B647" s="1">
         <v>10</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="D647" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E647" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="1">
         <v>27</v>
       </c>
       <c r="B648" s="1">
         <v>1442</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D648" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E648" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="1">
         <v>28</v>
       </c>
       <c r="B649" s="1">
         <v>700</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="D649" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E649" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="1">
         <v>29</v>
       </c>
       <c r="B650" s="1">
         <v>16</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="D650" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E650" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="1">
         <v>30</v>
       </c>
       <c r="B651" s="1">
         <v>1087</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D651" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E651" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="1">
         <v>31</v>
       </c>
       <c r="B652" s="1">
         <v>41</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D652" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E652" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="1">
         <v>32</v>
       </c>
       <c r="B653" s="1">
         <v>695</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D653" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E653" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="1">
         <v>33</v>
       </c>
       <c r="B654" s="1">
         <v>1348</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D654" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E654" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="1">
         <v>34</v>
       </c>
       <c r="B655" s="1">
         <v>1779</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D655" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E655" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="1">
         <v>35</v>
       </c>
       <c r="B656" s="1">
         <v>1507</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D656" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E656" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="1">
         <v>36</v>
       </c>
       <c r="B657" s="1">
         <v>1393</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="D657" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E657" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="1">
         <v>37</v>
       </c>
       <c r="B658" s="1">
         <v>1431</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="D658" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E658" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="1">
         <v>38</v>
       </c>
       <c r="B659" s="1">
         <v>432</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D659" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E659" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="1">
         <v>39</v>
       </c>
       <c r="B660" s="1">
         <v>284</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D660" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E660" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="1">
         <v>40</v>
       </c>
       <c r="B661" s="1">
         <v>1351</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="D661" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E661" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="1">
         <v>41</v>
       </c>
       <c r="B662" s="1">
         <v>1523</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="D662" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E662" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="1">
         <v>42</v>
       </c>
       <c r="B663" s="1">
         <v>1050</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D663" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E663" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="1">
         <v>43</v>
       </c>
       <c r="B664" s="1">
         <v>1149</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="D664" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E664" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="1">
         <v>44</v>
       </c>
       <c r="B665" s="1">
         <v>7</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="D665" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E665" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="1">
         <v>45</v>
       </c>
       <c r="B666" s="1">
         <v>946</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D666" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E666" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="3" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="B669" s="3" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="C669" s="3" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="D669" s="3" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E669" s="3" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B670" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C670" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D670" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E670" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="1">
         <v>1</v>
       </c>
       <c r="B671" s="1">
         <v>1081</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D671" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E671" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="1">
         <v>2</v>
       </c>
       <c r="B672" s="1">
         <v>1165</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D672" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E672" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="1">
         <v>3</v>
       </c>
       <c r="B673" s="1">
         <v>1185</v>
       </c>
       <c r="C673" s="1" t="s">
         <v>406</v>
       </c>
       <c r="D673" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E673" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="1">
         <v>4</v>
       </c>
       <c r="B674" s="1">
         <v>765</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="D674" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E674" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="1">
         <v>5</v>
       </c>
       <c r="B675" s="1">
         <v>621</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D675" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E675" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="1">
         <v>6</v>
       </c>
       <c r="B676" s="1">
         <v>1619</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="D676" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E676" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="1">
         <v>7</v>
       </c>
       <c r="B677" s="1">
         <v>1528</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="D677" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E677" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="1">
         <v>8</v>
       </c>
       <c r="B678" s="1">
         <v>1023</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="D678" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E678" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="1">
         <v>9</v>
       </c>
       <c r="B679" s="1">
         <v>543</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D679" s="1" t="s">
         <v>218</v>
       </c>
       <c r="E679" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="1">
         <v>10</v>
       </c>
       <c r="B680" s="1">
         <v>1085</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="D680" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E680" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="1">
         <v>11</v>
       </c>
       <c r="B681" s="1">
         <v>364</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="D681" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E681" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="1">
         <v>12</v>
       </c>
       <c r="B682" s="1">
         <v>1839</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="D682" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E682" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="1">
         <v>13</v>
       </c>
       <c r="B683" s="1">
         <v>544</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="D683" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E683" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="1">
         <v>14</v>
       </c>
       <c r="B684" s="1">
         <v>366</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="D684" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E684" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="1">
         <v>15</v>
       </c>
       <c r="B685" s="1">
         <v>763</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D685" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E685" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="1">
         <v>16</v>
       </c>
       <c r="B686" s="1">
         <v>1035</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="D686" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E686" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="1">
         <v>17</v>
       </c>
       <c r="B687" s="1">
         <v>1350</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="D687" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E687" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="1">
         <v>18</v>
       </c>
       <c r="B688" s="1">
         <v>1166</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="D688" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E688" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="1">
         <v>19</v>
       </c>
       <c r="B689" s="1">
         <v>1031</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="D689" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E689" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="1">
         <v>20</v>
       </c>
       <c r="B690" s="1">
         <v>1633</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="D690" s="1" t="s">
         <v>391</v>
       </c>
       <c r="E690" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="1">
         <v>21</v>
       </c>
       <c r="B691" s="1">
         <v>370</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="D691" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E691" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="1">
         <v>22</v>
       </c>
       <c r="B692" s="1">
         <v>1117</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="D692" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E692" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="1">
         <v>23</v>
       </c>
       <c r="B693" s="1">
         <v>732</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="D693" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E693" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="1">
         <v>24</v>
       </c>
       <c r="B694" s="1">
         <v>1533</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D694" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E694" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="1">
         <v>25</v>
       </c>
       <c r="B695" s="1">
         <v>17</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="D695" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E695" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="1">
         <v>26</v>
       </c>
       <c r="B696" s="1">
         <v>38</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="D696" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E696" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="1">
         <v>27</v>
       </c>
       <c r="B697" s="1">
         <v>1156</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="D697" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E697" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="1">
         <v>28</v>
       </c>
       <c r="B698" s="1">
         <v>1721</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D698" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E698" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="1">
         <v>29</v>
       </c>
       <c r="B699" s="1">
         <v>1012</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="D699" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E699" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="1">
         <v>30</v>
       </c>
       <c r="B700" s="1">
         <v>1486</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="D700" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E700" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="1">
         <v>31</v>
       </c>
       <c r="B701" s="1">
         <v>1158</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D701" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E701" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="1">
         <v>32</v>
       </c>
       <c r="B702" s="1">
         <v>363</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D702" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E702" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="1">
         <v>33</v>
       </c>
       <c r="B703" s="1">
         <v>929</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D703" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E703" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="1">
         <v>34</v>
       </c>
       <c r="B704" s="1">
         <v>111</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="D704" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E704" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="1">
         <v>35</v>
       </c>
       <c r="B705" s="1">
         <v>1702</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D705" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E705" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="1">
         <v>36</v>
       </c>
       <c r="B706" s="1">
         <v>1387</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D706" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E706" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="1">
         <v>37</v>
       </c>
       <c r="B707" s="1">
         <v>202</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D707" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E707" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="1">
         <v>38</v>
       </c>
       <c r="B708" s="1">
         <v>369</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D708" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E708" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="1">
         <v>39</v>
       </c>
       <c r="B709" s="1">
         <v>1026</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="D709" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E709" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="1">
         <v>40</v>
       </c>
       <c r="B710" s="1">
         <v>415</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D710" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E710" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="1">
         <v>41</v>
       </c>
       <c r="B711" s="1">
         <v>1446</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="D711" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E711" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="1">
         <v>42</v>
       </c>
       <c r="B712" s="1">
         <v>1650</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="D712" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E712" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="1">
         <v>43</v>
       </c>
       <c r="B713" s="1">
         <v>576</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="D713" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E713" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="1">
         <v>44</v>
       </c>
       <c r="B714" s="1">
         <v>250</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="D714" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E714" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="1">
         <v>45</v>
       </c>
       <c r="B715" s="1">
         <v>1259</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="D715" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E715" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="1">
         <v>46</v>
       </c>
       <c r="B716" s="1">
         <v>1228</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="D716" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E716" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="1">
         <v>47</v>
       </c>
       <c r="B717" s="1">
         <v>265</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D717" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E717" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="1">
         <v>48</v>
       </c>
       <c r="B718" s="1">
         <v>1831</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D718" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E718" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="1">
         <v>49</v>
       </c>
       <c r="B719" s="1">
         <v>1364</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D719" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E719" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="3" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B722" s="3" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="C722" s="3" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="D722" s="3" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="E722" s="3" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B723" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C723" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D723" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E723" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="1">
         <v>1</v>
       </c>
       <c r="B724" s="1">
         <v>761</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="D724" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E724" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="1">
         <v>2</v>
       </c>
       <c r="B725" s="1">
         <v>1017</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D725" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E725" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="1">
         <v>3</v>
       </c>
       <c r="B726" s="1">
         <v>23</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="D726" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E726" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="1">
         <v>4</v>
       </c>
       <c r="B727" s="1">
         <v>758</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="D727" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E727" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="1">
         <v>5</v>
       </c>
       <c r="B728" s="1">
         <v>831</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="D728" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E728" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="1">
         <v>6</v>
       </c>
       <c r="B729" s="1">
         <v>66</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="D729" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E729" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="1">
         <v>7</v>
       </c>
       <c r="B730" s="1">
         <v>1069</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="D730" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E730" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="1">
         <v>8</v>
       </c>
       <c r="B731" s="1">
         <v>272</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="D731" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E731" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="1">
         <v>9</v>
       </c>
       <c r="B732" s="1">
         <v>1246</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D732" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E732" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="1">
         <v>10</v>
       </c>
       <c r="B733" s="1">
         <v>165</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D733" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E733" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="1">
         <v>11</v>
       </c>
       <c r="B734" s="1">
         <v>281</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D734" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E734" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="1">
         <v>12</v>
       </c>
       <c r="B735" s="1">
         <v>1457</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="D735" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E735" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="1">
         <v>13</v>
       </c>
       <c r="B736" s="1">
         <v>1352</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D736" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E736" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="1">
         <v>14</v>
       </c>
       <c r="B737" s="1">
         <v>1344</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D737" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E737" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="1">
         <v>15</v>
       </c>
       <c r="B738" s="1">
         <v>536</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="D738" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E738" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="1">
         <v>16</v>
       </c>
       <c r="B739" s="1">
         <v>1501</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D739" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E739" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="1">
         <v>17</v>
       </c>
       <c r="B740" s="1">
         <v>278</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="D740" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E740" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="1">
         <v>18</v>
       </c>
       <c r="B741" s="1">
         <v>1077</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D741" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E741" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="1">
         <v>19</v>
       </c>
       <c r="B742" s="1">
         <v>542</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="D742" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E742" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="1">
         <v>20</v>
       </c>
       <c r="B743" s="1">
         <v>1388</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="D743" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E743" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="1">
         <v>21</v>
       </c>
       <c r="B744" s="1">
         <v>1809</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D744" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E744" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="1">
         <v>22</v>
       </c>
       <c r="B745" s="1">
         <v>1717</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D745" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E745" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="1">
         <v>23</v>
       </c>
       <c r="B746" s="1">
         <v>1532</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="D746" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E746" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="3" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B749" s="3" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="C749" s="3" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="D749" s="3" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="E749" s="3" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B750" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C750" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D750" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E750" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="1">
         <v>1</v>
       </c>
       <c r="B751" s="1">
         <v>378</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D751" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E751" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="1">
         <v>2</v>
       </c>
       <c r="B752" s="1">
         <v>771</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D752" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E752" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="1">
         <v>3</v>
       </c>
       <c r="B753" s="1">
         <v>371</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D753" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E753" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="1">
         <v>4</v>
       </c>
       <c r="B754" s="1">
         <v>1013</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="D754" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E754" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="1">
         <v>5</v>
       </c>
       <c r="B755" s="1">
         <v>208</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D755" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E755" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="1">
         <v>6</v>
       </c>
       <c r="B756" s="1">
         <v>1627</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="D756" s="1" t="s">
         <v>391</v>
       </c>
       <c r="E756" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="1">
         <v>7</v>
       </c>
       <c r="B757" s="1">
         <v>529</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D757" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E757" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="1">
         <v>8</v>
       </c>
       <c r="B758" s="1">
         <v>377</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="D758" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E758" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="1">
         <v>9</v>
       </c>
       <c r="B759" s="1">
         <v>1248</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="D759" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E759" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="1">
         <v>10</v>
       </c>
       <c r="B760" s="1">
         <v>606</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="D760" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E760" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="1">
         <v>11</v>
       </c>
       <c r="B761" s="1">
         <v>640</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D761" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E761" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="1">
         <v>12</v>
       </c>
       <c r="B762" s="1">
         <v>1605</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="D762" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E762" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="1">
         <v>13</v>
       </c>
       <c r="B763" s="1">
         <v>1060</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="D763" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E763" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="1">
         <v>14</v>
       </c>
       <c r="B764" s="1">
         <v>1084</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="D764" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E764" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="1">
         <v>15</v>
       </c>
       <c r="B765" s="1">
         <v>1311</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D765" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E765" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="1">
         <v>16</v>
       </c>
       <c r="B766" s="1">
         <v>839</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="D766" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E766" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="1">
         <v>17</v>
       </c>
       <c r="B767" s="1">
         <v>1203</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="D767" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E767" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="1">
         <v>18</v>
       </c>
       <c r="B768" s="1">
         <v>1476</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="D768" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E768" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="1">
         <v>19</v>
       </c>
       <c r="B769" s="1">
         <v>699</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D769" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E769" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="1">
         <v>20</v>
       </c>
       <c r="B770" s="1">
         <v>1630</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="D770" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E770" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="1">
         <v>21</v>
       </c>
       <c r="B771" s="1">
         <v>414</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="D771" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E771" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="1">
         <v>22</v>
       </c>
       <c r="B772" s="1">
         <v>717</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="D772" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E772" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="1">
         <v>23</v>
       </c>
       <c r="B773" s="1">
         <v>1090</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D773" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E773" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="1">
         <v>24</v>
       </c>
       <c r="B774" s="1">
         <v>374</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="D774" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E774" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="1">
         <v>25</v>
       </c>
       <c r="B775" s="1">
         <v>1112</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="D775" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E775" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="1">
         <v>26</v>
       </c>
       <c r="B776" s="1">
         <v>375</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="D776" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E776" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="1">
         <v>27</v>
       </c>
       <c r="B777" s="1">
         <v>1349</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D777" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E777" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="1">
         <v>28</v>
       </c>
       <c r="B778" s="1">
         <v>381</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D778" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E778" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="1">
         <v>29</v>
       </c>
       <c r="B779" s="1">
         <v>1251</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="D779" s="1" t="s">
         <v>401</v>
       </c>
       <c r="E779" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="1">
         <v>30</v>
       </c>
       <c r="B780" s="1">
         <v>1083</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D780" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E780" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="1">
         <v>31</v>
       </c>
       <c r="B781" s="1">
         <v>712</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="D781" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E781" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="1">
         <v>32</v>
       </c>
       <c r="B782" s="1">
         <v>709</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D782" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E782" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="1">
         <v>33</v>
       </c>
       <c r="B783" s="1">
         <v>388</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="D783" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E783" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="3" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B786" s="3" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="C786" s="3" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="D786" s="3" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E786" s="3" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B787" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C787" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D787" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E787" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="1">
         <v>1</v>
       </c>
       <c r="B788" s="1">
         <v>1162</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="D788" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E788" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="1">
         <v>2</v>
       </c>
       <c r="B789" s="1">
         <v>424</v>
       </c>
       <c r="C789" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="D789" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E789" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="1">
         <v>3</v>
       </c>
       <c r="B790" s="1">
         <v>1496</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="D790" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E790" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="1">
         <v>4</v>
       </c>
       <c r="B791" s="1">
         <v>289</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="D791" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E791" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="1">
         <v>5</v>
       </c>
       <c r="B792" s="1">
         <v>718</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="D792" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E792" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="1">
         <v>6</v>
       </c>
       <c r="B793" s="1">
         <v>91</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D793" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E793" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="1">
         <v>7</v>
       </c>
       <c r="B794" s="1">
         <v>283</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D794" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E794" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="1">
         <v>8</v>
       </c>
       <c r="B795" s="1">
         <v>94</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="D795" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E795" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="1">
         <v>9</v>
       </c>
       <c r="B796" s="1">
         <v>1840</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="D796" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E796" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="1">
         <v>10</v>
       </c>
       <c r="B797" s="1">
         <v>1018</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E797" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="1">
         <v>11</v>
       </c>
       <c r="B798" s="1">
         <v>1095</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="D798" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E798" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="1">
         <v>12</v>
       </c>
       <c r="B799" s="1">
         <v>1360</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E799" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="3" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="B802" s="3" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C802" s="3" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="D802" s="3" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="E802" s="3" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B803" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C803" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D803" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E803" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="1">
         <v>1</v>
       </c>
       <c r="B804" s="1">
         <v>383</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E804" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="1">
         <v>2</v>
       </c>
       <c r="B805" s="1">
         <v>1543</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E805" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="1">
         <v>3</v>
       </c>
       <c r="B806" s="1">
         <v>382</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D806" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E806" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="1">
         <v>4</v>
       </c>
       <c r="B807" s="1">
         <v>390</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="D807" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E807" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="1">
         <v>5</v>
       </c>
       <c r="B808" s="1">
         <v>1208</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="D808" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E808" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="1">
         <v>6</v>
       </c>
       <c r="B809" s="1">
         <v>210</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="D809" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E809" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="1">
         <v>7</v>
       </c>
       <c r="B810" s="1">
         <v>1045</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="D810" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E810" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="1">
         <v>8</v>
       </c>
       <c r="B811" s="1">
         <v>1198</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="D811" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E811" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="1">
         <v>9</v>
       </c>
       <c r="B812" s="1">
         <v>391</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E812" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="1">
         <v>10</v>
       </c>
       <c r="B813" s="1">
         <v>635</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E813" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="1">
         <v>11</v>
       </c>
       <c r="B814" s="1">
         <v>255</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="D814" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E814" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="1">
         <v>12</v>
       </c>
       <c r="B815" s="1">
         <v>1472</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="D815" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E815" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="1">
         <v>13</v>
       </c>
       <c r="B816" s="1">
         <v>311</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="D816" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E816" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="1">
         <v>14</v>
       </c>
       <c r="B817" s="1">
         <v>384</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="D817" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E817" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="1">
         <v>15</v>
       </c>
       <c r="B818" s="1">
         <v>402</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D818" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E818" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="1">
         <v>16</v>
       </c>
       <c r="B819" s="1">
         <v>1066</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="D819" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E819" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="1">
         <v>17</v>
       </c>
       <c r="B820" s="1">
         <v>396</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="D820" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E820" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="1">
         <v>18</v>
       </c>
       <c r="B821" s="1">
         <v>1820</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="D821" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E821" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="1">
         <v>19</v>
       </c>
       <c r="B822" s="1">
         <v>1059</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="D822" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E822" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="1">
         <v>20</v>
       </c>
       <c r="B823" s="1">
         <v>585</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="D823" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E823" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="1">
         <v>21</v>
       </c>
       <c r="B824" s="1">
         <v>386</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="D824" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E824" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="1">
         <v>22</v>
       </c>
       <c r="B825" s="1">
         <v>1201</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="D825" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E825" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="1">
         <v>23</v>
       </c>
       <c r="B826" s="1">
         <v>387</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="D826" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E826" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="3" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="B829" s="3" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="C829" s="3" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="D829" s="3" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="E829" s="3" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B830" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C830" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D830" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E830" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="1">
         <v>1</v>
       </c>
       <c r="B831" s="1">
         <v>1178</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="D831" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E831" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="1">
         <v>2</v>
       </c>
       <c r="B832" s="1">
         <v>840</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="D832" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E832" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="1">
         <v>3</v>
       </c>
       <c r="B833" s="1">
         <v>93</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="D833" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E833" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="1">
         <v>4</v>
       </c>
       <c r="B834" s="1">
         <v>692</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D834" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E834" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="1">
         <v>5</v>
       </c>
       <c r="B835" s="1">
         <v>1070</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D835" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E835" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="3" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="B838" s="3" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="C838" s="3" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="D838" s="3" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="E838" s="3" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B839" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C839" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D839" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E839" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="1">
         <v>1</v>
       </c>
       <c r="B840" s="1">
         <v>1422</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="D840" s="1" t="s">
         <v>413</v>
       </c>
       <c r="E840" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="1">
         <v>2</v>
       </c>
       <c r="B841" s="1">
         <v>1224</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D841" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E841" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="1">
         <v>3</v>
       </c>
       <c r="B842" s="1">
         <v>1469</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="D842" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E842" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="1">
         <v>4</v>
       </c>
       <c r="B843" s="1">
         <v>874</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="D843" s="1" t="s">
         <v>216</v>
       </c>
       <c r="E843" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="1">
         <v>5</v>
       </c>
       <c r="B844" s="1">
         <v>1578</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="D844" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="E844" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="1">
         <v>6</v>
       </c>
       <c r="B845" s="1">
         <v>1404</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="D845" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E845" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="1">
         <v>7</v>
       </c>
       <c r="B846" s="1">
         <v>400</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="D846" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E846" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="1">
         <v>8</v>
       </c>
       <c r="B847" s="1">
         <v>326</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="D847" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E847" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="1">
         <v>9</v>
       </c>
       <c r="B848" s="1">
         <v>1256</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="D848" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E848" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="1">
         <v>10</v>
       </c>
       <c r="B849" s="1">
         <v>1199</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="D849" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E849" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="1">
         <v>11</v>
       </c>
       <c r="B850" s="1">
         <v>1602</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="D850" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E850" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="1">
         <v>12</v>
       </c>
       <c r="B851" s="1">
         <v>1731</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D851" s="1" t="s">
         <v>401</v>
       </c>
       <c r="E851" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="1">
         <v>13</v>
       </c>
       <c r="B852" s="1">
         <v>1606</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="D852" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E852" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="1">
         <v>14</v>
       </c>
       <c r="B853" s="1">
         <v>1186</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="D853" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E853" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="1">
         <v>15</v>
       </c>
       <c r="B854" s="1">
         <v>1282</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D854" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E854" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="1">
         <v>16</v>
       </c>
       <c r="B855" s="1">
         <v>1195</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D855" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E855" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="1">
         <v>17</v>
       </c>
       <c r="B856" s="1">
         <v>1571</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D856" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E856" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="1">
         <v>18</v>
       </c>
       <c r="B857" s="1">
         <v>1213</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D857" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E857" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="1">
         <v>19</v>
       </c>
       <c r="B858" s="1">
         <v>399</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D858" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E858" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="3" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="B861" s="3" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="C861" s="3" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="D861" s="3" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="E861" s="3" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B862" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C862" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D862" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E862" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="1">
         <v>1</v>
       </c>
       <c r="B863" s="1">
         <v>95</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="D863" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E863" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="1">
         <v>2</v>
       </c>
       <c r="B864" s="1">
         <v>166</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="D864" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E864" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="1">
         <v>3</v>
       </c>
       <c r="B865" s="1">
         <v>1265</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="D865" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E865" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="1">
         <v>4</v>
       </c>
       <c r="B866" s="1">
         <v>902</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="D866" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E866" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="1">
         <v>5</v>
       </c>
       <c r="B867" s="1">
         <v>1345</v>
       </c>
       <c r="C867" s="1" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="D867" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E867" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="1">
         <v>6</v>
       </c>
       <c r="B868" s="1">
         <v>1434</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="D868" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E868" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="1">
         <v>7</v>
       </c>
       <c r="B869" s="1">
         <v>1432</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="D869" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E869" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="3" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="B872" s="3" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="C872" s="3" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="D872" s="3" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E872" s="3" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B873" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C873" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D873" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E873" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="1">
         <v>1</v>
       </c>
       <c r="B874" s="1">
         <v>836</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D874" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E874" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="1">
         <v>2</v>
       </c>
       <c r="B875" s="1">
         <v>1014</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="D875" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E875" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="1">
         <v>3</v>
       </c>
       <c r="B876" s="1">
         <v>1284</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="D876" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E876" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="1">
         <v>4</v>
       </c>
       <c r="B877" s="1">
         <v>1287</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="D877" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E877" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="1">
         <v>5</v>
       </c>
       <c r="B878" s="1">
         <v>1628</v>
       </c>
       <c r="C878" s="1" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="D878" s="1" t="s">
         <v>391</v>
       </c>
       <c r="E878" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="1">
         <v>6</v>
       </c>
       <c r="B879" s="1">
         <v>1086</v>
       </c>
       <c r="C879" s="1" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="D879" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E879" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="1">
         <v>7</v>
       </c>
       <c r="B880" s="1">
         <v>1417</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="D880" s="1" t="s">
         <v>413</v>
       </c>
       <c r="E880" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="1">
         <v>8</v>
       </c>
       <c r="B881" s="1">
         <v>895</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="D881" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E881" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="1">
         <v>9</v>
       </c>
       <c r="B882" s="1">
         <v>403</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="D882" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E882" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="1">
         <v>10</v>
       </c>
       <c r="B883" s="1">
         <v>1660</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="D883" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E883" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="1">
         <v>11</v>
       </c>
       <c r="B884" s="1">
         <v>1759</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="D884" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E884" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="1">
         <v>12</v>
       </c>
       <c r="B885" s="1">
         <v>1401</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="D885" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E885" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="1">
         <v>13</v>
       </c>
       <c r="B886" s="1">
         <v>249</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="D886" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E886" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="1">
         <v>14</v>
       </c>
       <c r="B887" s="1">
         <v>901</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="D887" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E887" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="1">
         <v>15</v>
       </c>
       <c r="B888" s="1">
         <v>1521</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="D888" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E888" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="1">
         <v>16</v>
       </c>
       <c r="B889" s="1">
         <v>898</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="D889" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E889" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="1">
         <v>17</v>
       </c>
       <c r="B890" s="1">
         <v>1055</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="D890" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E890" s="1">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A27:E27"/>
     <mergeCell ref="A49:E49"/>
     <mergeCell ref="A67:E67"/>
     <mergeCell ref="A88:E88"/>
     <mergeCell ref="A109:E109"/>
     <mergeCell ref="A127:E127"/>
     <mergeCell ref="A146:E146"/>
     <mergeCell ref="A157:E157"/>
     <mergeCell ref="A173:E173"/>
     <mergeCell ref="A183:E183"/>
     <mergeCell ref="A197:E197"/>
     <mergeCell ref="A208:E208"/>
     <mergeCell ref="A252:E252"/>
@@ -17004,82 +17007,82 @@
         <v>21</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>413</v>
       </c>
       <c r="C24" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1">
         <v>22</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C25" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1">
         <v>23</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="C26" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1">
         <v>24</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>401</v>
       </c>
       <c r="C27" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1">
         <v>25</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>272</v>
       </c>
       <c r="C28" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1">
         <v>26</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1">
         <v>26</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C30" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>