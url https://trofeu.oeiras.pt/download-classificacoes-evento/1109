--- v3 (2026-04-14)
+++ v4 (2026-06-24)
@@ -101,51 +101,51 @@
   <si>
     <t>João Pimenta</t>
   </si>
   <si>
     <t>Santiago Marujo</t>
   </si>
   <si>
     <t>FRANCISCO MACHADO</t>
   </si>
   <si>
     <t xml:space="preserve">GABRIEL   FERNANDES</t>
   </si>
   <si>
     <t>Guilherme Oliveira</t>
   </si>
   <si>
     <t>Grupo Desportivo de Barcarena</t>
   </si>
   <si>
     <t>Guilherme Cameira</t>
   </si>
   <si>
     <t xml:space="preserve"> Atlético Clube de Porto Salvo</t>
   </si>
   <si>
-    <t>Pedro Cascão</t>
+    <t>Carlos Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">Gabriel   Ferreira</t>
   </si>
   <si>
     <t>David Cascão</t>
   </si>
   <si>
     <t>Benjamins B - Femininos</t>
   </si>
   <si>
     <t>Rita Dias</t>
   </si>
   <si>
     <t xml:space="preserve">Matilde  Neves</t>
   </si>
   <si>
     <t xml:space="preserve">REGINA    FREDERICO</t>
   </si>
   <si>
     <t>MATILDE NOGUEIRA</t>
   </si>
   <si>
     <t>Linda-a-Pastora Sporting Clube</t>
   </si>
@@ -203,51 +203,51 @@
   <si>
     <t xml:space="preserve">Leonardo  Borrego</t>
   </si>
   <si>
     <t>Rafael Inácio</t>
   </si>
   <si>
     <t xml:space="preserve">RAFAEL    SARAIVA</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     MUGARRO</t>
   </si>
   <si>
     <t>Filipe Maravilha</t>
   </si>
   <si>
     <t>Rodrigo Neves</t>
   </si>
   <si>
     <t>Sociedade de Instrução Musical e Escolar Cruz Quebradense (SIMECQ)</t>
   </si>
   <si>
     <t>MIGUEL RAMOS</t>
   </si>
   <si>
-    <t>IAROMIR SEMENOV</t>
+    <t>CRISTINA MEL,INTE</t>
   </si>
   <si>
     <t>João M. Arroz</t>
   </si>
   <si>
     <t>LUIS VALENTE</t>
   </si>
   <si>
     <t xml:space="preserve">CLUBE DESPORTIVO DO ARNEIRO </t>
   </si>
   <si>
     <t>Luís Silva</t>
   </si>
   <si>
     <t xml:space="preserve">Tiago  Nunes</t>
   </si>
   <si>
     <t>Pedro Correia</t>
   </si>
   <si>
     <t xml:space="preserve">Gustavo  Silva</t>
   </si>
   <si>
     <t>Infantis - Femininos</t>
   </si>
@@ -584,150 +584,150 @@
   <si>
     <t>NATACHA FAUSTINO</t>
   </si>
   <si>
     <t xml:space="preserve">INÊS      PINTO</t>
   </si>
   <si>
     <t>Sofia Gonçalves</t>
   </si>
   <si>
     <t xml:space="preserve">5639 - Dados removidos </t>
   </si>
   <si>
     <t>GMCJamor</t>
   </si>
   <si>
     <t>Seniores - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BATISTA</t>
   </si>
   <si>
     <t>FILIPE REBELO</t>
   </si>
   <si>
-    <t>Diogo Vicente</t>
+    <t xml:space="preserve">INÊS  JORGE</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo “Os Fixes”</t>
   </si>
   <si>
     <t>JOSÉ CARVALHO</t>
   </si>
   <si>
     <t>Simão Augusto</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo Jacinto </t>
   </si>
   <si>
     <t>ANTÓNIO CARINHAS</t>
   </si>
   <si>
     <t xml:space="preserve">VASCO MARTA </t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   PEREIRA</t>
   </si>
   <si>
     <t>ANTÓNIO BONÉ</t>
   </si>
   <si>
     <t>BRUNO SABIDO</t>
   </si>
   <si>
     <t xml:space="preserve"> DESPORTIVO MONTE REAL</t>
   </si>
   <si>
     <t>MIGUEL COSTA</t>
   </si>
   <si>
     <t>Pedro Jogo</t>
   </si>
   <si>
     <t>Tiago Pádua</t>
   </si>
   <si>
     <t>David Pereira</t>
   </si>
   <si>
     <t>Carlos Gomes</t>
   </si>
   <si>
     <t>Duarte Antunes</t>
   </si>
   <si>
-    <t>Francisco Lopes</t>
+    <t>GONÇALO MALCATA</t>
   </si>
   <si>
     <t>Mariana Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">André  Viseu</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Silva </t>
   </si>
   <si>
     <t>João Albuquerque</t>
   </si>
   <si>
     <t xml:space="preserve">João  Revés</t>
   </si>
   <si>
     <t>ANDRÉ FERREIRA</t>
   </si>
   <si>
     <t>Associação de Moradores 18 de Maio</t>
   </si>
   <si>
     <t>Tiago Ferreira</t>
   </si>
   <si>
     <t>AlphaDen Wolves OCR</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS TEIXEIRA </t>
   </si>
   <si>
     <t>Frederico Sousa</t>
   </si>
   <si>
     <t>HUGO SILVEIRA</t>
   </si>
   <si>
     <t>Paulo Arrenega</t>
   </si>
   <si>
     <t>Paulo Ruiz</t>
   </si>
   <si>
     <t>William Salvador</t>
   </si>
   <si>
-    <t xml:space="preserve">Daniel  Moreira</t>
+    <t>Fernando Real</t>
   </si>
   <si>
     <t>Henrique Cruz</t>
   </si>
   <si>
     <t>Pedro Pereira</t>
   </si>
   <si>
     <t>Tiago Valente</t>
   </si>
   <si>
     <t xml:space="preserve">Francisco  Val</t>
   </si>
   <si>
     <t>Carlos Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">Hugo  Martins</t>
   </si>
   <si>
     <t>Rogério Chaves</t>
   </si>
   <si>
     <t>Rúben Franco</t>
   </si>
@@ -761,51 +761,51 @@
   <si>
     <t>CATARINA CARREIRA</t>
   </si>
   <si>
     <t>Catarina Borges</t>
   </si>
   <si>
     <t>Sofia Cruz</t>
   </si>
   <si>
     <t>Soraia Paraíso</t>
   </si>
   <si>
     <t>ANA FRUTUOSO</t>
   </si>
   <si>
     <t>PATRICIA PEREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Ana Marta  Moradias</t>
   </si>
   <si>
     <t xml:space="preserve">Beatriz  Chaves</t>
   </si>
   <si>
-    <t>Bruno Carvalho</t>
+    <t xml:space="preserve">João  Ganho</t>
   </si>
   <si>
     <t xml:space="preserve">Mariana  Gil</t>
   </si>
   <si>
     <t>Alice Rodrigues</t>
   </si>
   <si>
     <t>Mara Afonso</t>
   </si>
   <si>
     <t>Raissa Damasceno</t>
   </si>
   <si>
     <t>M 35</t>
   </si>
   <si>
     <t>Tiago Graça</t>
   </si>
   <si>
     <t>RODRIGO DUARTE</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   CAMACHO</t>
   </si>
@@ -1241,51 +1241,51 @@
   <si>
     <t>PEDRO BURRICA</t>
   </si>
   <si>
     <t>Nuno Santos</t>
   </si>
   <si>
     <t>LUIS FILIPE</t>
   </si>
   <si>
     <t>Luís Godinho</t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
     <t>Marco Moura</t>
   </si>
   <si>
     <t>Jorge Nunes</t>
   </si>
   <si>
     <t>Emanuel Oliveira</t>
   </si>
   <si>
-    <t>Artur Alves</t>
+    <t>Diogo Fernandes</t>
   </si>
   <si>
     <t>Rui Ferreira</t>
   </si>
   <si>
     <t>CASA DO BENFICA EM ALGUEIRÃO MEM MARTINS - SINTRA</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
     <t>RUI ALVES</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Carrilho</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t>Luís Figueira</t>
   </si>
@@ -1667,51 +1667,51 @@
   <si>
     <t xml:space="preserve">Daniel  Morais</t>
   </si>
   <si>
     <t xml:space="preserve">João  Paulo</t>
   </si>
   <si>
     <t>Gustavo Monteiro</t>
   </si>
   <si>
     <t>Nuno Morgado</t>
   </si>
   <si>
     <t>Henrique Ferreira</t>
   </si>
   <si>
     <t>PEDRO ESTEVES</t>
   </si>
   <si>
     <t xml:space="preserve">BENTO   QUARESMA</t>
   </si>
   <si>
     <t>Mário Porfírio</t>
   </si>
   <si>
-    <t>Luis Pinheiro</t>
+    <t>EDSON CABRAL</t>
   </si>
   <si>
     <t>Nuno Duarte</t>
   </si>
   <si>
     <t>Carlos Coelho</t>
   </si>
   <si>
     <t>Carlos Valente</t>
   </si>
   <si>
     <t>Pedro Teixeira</t>
   </si>
   <si>
     <t>Filipe Ribeiro</t>
   </si>
   <si>
     <t>Luis Barata</t>
   </si>
   <si>
     <t>Miguel Lourenço</t>
   </si>
   <si>
     <t>Paulo Correia</t>
   </si>