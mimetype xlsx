--- v4 (2026-06-24)
+++ v5 (2026-11-06)
@@ -653,51 +653,51 @@
   <si>
     <t>Carlos Gomes</t>
   </si>
   <si>
     <t>Duarte Antunes</t>
   </si>
   <si>
     <t>GONÇALO MALCATA</t>
   </si>
   <si>
     <t>Mariana Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">André  Viseu</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Silva </t>
   </si>
   <si>
     <t>João Albuquerque</t>
   </si>
   <si>
     <t xml:space="preserve">João  Revés</t>
   </si>
   <si>
-    <t>ANDRÉ FERREIRA</t>
+    <t>André Ferreira</t>
   </si>
   <si>
     <t>Associação de Moradores 18 de Maio</t>
   </si>
   <si>
     <t>Tiago Ferreira</t>
   </si>
   <si>
     <t>AlphaDen Wolves OCR</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS TEIXEIRA </t>
   </si>
   <si>
     <t>Frederico Sousa</t>
   </si>
   <si>
     <t>HUGO SILVEIRA</t>
   </si>
   <si>
     <t>Paulo Arrenega</t>
   </si>
   <si>
     <t>Paulo Ruiz</t>
   </si>
@@ -1313,51 +1313,51 @@
   <si>
     <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
   <si>
     <t>SEBASTIAN FODOR</t>
   </si>
   <si>
     <t>JOÃO AGUIAR</t>
   </si>
   <si>
     <t>Carlos Luiz</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO  PEIXOTO</t>
   </si>
   <si>
     <t>Luís Nogueira</t>
   </si>
   <si>
-    <t>HUMBERTO AFONSO</t>
+    <t>Humberto Afonso</t>
   </si>
   <si>
     <t>Paulo Serra</t>
   </si>
   <si>
     <t>José Sousa</t>
   </si>
   <si>
     <t>JOAO LOPES</t>
   </si>
   <si>
     <t>Hugo Ferreira</t>
   </si>
   <si>
     <t>João Sayanda</t>
   </si>
   <si>
     <t>António Lavajo</t>
   </si>
   <si>
     <t>CRISPIANO MAGRO</t>
   </si>
   <si>
     <t>João Monjardino</t>
   </si>
@@ -1478,51 +1478,51 @@
   <si>
     <t>Goreti Borges</t>
   </si>
   <si>
     <t>Rebecca Coutinho</t>
   </si>
   <si>
     <t xml:space="preserve">SOFIA  RIBEIRO</t>
   </si>
   <si>
     <t>Sandra Lopes</t>
   </si>
   <si>
     <t>Ana Rocha</t>
   </si>
   <si>
     <t>SÓNIA SEQUEIRA</t>
   </si>
   <si>
     <t>Fabíola Landeiro</t>
   </si>
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
-    <t>SOFIA ALEIXO</t>
+    <t>ANA SOFIA ALEIXO</t>
   </si>
   <si>
     <t xml:space="preserve">JOANA   PIÇARRA</t>
   </si>
   <si>
     <t>Meirevone Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">Mariana  Borges</t>
   </si>
   <si>
     <t>Paula Leitão</t>
   </si>
   <si>
     <t>SONIA AGUIAR</t>
   </si>
   <si>
     <t>ANA ALMEIDA</t>
   </si>
   <si>
     <t>Lucia Silva</t>
   </si>
   <si>
     <t>Elisabete Filipe</t>
   </si>
@@ -1739,51 +1739,51 @@
   <si>
     <t>Etienne Lopes</t>
   </si>
   <si>
     <t>Carlos Carvalho</t>
   </si>
   <si>
     <t>João Revés</t>
   </si>
   <si>
     <t>Tomás Wiborg</t>
   </si>
   <si>
     <t xml:space="preserve"> WLF</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Pena</t>
   </si>
   <si>
     <t xml:space="preserve">Orlando  Silva</t>
   </si>
   <si>
     <t>Carlos Gonçalves</t>
   </si>
   <si>
-    <t>João Martins</t>
+    <t>Joao Vaz Martins</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro  Ferreira</t>
   </si>
   <si>
     <t>Nuno Lopes</t>
   </si>
   <si>
     <t>João Arroz</t>
   </si>
   <si>
     <t>DAVID ALMEIDA</t>
   </si>
   <si>
     <t>F 50</t>
   </si>
   <si>
     <t>ALEXANDRA PORTELA</t>
   </si>
   <si>
     <t>Fernanda Santinha</t>
   </si>
   <si>
     <t xml:space="preserve">ANA RUTE  PEREIRA</t>
   </si>