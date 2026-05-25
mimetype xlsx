--- v1 (2026-02-22)
+++ v2 (2026-05-25)
@@ -197,93 +197,93 @@
   <si>
     <t xml:space="preserve">CLUBE DESPORTIVO DO ARNEIRO </t>
   </si>
   <si>
     <t>Bernardo Martins</t>
   </si>
   <si>
     <t xml:space="preserve">Gustavo  Silva</t>
   </si>
   <si>
     <t>Infantis - Femininos</t>
   </si>
   <si>
     <t xml:space="preserve">DIANA     PEDRO</t>
   </si>
   <si>
     <t xml:space="preserve">CAROLINA  MADUREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">MATILDE   FERREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">MARIA BEATRIZ  MENDES</t>
   </si>
   <si>
-    <t>Rita Bota</t>
+    <t>LEONOR CRUZ</t>
   </si>
   <si>
     <t>Sociedade de Instrução Musical e Escolar Cruz Quebradense (SIMECQ)</t>
   </si>
   <si>
     <t xml:space="preserve">Serena  Silva</t>
   </si>
   <si>
     <t>CAROLINA SEIXAL</t>
   </si>
   <si>
     <t>MADALENA ROCHA</t>
   </si>
   <si>
     <t xml:space="preserve">LARA      PEREIRA</t>
   </si>
   <si>
     <t>Lara Correia</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>RITA ALCOBIA</t>
   </si>
   <si>
     <t>MADALENA MARTINS</t>
   </si>
   <si>
     <t>Iniciados - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t xml:space="preserve">Tiago  Vasco</t>
   </si>
   <si>
     <t xml:space="preserve">Tomás  Pereira</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t xml:space="preserve">Tiago  Cadete</t>
   </si>
   <si>
     <t>RAFAEL ALVES</t>
   </si>
   <si>
     <t xml:space="preserve">Alexandre  Fevereiro</t>
   </si>
   <si>
     <t xml:space="preserve">Julian  Santos </t>
   </si>
   <si>
     <t>Rodrigo Trigo</t>
   </si>
   <si>
     <t>Martim Warrell</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO     SAYANDA</t>
   </si>
   <si>
     <t>Afonso Catalão</t>
   </si>
@@ -521,51 +521,51 @@
   <si>
     <t>ANTÓNIO GAMA DA SILVA</t>
   </si>
   <si>
     <t>Simão Augusto</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS TEIXEIRA </t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   PEREIRA</t>
   </si>
   <si>
     <t>JOSÉ CARVALHO</t>
   </si>
   <si>
     <t xml:space="preserve">SALVADOR BOURA </t>
   </si>
   <si>
     <t>ANA GOMES</t>
   </si>
   <si>
     <t>ANTÓNIO BONÉ</t>
   </si>
   <si>
-    <t xml:space="preserve">Daniel  Moreira</t>
+    <t>Fernando Real</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo “Os Fixes”</t>
   </si>
   <si>
     <t>SOFIA VAZ</t>
   </si>
   <si>
     <t>Tiago Pádua</t>
   </si>
   <si>
     <t>SÉRGIO MARTINS</t>
   </si>
   <si>
     <t>MIGUEL COSTA</t>
   </si>
   <si>
     <t xml:space="preserve"> DESPORTIVO MONTE REAL</t>
   </si>
   <si>
     <t>Carlos Gomes</t>
   </si>
   <si>
     <t>Eduardo Coelho</t>
   </si>
@@ -1103,51 +1103,51 @@
   <si>
     <t xml:space="preserve">PEDRO   VITORINO</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   DUARTE</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t>Artur Alves</t>
   </si>
   <si>
     <t>JOSE CRUZ</t>
   </si>
   <si>
     <t>Pedro Antunes</t>
   </si>
   <si>
-    <t>Bruno Pereira</t>
+    <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
   <si>
     <t>Bruno A. Sousa</t>
   </si>
   <si>
     <t>JOÃO AGUIAR</t>
   </si>
   <si>
     <t>SEBASTIAN FODOR</t>
   </si>
   <si>
     <t>Ricardo Nuno</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro  Gomes </t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo  Reis</t>
   </si>
   <si>
     <t>Milton Perpétua</t>
   </si>
@@ -1313,51 +1313,51 @@
   <si>
     <t>Alexandra Pinto</t>
   </si>
   <si>
     <t>ANA ESGAIO</t>
   </si>
   <si>
     <t>Cristina Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Serra</t>
   </si>
   <si>
     <t>ANA NETO</t>
   </si>
   <si>
     <t>Olga Palma</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRA   FERREIRA</t>
   </si>
   <si>
     <t>Rita Marques</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Fernanda Ferreira</t>
   </si>
   <si>
     <t>CARLA ALVES</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t>M 50</t>
   </si>
   <si>
     <t>AEVERTON OLIVEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO PRETO </t>
   </si>
   <si>
     <t>PAULO JORGE MARTINS</t>
   </si>
   <si>
     <t>Joaquim Amaral</t>
   </si>
@@ -1520,51 +1520,51 @@
   <si>
     <t xml:space="preserve">José  Raposo</t>
   </si>
   <si>
     <t>João Arroz</t>
   </si>
   <si>
     <t>DAVID ALMEIDA</t>
   </si>
   <si>
     <t>F 50</t>
   </si>
   <si>
     <t>ALEXANDRA PORTELA</t>
   </si>
   <si>
     <t>VENCEDORA CAPUNGA</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
     <t>ANA LETRA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABELA SALAZAR </t>
+    <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t>Susana Gomes</t>
   </si>
   <si>
     <t xml:space="preserve">Gracinda  Fernandes</t>
   </si>
   <si>
     <t>Maria Ryder</t>
   </si>
   <si>
     <t>Sandra Bação</t>
   </si>
   <si>
     <t>Ana Ferreira</t>
   </si>
   <si>
     <t>Patricia Encarnação</t>
   </si>
   <si>
     <t xml:space="preserve">ANABELA   SANTOS</t>
   </si>
   <si>
     <t>Paula Rebelo</t>
   </si>
@@ -1796,51 +1796,51 @@
   <si>
     <t>Isabel Ribeiro</t>
   </si>
   <si>
     <t>Elisa Almeida</t>
   </si>
   <si>
     <t>Teresa Silva</t>
   </si>
   <si>
     <t xml:space="preserve">ALICE  ANJINHO</t>
   </si>
   <si>
     <t>Carla Faria</t>
   </si>
   <si>
     <t>Teresa Santos</t>
   </si>
   <si>
     <t>Daniel Nunes</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Daniel</t>
   </si>
   <si>
-    <t>Mairone Estarlino</t>
+    <t>Joana Marques</t>
   </si>
   <si>
     <t>SUSANA JESUS</t>
   </si>
   <si>
     <t xml:space="preserve">Margarida  Barreiros</t>
   </si>
   <si>
     <t>M 60</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   CALDEIRA</t>
   </si>
   <si>
     <t>CARLOS GOMES</t>
   </si>
   <si>
     <t>CARLOS CRISTÃO</t>
   </si>
   <si>
     <t xml:space="preserve">RUI       POMBINHO</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   GRAÇA</t>
   </si>