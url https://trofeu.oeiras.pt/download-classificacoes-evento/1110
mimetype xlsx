--- v2 (2026-05-25)
+++ v3 (2026-07-24)
@@ -566,51 +566,51 @@
   <si>
     <t>Carlos Gomes</t>
   </si>
   <si>
     <t>Eduardo Coelho</t>
   </si>
   <si>
     <t>ADRC Mata de Benfica</t>
   </si>
   <si>
     <t xml:space="preserve">João  Revés</t>
   </si>
   <si>
     <t>Carla Almeida</t>
   </si>
   <si>
     <t>João Albuquerque</t>
   </si>
   <si>
     <t>Mariana Oliveira</t>
   </si>
   <si>
     <t>Rúben Franco</t>
   </si>
   <si>
-    <t>Francisco Lopes</t>
+    <t>GONÇALO MALCATA</t>
   </si>
   <si>
     <t>TIAGO SILVA</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Silva </t>
   </si>
   <si>
     <t>Fábio Querido</t>
   </si>
   <si>
     <t>ANDRÉ FERREIRA</t>
   </si>
   <si>
     <t>Associação de Moradores 18 de Maio</t>
   </si>
   <si>
     <t>Paulo Arrenega</t>
   </si>
   <si>
     <t>William Salvador</t>
   </si>
   <si>
     <t>José Santos</t>
   </si>
@@ -896,51 +896,51 @@
   <si>
     <t>Rui Santos</t>
   </si>
   <si>
     <t>Ricardo Pascoal</t>
   </si>
   <si>
     <t>João Tomaz</t>
   </si>
   <si>
     <t>Bruno Amaro</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Marinho </t>
   </si>
   <si>
     <t>RENATO LUIS</t>
   </si>
   <si>
     <t>Fernanda Paulo</t>
   </si>
   <si>
     <t>Helder Rosário</t>
   </si>
   <si>
-    <t>Paulo Vilhena</t>
+    <t>Henar Cordeiro</t>
   </si>
   <si>
     <t>TIAGO RODRIGUES</t>
   </si>
   <si>
     <t>RUI ALEGRE</t>
   </si>
   <si>
     <t>Filipe Paulo</t>
   </si>
   <si>
     <t>Luis Semedo</t>
   </si>
   <si>
     <t>DIOGO ALMEIDA</t>
   </si>
   <si>
     <t>Frederico Barreiros</t>
   </si>
   <si>
     <t>Pedro Ferreira</t>
   </si>
   <si>
     <t>Nuno Curto</t>
   </si>
@@ -1094,51 +1094,51 @@
   <si>
     <t>RUI ALVES</t>
   </si>
   <si>
     <t>BRUNO OLIVEIRA</t>
   </si>
   <si>
     <t>Luís Figueira</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   VITORINO</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   DUARTE</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
-    <t>Artur Alves</t>
+    <t>Diogo Fernandes</t>
   </si>
   <si>
     <t>JOSE CRUZ</t>
   </si>
   <si>
     <t>Pedro Antunes</t>
   </si>
   <si>
     <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
   <si>
     <t>Bruno A. Sousa</t>
   </si>
   <si>
     <t>JOÃO AGUIAR</t>
   </si>
   <si>
     <t>SEBASTIAN FODOR</t>
   </si>
   <si>
     <t>Ricardo Nuno</t>
   </si>
@@ -1229,51 +1229,51 @@
   <si>
     <t>Paulo Reis</t>
   </si>
   <si>
     <t xml:space="preserve">João  Paiva</t>
   </si>
   <si>
     <t>Nelson Mileu</t>
   </si>
   <si>
     <t>Ricardo Cascão</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Menezes</t>
   </si>
   <si>
     <t>F 45</t>
   </si>
   <si>
     <t>CARLA MOCHILA</t>
   </si>
   <si>
     <t xml:space="preserve">PATRÍCIA   MATOS</t>
   </si>
   <si>
-    <t>Maria Maçanita</t>
+    <t>Tânia Flores</t>
   </si>
   <si>
     <t>ANA ALMEIDA</t>
   </si>
   <si>
     <t>Carla Freitas</t>
   </si>
   <si>
     <t xml:space="preserve">CÉLIA  SILVA</t>
   </si>
   <si>
     <t>Marisa Silva</t>
   </si>
   <si>
     <t>Rute Queiroz</t>
   </si>
   <si>
     <t>Sandra Alves</t>
   </si>
   <si>
     <t>Goreti Borges</t>
   </si>
   <si>
     <t xml:space="preserve">Eva  Jeronimo</t>
   </si>
@@ -2021,51 +2021,51 @@
   <si>
     <t xml:space="preserve">AMILCAR DIAS </t>
   </si>
   <si>
     <t xml:space="preserve">Licínia  Rego</t>
   </si>
   <si>
     <t>João Moacho</t>
   </si>
   <si>
     <t>Adriano Cunha</t>
   </si>
   <si>
     <t>Luís Reis</t>
   </si>
   <si>
     <t>Manuel Azevedo</t>
   </si>
   <si>
     <t xml:space="preserve">JOAQUIM   BELGA</t>
   </si>
   <si>
     <t>JORGE MENDES BAPTISTA</t>
   </si>
   <si>
-    <t xml:space="preserve">João  Campos</t>
+    <t xml:space="preserve">BRUNO  PEREIRA</t>
   </si>
   <si>
     <t>F 65</t>
   </si>
   <si>
     <t>Lurdes Romero</t>
   </si>
   <si>
     <t>Maria Alice Machado</t>
   </si>
   <si>
     <t xml:space="preserve">Alda  Sebastião</t>
   </si>
   <si>
     <t>Filomena Moura</t>
   </si>
   <si>
     <t>Ana Silva</t>
   </si>
   <si>
     <t>M 70</t>
   </si>
   <si>
     <t xml:space="preserve">José  Bordalo </t>
   </si>