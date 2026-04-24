--- v3 (2026-03-10)
+++ v4 (2026-04-24)
@@ -110,51 +110,51 @@
   <si>
     <t>Gustavo Mamede</t>
   </si>
   <si>
     <t>Carolina Sousa</t>
   </si>
   <si>
     <t>GONÇALO RAMOS</t>
   </si>
   <si>
     <t>Luís A. Silva</t>
   </si>
   <si>
     <t>João Pimenta</t>
   </si>
   <si>
     <t xml:space="preserve">GABRIEL   FERNANDES</t>
   </si>
   <si>
     <t>Felipe Seteles</t>
   </si>
   <si>
     <t>RODRIGO TRALHÃO</t>
   </si>
   <si>
-    <t>Rodrigo Candeias</t>
+    <t>Mariana Pombo</t>
   </si>
   <si>
     <t>KRISTIAN MAJOR</t>
   </si>
   <si>
     <t>Benjamins B - Femininos</t>
   </si>
   <si>
     <t>Rita Dias</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">REGINA    FREDERICO</t>
   </si>
   <si>
     <t xml:space="preserve">Matilde  Neves</t>
   </si>
   <si>
     <t>ALEXANDRA ALMEIDA</t>
   </si>
   <si>
     <t>MATILDE NOGUEIRA</t>
   </si>
@@ -1178,51 +1178,51 @@
   <si>
     <t xml:space="preserve">Nuno  Carrilho</t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
     <t>Rui Ferreira</t>
   </si>
   <si>
     <t>CASA DO BENFICA EM ALGUEIRÃO MEM MARTINS - SINTRA</t>
   </si>
   <si>
     <t>Luís Godinho</t>
   </si>
   <si>
     <t>Luis Neves</t>
   </si>
   <si>
     <t>Nuno Santos</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
-    <t>Bruno Pereira</t>
+    <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
     <t>Hugo Silva</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t>Bruno Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo  Reis</t>
   </si>
   <si>
     <t>JOÃO AGUIAR</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t>LUIS PINTO</t>
   </si>
@@ -1433,51 +1433,51 @@
   <si>
     <t xml:space="preserve">BEATRIZ   MATIAS</t>
   </si>
   <si>
     <t>Cristina Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Serra</t>
   </si>
   <si>
     <t>MARIA AROUCA</t>
   </si>
   <si>
     <t>ANA NETO</t>
   </si>
   <si>
     <t>Rita Marques</t>
   </si>
   <si>
     <t>Olga Palma</t>
   </si>
   <si>
     <t>SANDRA AMARO PINTO</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRA   SOUSA</t>
   </si>
   <si>
     <t>RENATA ALBERNAZ</t>
   </si>
   <si>
     <t>Ana Sofia Pereira</t>
   </si>
   <si>
     <t>CARLA ALVES</t>
   </si>
   <si>
     <t>M 50</t>
   </si>
   <si>
     <t xml:space="preserve">SÉRGIO    PAIVA</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO PRETO </t>
   </si>
@@ -1670,51 +1670,51 @@
   <si>
     <t>Jose Antonio</t>
   </si>
   <si>
     <t>DAVID ALMEIDA</t>
   </si>
   <si>
     <t>F 50</t>
   </si>
   <si>
     <t>ALEXANDRA PORTELA</t>
   </si>
   <si>
     <t>Ana Cleto</t>
   </si>
   <si>
     <t xml:space="preserve">ANA RUTE  PEREIRA</t>
   </si>
   <si>
     <t>VENCEDORA CAPUNGA</t>
   </si>
   <si>
     <t xml:space="preserve">SANDRA  FERNANDES</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABELA SALAZAR </t>
+    <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
     <t>Maria Ryder</t>
   </si>
   <si>
     <t>Isabel Antunes</t>
   </si>
   <si>
     <t>Sandra Bação</t>
   </si>
   <si>
     <t>Eugénia Ribeiro</t>
   </si>
   <si>
     <t>Elisa Gonçalves</t>
   </si>
   <si>
     <t>Licínia Rego</t>
   </si>
   <si>
     <t xml:space="preserve">RITA   MINA</t>
   </si>
@@ -1907,51 +1907,51 @@
   <si>
     <t>EMÍLIA TAVARES</t>
   </si>
   <si>
     <t>Maria Sequeira</t>
   </si>
   <si>
     <t>Teresa Silva</t>
   </si>
   <si>
     <t>Isabel Ribeiro</t>
   </si>
   <si>
     <t>Carla Faria</t>
   </si>
   <si>
     <t>ISABEL MENDONÇA</t>
   </si>
   <si>
     <t xml:space="preserve">ALICE  ANJINHO</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Daniel</t>
   </si>
   <si>
-    <t>Mairone Estarlino</t>
+    <t>Joana Marques</t>
   </si>
   <si>
     <t>Adelina C Silva</t>
   </si>
   <si>
     <t>SUSANA JESUS</t>
   </si>
   <si>
     <t>Sofia Touzet</t>
   </si>
   <si>
     <t>Carla Mourão</t>
   </si>
   <si>
     <t>Graça Flores</t>
   </si>
   <si>
     <t>M 60</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   CALDEIRA</t>
   </si>
   <si>
     <t>CARLOS CRISTÃO</t>
   </si>