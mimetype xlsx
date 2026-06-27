--- v4 (2026-04-24)
+++ v5 (2026-06-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Atletas" sheetId="1" r:id="rId1"/>
     <sheet name="Colectivo" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="749" uniqueCount="749">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="748" uniqueCount="748">
   <si>
     <t>40º Troféu CM Oeiras - Grande Prémio Caxias</t>
   </si>
   <si>
     <t>Benjamins B - Masculinos</t>
   </si>
   <si>
     <t>Posição</t>
   </si>
   <si>
     <t>Dorsal</t>
   </si>
   <si>
     <t>Atleta</t>
   </si>
   <si>
     <t>Clube/Equipa</t>
   </si>
   <si>
     <t>Pontos</t>
   </si>
   <si>
     <t>Tiago Sánchez</t>
   </si>
   <si>
@@ -227,51 +227,51 @@
   <si>
     <t>Infantis - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">Leonardo  Borrego</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     MUGARRO</t>
   </si>
   <si>
     <t>Rafael Inácio</t>
   </si>
   <si>
     <t>MIGUEL RAMOS</t>
   </si>
   <si>
     <t>Filipe Maravilha</t>
   </si>
   <si>
     <t xml:space="preserve">RAFAEL    SARAIVA</t>
   </si>
   <si>
     <t>DIOGO RODRIGUES</t>
   </si>
   <si>
-    <t>IAROMIR SEMENOV</t>
+    <t>CRISTINA MEL,INTE</t>
   </si>
   <si>
     <t>Rodrigo Neves</t>
   </si>
   <si>
     <t>Sociedade de Instrução Musical e Escolar Cruz Quebradense (SIMECQ)</t>
   </si>
   <si>
     <t>Guilherme Candeias</t>
   </si>
   <si>
     <t>Pedro Correia</t>
   </si>
   <si>
     <t>VASCO FARIA</t>
   </si>
   <si>
     <t xml:space="preserve">Gustavo  Silva</t>
   </si>
   <si>
     <t>Infantis - Femininos</t>
   </si>
   <si>
     <t xml:space="preserve">DIANA     PEDRO</t>
   </si>
@@ -296,51 +296,51 @@
   <si>
     <t>Lara Correia</t>
   </si>
   <si>
     <t xml:space="preserve">GABRIELA  BARROS</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t xml:space="preserve">LARA      PEREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">MADALENA  FRANCISCO</t>
   </si>
   <si>
     <t>Iniciados - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     PINTO</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t xml:space="preserve">Tomás  Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">Tiago  Vasco</t>
   </si>
   <si>
     <t xml:space="preserve">Tiago  Cadete</t>
   </si>
   <si>
     <t xml:space="preserve">Julian  Santos </t>
   </si>
   <si>
     <t xml:space="preserve">Alexandre  Fevereiro</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO     SAYANDA</t>
   </si>
   <si>
     <t>Tiago Oliveira</t>
   </si>
   <si>
     <t>Daniel Cristóbal</t>
   </si>
@@ -581,51 +581,51 @@
   <si>
     <t>Gonçalo Moreira</t>
   </si>
   <si>
     <t>Seniores - Masculinos</t>
   </si>
   <si>
     <t>FILIPE REBELO</t>
   </si>
   <si>
     <t xml:space="preserve">Cláudia  Borralho</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Carraça</t>
   </si>
   <si>
     <t>ANA GOMES</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo Jacinto </t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BATISTA</t>
   </si>
   <si>
-    <t>Diogo Vicente</t>
+    <t xml:space="preserve">INÊS  JORGE</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo “Os Fixes”</t>
   </si>
   <si>
     <t>ANTÓNIO BONÉ</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS TEIXEIRA </t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   PEREIRA</t>
   </si>
   <si>
     <t>SOFIA VAZ</t>
   </si>
   <si>
     <t>Pedro Jogo</t>
   </si>
   <si>
     <t>Amir Aníbal</t>
   </si>
   <si>
     <t>Tiago Pádua</t>
   </si>
@@ -737,51 +737,51 @@
   <si>
     <t xml:space="preserve">Marta  Raposo</t>
   </si>
   <si>
     <t>Valejas Atlético Clube</t>
   </si>
   <si>
     <t xml:space="preserve">Claudia   Dias</t>
   </si>
   <si>
     <t xml:space="preserve">Glória  Dias</t>
   </si>
   <si>
     <t xml:space="preserve">Inês  Dias</t>
   </si>
   <si>
     <t xml:space="preserve">Claúdia  Jerónimo</t>
   </si>
   <si>
     <t>ANA FRUTUOSO</t>
   </si>
   <si>
     <t>Tetiana Buga</t>
   </si>
   <si>
-    <t>Bruno Carvalho</t>
+    <t xml:space="preserve">João  Ganho</t>
   </si>
   <si>
     <t>CÁTIA FIDALGO</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo da Ribeira da Lage</t>
   </si>
   <si>
     <t>M 35</t>
   </si>
   <si>
     <t>Tiago Graça</t>
   </si>
   <si>
     <t>RODRIGO DUARTE</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   CAMACHO</t>
   </si>
   <si>
     <t>CLÁUDIA SOUSA</t>
   </si>
   <si>
     <t>JOSÉ CARLOS TEODORO</t>
   </si>
@@ -869,63 +869,63 @@
   <si>
     <t>TÂNIA PINTO</t>
   </si>
   <si>
     <t>Ana Coutinho</t>
   </si>
   <si>
     <t>Rita Raimundo</t>
   </si>
   <si>
     <t xml:space="preserve">4403 - Dados removidos </t>
   </si>
   <si>
     <t xml:space="preserve">Mónica  Carvalho</t>
   </si>
   <si>
     <t>Associação Cultural e Recreativa da Ribeira da Lage</t>
   </si>
   <si>
     <t>Célia Lopes</t>
   </si>
   <si>
     <t xml:space="preserve">Mariana  Fraga</t>
   </si>
   <si>
-    <t>Ana Hassanali</t>
+    <t>ÉDI SILVA</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Carvalho</t>
   </si>
   <si>
     <t>M 40</t>
   </si>
   <si>
     <t>CARLOS TIAGO</t>
   </si>
   <si>
-    <t>HELDER GROSSO</t>
+    <t>GABRIEL CARLOS</t>
   </si>
   <si>
     <t>MIGUEL LANÇA</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRÉ   CORVO</t>
   </si>
   <si>
     <t>André Ferreira</t>
   </si>
   <si>
     <t>JOEL PENA</t>
   </si>
   <si>
     <t xml:space="preserve">SÉRGIO   MALHEIRO</t>
   </si>
   <si>
     <t>Wilson da Luz</t>
   </si>
   <si>
     <t>Nuno Graça</t>
   </si>
   <si>
     <t>Paulo Paula</t>
   </si>
@@ -1124,51 +1124,51 @@
   <si>
     <t>DORA TABORDA</t>
   </si>
   <si>
     <t>Carla Alves</t>
   </si>
   <si>
     <t>Andreia Craveiro</t>
   </si>
   <si>
     <t>FILIPA QUINTAS</t>
   </si>
   <si>
     <t>Vera Sousa</t>
   </si>
   <si>
     <t>M 45</t>
   </si>
   <si>
     <t>Luís Brito</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   REIS</t>
   </si>
   <si>
-    <t xml:space="preserve">RICARDO   LANCEIRO</t>
+    <t>EMA VALENTE</t>
   </si>
   <si>
     <t xml:space="preserve">ARTUR   PEREIRA</t>
   </si>
   <si>
     <t>João Castanheira</t>
   </si>
   <si>
     <t xml:space="preserve">HUGO   GONÇALVES</t>
   </si>
   <si>
     <t>PAULO MARTINS</t>
   </si>
   <si>
     <t xml:space="preserve">HUGO   DOMINGOS</t>
   </si>
   <si>
     <t>João Guterres</t>
   </si>
   <si>
     <t>LUIS FILIPE</t>
   </si>
   <si>
     <t>PEDRO BURRICA</t>
   </si>
@@ -1262,51 +1262,51 @@
   <si>
     <t>Luís Nogueira</t>
   </si>
   <si>
     <t>Fernando Palma</t>
   </si>
   <si>
     <t>EVELINO MAGALHÃES</t>
   </si>
   <si>
     <t>Fernando Silva</t>
   </si>
   <si>
     <t>MILA ALEXANDRA HELD</t>
   </si>
   <si>
     <t>CRISPIANO MAGRO</t>
   </si>
   <si>
     <t xml:space="preserve">Jorge  Marques</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
   <si>
-    <t>Artur Alves</t>
+    <t>Diogo Fernandes</t>
   </si>
   <si>
     <t>Sandra Segura</t>
   </si>
   <si>
     <t>Ricardo Faria</t>
   </si>
   <si>
     <t>Bruno Raposo</t>
   </si>
   <si>
     <t>RODRIGO SANTOS</t>
   </si>
   <si>
     <t>Pedro Pereira</t>
   </si>
   <si>
     <t>José Sousa</t>
   </si>
   <si>
     <t>RUI ANTUNES</t>
   </si>
   <si>
     <t>Pedro Domingos</t>
   </si>
@@ -1562,51 +1562,51 @@
   <si>
     <t>Nuno Duarte</t>
   </si>
   <si>
     <t>JORGE PAREDES</t>
   </si>
   <si>
     <t xml:space="preserve">BENTO   QUARESMA</t>
   </si>
   <si>
     <t>Carlos Coelho</t>
   </si>
   <si>
     <t>Associação de Pára-quedistas Tejo-Norte</t>
   </si>
   <si>
     <t>Paulo Correia</t>
   </si>
   <si>
     <t>Bento Raminhos</t>
   </si>
   <si>
     <t>Manoel Cardoso</t>
   </si>
   <si>
-    <t>Luis Pinheiro</t>
+    <t>EDSON CABRAL</t>
   </si>
   <si>
     <t>pedro serras</t>
   </si>
   <si>
     <t xml:space="preserve">Daniel  Morais</t>
   </si>
   <si>
     <t>Miguel Moradias</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   FARIA</t>
   </si>
   <si>
     <t xml:space="preserve">José  Raposo</t>
   </si>
   <si>
     <t>Filipe Ribeiro</t>
   </si>
   <si>
     <t>Ricardo Rodrigues</t>
   </si>
   <si>
     <t>Carlos Carvalho</t>
   </si>
@@ -1797,53 +1797,50 @@
     <t xml:space="preserve">PAULO ARRENEGA </t>
   </si>
   <si>
     <t>Antonio Lopes</t>
   </si>
   <si>
     <t>António Pires</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   FERREIRA</t>
   </si>
   <si>
     <t>MÁRIO RIBEIRO</t>
   </si>
   <si>
     <t>Jose Baptista</t>
   </si>
   <si>
     <t>João Oliveira</t>
   </si>
   <si>
     <t>Antonio R. Lopes</t>
   </si>
   <si>
     <t>CARLOS SIMÕES</t>
-  </si>
-[...1 lines deleted...]
-    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t>HELDER BAPTISTA</t>
   </si>
   <si>
     <t>Luis Ribeiro</t>
   </si>
   <si>
     <t>Paulo Pais</t>
   </si>
   <si>
     <t>Jorge Monteiro</t>
   </si>
   <si>
     <t>João Marques</t>
   </si>
   <si>
     <t>Paulo Santos</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO     DIAS</t>
   </si>
   <si>
     <t>Fernando Gonçalves</t>
   </si>
@@ -12428,2771 +12425,2771 @@
     <row r="637">
       <c r="A637" s="1">
         <v>12</v>
       </c>
       <c r="B637" s="1">
         <v>1035</v>
       </c>
       <c r="C637" s="1" t="s">
         <v>596</v>
       </c>
       <c r="D637" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E637" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="1">
         <v>13</v>
       </c>
       <c r="B638" s="1">
         <v>799</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>597</v>
+        <v>96</v>
       </c>
       <c r="D638" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E638" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="1">
         <v>14</v>
       </c>
       <c r="B639" s="1">
         <v>1120</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="D639" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E639" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="1">
         <v>15</v>
       </c>
       <c r="B640" s="1">
         <v>1742</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="D640" s="1" t="s">
         <v>514</v>
       </c>
       <c r="E640" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="1">
         <v>16</v>
       </c>
       <c r="B641" s="1">
         <v>1111</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="D641" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E641" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="1">
         <v>17</v>
       </c>
       <c r="B642" s="1">
         <v>111</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="D642" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E642" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="1">
         <v>18</v>
       </c>
       <c r="B643" s="1">
         <v>1156</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="D643" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E643" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="1">
         <v>19</v>
       </c>
       <c r="B644" s="1">
         <v>1158</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="D644" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E644" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="1">
         <v>20</v>
       </c>
       <c r="B645" s="1">
         <v>1012</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="D645" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E645" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="1">
         <v>21</v>
       </c>
       <c r="B646" s="1">
         <v>17</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="D646" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E646" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="1">
         <v>22</v>
       </c>
       <c r="B647" s="1">
         <v>44</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="D647" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E647" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="1">
         <v>23</v>
       </c>
       <c r="B648" s="1">
         <v>1157</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="D648" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E648" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="1">
         <v>24</v>
       </c>
       <c r="B649" s="1">
         <v>1486</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D649" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E649" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="1">
         <v>25</v>
       </c>
       <c r="B650" s="1">
         <v>1387</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="D650" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E650" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="1">
         <v>26</v>
       </c>
       <c r="B651" s="1">
         <v>250</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="D651" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E651" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="1">
         <v>27</v>
       </c>
       <c r="B652" s="1">
         <v>929</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="D652" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E652" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="1">
         <v>28</v>
       </c>
       <c r="B653" s="1">
         <v>1150</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="D653" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E653" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="1">
         <v>29</v>
       </c>
       <c r="B654" s="1">
         <v>25</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="D654" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E654" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="1">
         <v>30</v>
       </c>
       <c r="B655" s="1">
         <v>1259</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="D655" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E655" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="1">
         <v>31</v>
       </c>
       <c r="B656" s="1">
         <v>1228</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="D656" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E656" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="1">
         <v>32</v>
       </c>
       <c r="B657" s="1">
         <v>265</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="D657" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E657" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="1">
         <v>33</v>
       </c>
       <c r="B658" s="1">
         <v>1831</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="D658" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E658" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="1">
         <v>34</v>
       </c>
       <c r="B659" s="1">
         <v>576</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="D659" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E659" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="3" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="B662" s="3" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="C662" s="3" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="D662" s="3" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="E662" s="3" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B663" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C663" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D663" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E663" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="1">
         <v>1</v>
       </c>
       <c r="B664" s="1">
         <v>761</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D664" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E664" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="1">
         <v>2</v>
       </c>
       <c r="B665" s="1">
         <v>1017</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="D665" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E665" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="1">
         <v>3</v>
       </c>
       <c r="B666" s="1">
         <v>23</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="D666" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E666" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="1">
         <v>4</v>
       </c>
       <c r="B667" s="1">
         <v>758</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="D667" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E667" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="1">
         <v>5</v>
       </c>
       <c r="B668" s="1">
         <v>1290</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="D668" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E668" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="1">
         <v>6</v>
       </c>
       <c r="B669" s="1">
         <v>831</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="D669" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E669" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="1">
         <v>7</v>
       </c>
       <c r="B670" s="1">
         <v>66</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="D670" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E670" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="1">
         <v>8</v>
       </c>
       <c r="B671" s="1">
         <v>1246</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="D671" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E671" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="1">
         <v>9</v>
       </c>
       <c r="B672" s="1">
         <v>1457</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="D672" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E672" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="1">
         <v>10</v>
       </c>
       <c r="B673" s="1">
         <v>536</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="D673" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E673" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="1">
         <v>11</v>
       </c>
       <c r="B674" s="1">
         <v>1344</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="D674" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E674" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="1">
         <v>12</v>
       </c>
       <c r="B675" s="1">
         <v>1352</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="D675" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E675" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="1">
         <v>13</v>
       </c>
       <c r="B676" s="1">
         <v>1388</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="D676" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E676" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="1">
         <v>14</v>
       </c>
       <c r="B677" s="1">
         <v>542</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="D677" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E677" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="1">
         <v>15</v>
       </c>
       <c r="B678" s="1">
         <v>1639</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="D678" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E678" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="1">
         <v>16</v>
       </c>
       <c r="B679" s="1">
         <v>1949</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="D679" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E679" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="1">
         <v>17</v>
       </c>
       <c r="B680" s="1">
         <v>278</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="D680" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E680" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="1">
         <v>18</v>
       </c>
       <c r="B681" s="1">
         <v>1950</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="D681" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E681" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="1">
         <v>19</v>
       </c>
       <c r="B682" s="1">
         <v>1717</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="D682" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E682" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="1">
         <v>20</v>
       </c>
       <c r="B683" s="1">
         <v>1532</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="D683" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E683" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="3" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="B686" s="3" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C686" s="3" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="D686" s="3" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="E686" s="3" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B687" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C687" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D687" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E687" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="1">
         <v>1</v>
       </c>
       <c r="B688" s="1">
         <v>378</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="D688" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E688" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="1">
         <v>2</v>
       </c>
       <c r="B689" s="1">
         <v>771</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="D689" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E689" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="1">
         <v>3</v>
       </c>
       <c r="B690" s="1">
         <v>208</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="D690" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E690" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="1">
         <v>4</v>
       </c>
       <c r="B691" s="1">
         <v>1013</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="D691" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E691" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="1">
         <v>5</v>
       </c>
       <c r="B692" s="1">
         <v>376</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="D692" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E692" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="1">
         <v>6</v>
       </c>
       <c r="B693" s="1">
         <v>377</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="D693" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E693" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="1">
         <v>7</v>
       </c>
       <c r="B694" s="1">
         <v>1248</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="D694" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E694" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="1">
         <v>8</v>
       </c>
       <c r="B695" s="1">
         <v>529</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="D695" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E695" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="1">
         <v>9</v>
       </c>
       <c r="B696" s="1">
         <v>1250</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="D696" s="1" t="s">
         <v>514</v>
       </c>
       <c r="E696" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="1">
         <v>10</v>
       </c>
       <c r="B697" s="1">
         <v>640</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="D697" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E697" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="1">
         <v>11</v>
       </c>
       <c r="B698" s="1">
         <v>1867</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="D698" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E698" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="1">
         <v>12</v>
       </c>
       <c r="B699" s="1">
         <v>1060</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="D699" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E699" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="1">
         <v>13</v>
       </c>
       <c r="B700" s="1">
         <v>1084</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="D700" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E700" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="1">
         <v>14</v>
       </c>
       <c r="B701" s="1">
         <v>1203</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="D701" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E701" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="1">
         <v>15</v>
       </c>
       <c r="B702" s="1">
         <v>1174</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="D702" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E702" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="1">
         <v>16</v>
       </c>
       <c r="B703" s="1">
         <v>80</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="D703" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E703" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="1">
         <v>17</v>
       </c>
       <c r="B704" s="1">
         <v>699</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="D704" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E704" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="1">
         <v>18</v>
       </c>
       <c r="B705" s="1">
         <v>717</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="D705" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E705" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="1">
         <v>19</v>
       </c>
       <c r="B706" s="1">
         <v>1630</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="D706" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E706" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="1">
         <v>20</v>
       </c>
       <c r="B707" s="1">
         <v>253</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="D707" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E707" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="1">
         <v>21</v>
       </c>
       <c r="B708" s="1">
         <v>1160</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="D708" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E708" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="1">
         <v>22</v>
       </c>
       <c r="B709" s="1">
         <v>1112</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="D709" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E709" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="1">
         <v>23</v>
       </c>
       <c r="B710" s="1">
         <v>381</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="D710" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E710" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="1">
         <v>24</v>
       </c>
       <c r="B711" s="1">
         <v>375</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="D711" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E711" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="1">
         <v>25</v>
       </c>
       <c r="B712" s="1">
         <v>374</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="D712" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E712" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="1">
         <v>26</v>
       </c>
       <c r="B713" s="1">
         <v>1209</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="D713" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E713" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="1">
         <v>27</v>
       </c>
       <c r="B714" s="1">
         <v>879</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="D714" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E714" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="1">
         <v>28</v>
       </c>
       <c r="B715" s="1">
         <v>1205</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="D715" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E715" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="1">
         <v>29</v>
       </c>
       <c r="B716" s="1">
         <v>1349</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="D716" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E716" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="1">
         <v>30</v>
       </c>
       <c r="B717" s="1">
         <v>1206</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="D717" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E717" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="1">
         <v>31</v>
       </c>
       <c r="B718" s="1">
         <v>709</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="D718" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E718" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="1">
         <v>32</v>
       </c>
       <c r="B719" s="1">
         <v>1083</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="D719" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E719" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="1">
         <v>33</v>
       </c>
       <c r="B720" s="1">
         <v>1251</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="D720" s="1" t="s">
         <v>514</v>
       </c>
       <c r="E720" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="1">
         <v>34</v>
       </c>
       <c r="B721" s="1">
         <v>388</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="D721" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E721" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="3" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="B724" s="3" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="C724" s="3" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="D724" s="3" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="E724" s="3" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B725" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C725" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D725" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E725" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="1">
         <v>1</v>
       </c>
       <c r="B726" s="1">
         <v>1162</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="D726" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E726" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="1">
         <v>2</v>
       </c>
       <c r="B727" s="1">
         <v>283</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="D727" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E727" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="1">
         <v>3</v>
       </c>
       <c r="B728" s="1">
         <v>1946</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D728" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E728" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="1">
         <v>4</v>
       </c>
       <c r="B729" s="1">
         <v>289</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="D729" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E729" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="1">
         <v>5</v>
       </c>
       <c r="B730" s="1">
         <v>91</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="D730" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E730" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="1">
         <v>6</v>
       </c>
       <c r="B731" s="1">
         <v>718</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="D731" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E731" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="1">
         <v>7</v>
       </c>
       <c r="B732" s="1">
         <v>1638</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="D732" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E732" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="1">
         <v>8</v>
       </c>
       <c r="B733" s="1">
         <v>94</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="D733" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E733" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="1">
         <v>9</v>
       </c>
       <c r="B734" s="1">
         <v>57</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="D734" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E734" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="1">
         <v>10</v>
       </c>
       <c r="B735" s="1">
         <v>1840</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="D735" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E735" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="1">
         <v>11</v>
       </c>
       <c r="B736" s="1">
         <v>1018</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="D736" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E736" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="1">
         <v>12</v>
       </c>
       <c r="B737" s="1">
         <v>1360</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="D737" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E737" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="3" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="B740" s="3" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="C740" s="3" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="D740" s="3" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="E740" s="3" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B741" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C741" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D741" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E741" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="1">
         <v>1</v>
       </c>
       <c r="B742" s="1">
         <v>1955</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="D742" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E742" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="1">
         <v>2</v>
       </c>
       <c r="B743" s="1">
         <v>383</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="D743" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E743" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="1">
         <v>3</v>
       </c>
       <c r="B744" s="1">
         <v>1543</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="D744" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E744" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="1">
         <v>4</v>
       </c>
       <c r="B745" s="1">
         <v>382</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="D745" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E745" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="1">
         <v>5</v>
       </c>
       <c r="B746" s="1">
         <v>390</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="D746" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E746" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="1">
         <v>6</v>
       </c>
       <c r="B747" s="1">
         <v>1208</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="D747" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E747" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="1">
         <v>7</v>
       </c>
       <c r="B748" s="1">
         <v>1045</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="D748" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E748" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="1">
         <v>8</v>
       </c>
       <c r="B749" s="1">
         <v>1003</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="D749" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E749" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="1">
         <v>9</v>
       </c>
       <c r="B750" s="1">
         <v>385</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="D750" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E750" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="1">
         <v>10</v>
       </c>
       <c r="B751" s="1">
         <v>635</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="D751" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E751" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="1">
         <v>11</v>
       </c>
       <c r="B752" s="1">
         <v>391</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="D752" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E752" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="1">
         <v>12</v>
       </c>
       <c r="B753" s="1">
         <v>311</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="D753" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E753" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="1">
         <v>13</v>
       </c>
       <c r="B754" s="1">
         <v>1472</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="D754" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E754" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="1">
         <v>14</v>
       </c>
       <c r="B755" s="1">
         <v>402</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="D755" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E755" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="1">
         <v>15</v>
       </c>
       <c r="B756" s="1">
         <v>384</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="D756" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E756" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="1">
         <v>16</v>
       </c>
       <c r="B757" s="1">
         <v>1066</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="D757" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E757" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="1">
         <v>17</v>
       </c>
       <c r="B758" s="1">
         <v>1820</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="D758" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E758" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="1">
         <v>18</v>
       </c>
       <c r="B759" s="1">
         <v>396</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="D759" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E759" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="1">
         <v>19</v>
       </c>
       <c r="B760" s="1">
         <v>1502</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="D760" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E760" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="1">
         <v>20</v>
       </c>
       <c r="B761" s="1">
         <v>1500</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="D761" s="1" t="s">
         <v>514</v>
       </c>
       <c r="E761" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="1">
         <v>21</v>
       </c>
       <c r="B762" s="1">
         <v>585</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="D762" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E762" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="1">
         <v>22</v>
       </c>
       <c r="B763" s="1">
         <v>1059</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="D763" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E763" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="1">
         <v>23</v>
       </c>
       <c r="B764" s="1">
         <v>386</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="D764" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E764" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="3" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="B767" s="3" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="C767" s="3" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="D767" s="3" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="E767" s="3" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B768" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C768" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D768" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E768" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="1">
         <v>1</v>
       </c>
       <c r="B769" s="1">
         <v>1178</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="D769" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E769" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="1">
         <v>2</v>
       </c>
       <c r="B770" s="1">
         <v>840</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="D770" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E770" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="1">
         <v>3</v>
       </c>
       <c r="B771" s="1">
         <v>93</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="D771" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E771" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="1">
         <v>4</v>
       </c>
       <c r="B772" s="1">
         <v>692</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="D772" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E772" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="1">
         <v>5</v>
       </c>
       <c r="B773" s="1">
         <v>65</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="D773" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E773" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="1">
         <v>6</v>
       </c>
       <c r="B774" s="1">
         <v>1356</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="D774" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E774" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="1">
         <v>7</v>
       </c>
       <c r="B775" s="1">
         <v>1070</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="D775" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E775" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="3" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="B778" s="3" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="C778" s="3" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="D778" s="3" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="E778" s="3" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B779" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C779" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D779" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E779" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="1">
         <v>1</v>
       </c>
       <c r="B780" s="1">
         <v>1224</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="D780" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E780" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="1">
         <v>2</v>
       </c>
       <c r="B781" s="1">
         <v>326</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="D781" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E781" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="1">
         <v>3</v>
       </c>
       <c r="B782" s="1">
         <v>400</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="D782" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E782" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="1">
         <v>4</v>
       </c>
       <c r="B783" s="1">
         <v>24</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="D783" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E783" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="1">
         <v>5</v>
       </c>
       <c r="B784" s="1">
         <v>1199</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="D784" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E784" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="1">
         <v>6</v>
       </c>
       <c r="B785" s="1">
         <v>1731</v>
       </c>
       <c r="C785" s="1" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="D785" s="1" t="s">
         <v>514</v>
       </c>
       <c r="E785" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="1">
         <v>7</v>
       </c>
       <c r="B786" s="1">
         <v>1195</v>
       </c>
       <c r="C786" s="1" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="D786" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E786" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="1">
         <v>8</v>
       </c>
       <c r="B787" s="1">
         <v>1213</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="D787" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E787" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="1">
         <v>9</v>
       </c>
       <c r="B788" s="1">
         <v>948</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="D788" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E788" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="1">
         <v>10</v>
       </c>
       <c r="B789" s="1">
         <v>399</v>
       </c>
       <c r="C789" s="1" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="D789" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E789" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="3" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="B792" s="3" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="C792" s="3" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="D792" s="3" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="E792" s="3" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B793" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C793" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D793" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E793" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="1">
         <v>1</v>
       </c>
       <c r="B794" s="1">
         <v>95</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="D794" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E794" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="1">
         <v>2</v>
       </c>
       <c r="B795" s="1">
         <v>166</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="D795" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E795" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="1">
         <v>3</v>
       </c>
       <c r="B796" s="1">
         <v>1265</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="D796" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E796" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="1">
         <v>4</v>
       </c>
       <c r="B797" s="1">
         <v>902</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E797" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="1">
         <v>5</v>
       </c>
       <c r="B798" s="1">
         <v>1345</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="D798" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E798" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="1">
         <v>6</v>
       </c>
       <c r="B799" s="1">
         <v>1434</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E799" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="3" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="B802" s="3" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="C802" s="3" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="D802" s="3" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="E802" s="3" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B803" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C803" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D803" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E803" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="1">
         <v>1</v>
       </c>
       <c r="B804" s="1">
         <v>1014</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E804" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="1">
         <v>2</v>
       </c>
       <c r="B805" s="1">
         <v>1284</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E805" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="1">
         <v>3</v>
       </c>
       <c r="B806" s="1">
         <v>1086</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="D806" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E806" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="1">
         <v>4</v>
       </c>
       <c r="B807" s="1">
         <v>1417</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="D807" s="1" t="s">
         <v>385</v>
       </c>
       <c r="E807" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="1">
         <v>5</v>
       </c>
       <c r="B808" s="1">
         <v>1660</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="D808" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E808" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="1">
         <v>6</v>
       </c>
       <c r="B809" s="1">
         <v>1281</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="D809" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E809" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="1">
         <v>7</v>
       </c>
       <c r="B810" s="1">
         <v>249</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="D810" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E810" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="1">
         <v>8</v>
       </c>
       <c r="B811" s="1">
         <v>1401</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="D811" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E811" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="1">
         <v>9</v>
       </c>
       <c r="B812" s="1">
         <v>901</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E812" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="1">
         <v>10</v>
       </c>
       <c r="B813" s="1">
         <v>1818</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E813" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="1">
         <v>11</v>
       </c>
       <c r="B814" s="1">
         <v>900</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="D814" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E814" s="1">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A30:E30"/>
     <mergeCell ref="A58:E58"/>
     <mergeCell ref="A75:E75"/>
     <mergeCell ref="A91:E91"/>
     <mergeCell ref="A109:E109"/>
     <mergeCell ref="A124:E124"/>
     <mergeCell ref="A144:E144"/>
     <mergeCell ref="A156:E156"/>
     <mergeCell ref="A171:E171"/>
     <mergeCell ref="A179:E179"/>
     <mergeCell ref="A194:E194"/>
     <mergeCell ref="A204:E204"/>
     <mergeCell ref="A239:E239"/>