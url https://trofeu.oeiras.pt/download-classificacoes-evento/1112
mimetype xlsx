--- v2 (2026-02-16)
+++ v3 (2026-05-20)
@@ -467,51 +467,51 @@
   <si>
     <t>Rita Bacelar</t>
   </si>
   <si>
     <t xml:space="preserve">INÊS      PINTO</t>
   </si>
   <si>
     <t>Sofia Gonçalves</t>
   </si>
   <si>
     <t>Mafalda Bação</t>
   </si>
   <si>
     <t>Seniores - Masculinos</t>
   </si>
   <si>
     <t>FILIPE REBELO</t>
   </si>
   <si>
     <t xml:space="preserve">Cláudia  Borralho</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Carraça</t>
   </si>
   <si>
-    <t>Diogo Vicente</t>
+    <t xml:space="preserve">INÊS  JORGE</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo “Os Fixes”</t>
   </si>
   <si>
     <t>Sérgio Pinto</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BATISTA</t>
   </si>
   <si>
     <t>ANTÓNIO BONÉ</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo Jacinto </t>
   </si>
   <si>
     <t>Simão Augusto</t>
   </si>
   <si>
     <t>ANA GOMES</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   PEREIRA</t>
   </si>
@@ -593,51 +593,51 @@
   <si>
     <t>Seniores - Femininos</t>
   </si>
   <si>
     <t>KCÉNIA BOUGROVA</t>
   </si>
   <si>
     <t>SÓNIA PALMELA</t>
   </si>
   <si>
     <t xml:space="preserve">Marco  Veloso</t>
   </si>
   <si>
     <t xml:space="preserve">SARA      MONTEIRO</t>
   </si>
   <si>
     <t xml:space="preserve">ANA REBELO </t>
   </si>
   <si>
     <t>Rita Santos</t>
   </si>
   <si>
     <t>SARA MARINHO</t>
   </si>
   <si>
-    <t>Anabela Félix</t>
+    <t>JOSAFÁ SANTOS</t>
   </si>
   <si>
     <t>Sandra Protásio</t>
   </si>
   <si>
     <t>Associação Académica de Coimbra</t>
   </si>
   <si>
     <t>BÁRBARA ABREU</t>
   </si>
   <si>
     <t>Catarina Borges</t>
   </si>
   <si>
     <t>Rita Rodrigues</t>
   </si>
   <si>
     <t>CATARINA CARREIRA</t>
   </si>
   <si>
     <t>Monica Domingos</t>
   </si>
   <si>
     <t>Artemisa Mendes</t>
   </si>
@@ -686,99 +686,99 @@
   <si>
     <t>JOSÉ CARLOS TEODORO</t>
   </si>
   <si>
     <t>Nuno Quintela</t>
   </si>
   <si>
     <t>André Oliveira</t>
   </si>
   <si>
     <t>JOSÉ VASCO</t>
   </si>
   <si>
     <t>David Eiras</t>
   </si>
   <si>
     <t>Tiago Andrade</t>
   </si>
   <si>
     <t>Andre Leandro</t>
   </si>
   <si>
     <t xml:space="preserve">NÚCLEO ATLETISMO ZONA ABÓBODA </t>
   </si>
   <si>
-    <t>Machel Carvalho</t>
+    <t>CARINA CARVALHO</t>
   </si>
   <si>
     <t>Diogo Inácio</t>
   </si>
   <si>
     <t>André Pires</t>
   </si>
   <si>
     <t>Tiago Cardoso</t>
   </si>
   <si>
     <t>Valejas Atlético Clube</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Santos</t>
   </si>
   <si>
     <t xml:space="preserve">VÍTOR   TEIXEIRA</t>
   </si>
   <si>
     <t>Pedro Pereira</t>
   </si>
   <si>
     <t>Luis Miranda</t>
   </si>
   <si>
     <t>João Vale</t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo  Gomes</t>
   </si>
   <si>
     <t>António Matas</t>
   </si>
   <si>
     <t>JOÃO SANTOS</t>
   </si>
   <si>
     <t>Márcio Mateus</t>
   </si>
   <si>
     <t>F 35</t>
   </si>
   <si>
     <t xml:space="preserve">Carla  Almeida</t>
   </si>
   <si>
-    <t>CARLA PEREIRA</t>
+    <t>CLÁUDIA COSTA</t>
   </si>
   <si>
     <t>Inês Clemente</t>
   </si>
   <si>
     <t>Carla Jesus</t>
   </si>
   <si>
     <t>Steve Gabadinho</t>
   </si>
   <si>
     <t>Ana Coutinho</t>
   </si>
   <si>
     <t>Rita Raimundo</t>
   </si>
   <si>
     <t>AlphaDen Wolves OCR</t>
   </si>
   <si>
     <t>ÁGNES KOPPÁNYI</t>
   </si>
   <si>
     <t>Célia Lopes</t>
   </si>
@@ -1076,51 +1076,51 @@
   <si>
     <t>Nuno Santos</t>
   </si>
   <si>
     <t>Jorge Nunes</t>
   </si>
   <si>
     <t>RUI ALVES</t>
   </si>
   <si>
     <t>Luis Neves</t>
   </si>
   <si>
     <t>Emanuel Oliveira</t>
   </si>
   <si>
     <t>BRUNO OLIVEIRA</t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
     <t>Hugo Silva</t>
   </si>
   <si>
-    <t>Bruno Pereira</t>
+    <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>Rui Cunha</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Carrilho</t>
   </si>
   <si>
     <t>Martin Stoermer</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t>Luís Figueira</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
@@ -1274,51 +1274,51 @@
   <si>
     <t xml:space="preserve">MARINA   PANTALIÃO</t>
   </si>
   <si>
     <t>Cristina Oliveira</t>
   </si>
   <si>
     <t>Gina Correia</t>
   </si>
   <si>
     <t>ANA NETO</t>
   </si>
   <si>
     <t xml:space="preserve">Mariana  Borges</t>
   </si>
   <si>
     <t>Alexandra Pinto</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Serra</t>
   </si>
   <si>
     <t xml:space="preserve">BEATRIZ   MATIAS</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>CARLA ALVES</t>
   </si>
   <si>
     <t>Manuela Ferreira</t>
   </si>
   <si>
     <t>Jorge De Sousa</t>
   </si>
   <si>
     <t>Sofia Cordeiro</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRA   SOUSA</t>
   </si>
   <si>
     <t>Tania Pinto</t>
   </si>
   <si>
     <t>Luísa Madeira</t>
   </si>
@@ -1802,51 +1802,51 @@
   <si>
     <t>Isabel Ribeiro</t>
   </si>
   <si>
     <t>Teresa Silva</t>
   </si>
   <si>
     <t xml:space="preserve">MARIA   MALAGUEIRO</t>
   </si>
   <si>
     <t xml:space="preserve">ALICE  ANJINHO</t>
   </si>
   <si>
     <t>Carla Faria</t>
   </si>
   <si>
     <t>Beatriz Lourenço</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Daniel</t>
   </si>
   <si>
     <t>SUSANA JESUS</t>
   </si>
   <si>
-    <t>Mairone Estarlino</t>
+    <t>Joana Marques</t>
   </si>
   <si>
     <t>Daniel Nunes</t>
   </si>
   <si>
     <t>Paula Goulão</t>
   </si>
   <si>
     <t>Anabela Martins</t>
   </si>
   <si>
     <t>M 60</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   CALDEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">RUI       POMBINHO</t>
   </si>
   <si>
     <t>CARLOS CRISTÃO</t>
   </si>
   <si>
     <t>José Pinto</t>
   </si>
@@ -1883,51 +1883,51 @@
   <si>
     <t>CASA DO BENFICA EM ALGUEIRÃO MEM MARTINS - SINTRA</t>
   </si>
   <si>
     <t>Carlos Santos</t>
   </si>
   <si>
     <t>Nuno Galvão</t>
   </si>
   <si>
     <t>Thelmo Cunha</t>
   </si>
   <si>
     <t>JOÃO INFANTE</t>
   </si>
   <si>
     <t>Vítor Revés</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   TAPADA</t>
   </si>
   <si>
     <t>Carlos Marques</t>
   </si>
   <si>
-    <t xml:space="preserve">Carlos  Silva</t>
+    <t xml:space="preserve">Ana  Sobral</t>
   </si>
   <si>
     <t>António Major</t>
   </si>
   <si>
     <t>JOSÉ RODRIGUES</t>
   </si>
   <si>
     <t>José Freitas</t>
   </si>
   <si>
     <t>Paulo Jorge Duarte Silva</t>
   </si>
   <si>
     <t>Jorge Oliveira</t>
   </si>
   <si>
     <t>Paulo Rodrigues</t>
   </si>
   <si>
     <t>António Lima</t>
   </si>
   <si>
     <t>João Teixeira</t>
   </si>