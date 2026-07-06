--- v3 (2026-05-20)
+++ v4 (2026-07-06)
@@ -638,51 +638,51 @@
   <si>
     <t>Monica Domingos</t>
   </si>
   <si>
     <t>Artemisa Mendes</t>
   </si>
   <si>
     <t>Beatriz David</t>
   </si>
   <si>
     <t>LILIANA CORREIA</t>
   </si>
   <si>
     <t>Sofia Cruz</t>
   </si>
   <si>
     <t xml:space="preserve">Claúdia  Jerónimo</t>
   </si>
   <si>
     <t>Tetiana Buga</t>
   </si>
   <si>
     <t>Soraia Paraíso</t>
   </si>
   <si>
-    <t>Bruno Carvalho</t>
+    <t xml:space="preserve">João  Ganho</t>
   </si>
   <si>
     <t>CÁTIA FIDALGO</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo da Ribeira da Lage</t>
   </si>
   <si>
     <t>M 35</t>
   </si>
   <si>
     <t>Tiago Graça</t>
   </si>
   <si>
     <t>RODRIGO DUARTE</t>
   </si>
   <si>
     <t>CLÁUDIA SOUSA</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   CAMACHO</t>
   </si>
   <si>
     <t>JOSÉ CARLOS TEODORO</t>
   </si>
@@ -764,75 +764,75 @@
   <si>
     <t>Carla Jesus</t>
   </si>
   <si>
     <t>Steve Gabadinho</t>
   </si>
   <si>
     <t>Ana Coutinho</t>
   </si>
   <si>
     <t>Rita Raimundo</t>
   </si>
   <si>
     <t>AlphaDen Wolves OCR</t>
   </si>
   <si>
     <t>ÁGNES KOPPÁNYI</t>
   </si>
   <si>
     <t>Célia Lopes</t>
   </si>
   <si>
     <t>Marta Sanchez</t>
   </si>
   <si>
-    <t>FILIPA RELVAS</t>
+    <t xml:space="preserve">TIAGO  MOREIRA</t>
   </si>
   <si>
     <t>Mafalda Santos</t>
   </si>
   <si>
     <t>Rosa Ribeiro</t>
   </si>
   <si>
     <t>M 40</t>
   </si>
   <si>
     <t>CARLOS TIAGO</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRÉ   CORVO</t>
   </si>
   <si>
     <t>MIGUEL LANÇA</t>
   </si>
   <si>
     <t>João Silva</t>
   </si>
   <si>
-    <t>HELDER GROSSO</t>
+    <t>GABRIEL CARLOS</t>
   </si>
   <si>
     <t>JOEL PENA</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   SILVA</t>
   </si>
   <si>
     <t>André Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">5698 - Dados removidos </t>
   </si>
   <si>
     <t>EMERSON ROSA</t>
   </si>
   <si>
     <t>Nuno Graça</t>
   </si>
   <si>
     <t>João Pereira</t>
   </si>
   <si>
     <t>Mauro Fonseca</t>
   </si>
@@ -2030,51 +2030,51 @@
   <si>
     <t>João Moacho</t>
   </si>
   <si>
     <t>Joaquim Fonseca</t>
   </si>
   <si>
     <t>Adriano Cunha</t>
   </si>
   <si>
     <t xml:space="preserve">Jacinto  Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">JOAQUIM   BELGA</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ALMEIDA</t>
   </si>
   <si>
     <t>JORGE MENDES BAPTISTA</t>
   </si>
   <si>
     <t>Manuel Azevedo</t>
   </si>
   <si>
-    <t xml:space="preserve">João  Campos</t>
+    <t xml:space="preserve">BRUNO  PEREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>F 65</t>
   </si>
   <si>
     <t>EKATERINA KHRAMENKOVA</t>
   </si>
   <si>
     <t>Maria Alice Machado</t>
   </si>
   <si>
     <t xml:space="preserve">Alda  Sebastião</t>
   </si>
   <si>
     <t xml:space="preserve">ESTER  LOPES</t>
   </si>
   <si>
     <t>Filomena Moura</t>
   </si>
   <si>
     <t>M 70</t>
   </si>