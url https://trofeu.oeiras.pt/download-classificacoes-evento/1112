--- v4 (2026-07-06)
+++ v5 (2026-11-06)
@@ -734,51 +734,51 @@
   <si>
     <t>Luis Miranda</t>
   </si>
   <si>
     <t>João Vale</t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo  Gomes</t>
   </si>
   <si>
     <t>António Matas</t>
   </si>
   <si>
     <t>JOÃO SANTOS</t>
   </si>
   <si>
     <t>Márcio Mateus</t>
   </si>
   <si>
     <t>F 35</t>
   </si>
   <si>
     <t xml:space="preserve">Carla  Almeida</t>
   </si>
   <si>
-    <t>CLÁUDIA COSTA</t>
+    <t>CLÁUDIA GAZAR COSTA</t>
   </si>
   <si>
     <t>Inês Clemente</t>
   </si>
   <si>
     <t>Carla Jesus</t>
   </si>
   <si>
     <t>Steve Gabadinho</t>
   </si>
   <si>
     <t>Ana Coutinho</t>
   </si>
   <si>
     <t>Rita Raimundo</t>
   </si>
   <si>
     <t>AlphaDen Wolves OCR</t>
   </si>
   <si>
     <t>ÁGNES KOPPÁNYI</t>
   </si>
   <si>
     <t>Célia Lopes</t>
   </si>
@@ -1103,51 +1103,51 @@
   <si>
     <t>Rui Cunha</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Carrilho</t>
   </si>
   <si>
     <t>Martin Stoermer</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t>Luís Figueira</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
-    <t xml:space="preserve">RUI   DUARTE</t>
+    <t xml:space="preserve">RUI  JORGE DUARTE</t>
   </si>
   <si>
     <t>Ricardo Nuno</t>
   </si>
   <si>
     <t>Milton Perpétua</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t>JOSE CRUZ</t>
   </si>
   <si>
     <t>Paulo Serra</t>
   </si>
   <si>
     <t>EVELINO MAGALHÃES</t>
   </si>
   <si>
     <t>João Sayanda</t>
   </si>
   <si>
     <t>Nuno Alves</t>
   </si>
@@ -1244,51 +1244,51 @@
   <si>
     <t xml:space="preserve">JOANA   PIÇARRA</t>
   </si>
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
     <t>SÓNIA SEQUEIRA</t>
   </si>
   <si>
     <t>Ana Raposo</t>
   </si>
   <si>
     <t>SONIA AGUIAR</t>
   </si>
   <si>
     <t>Meirevone Ferreira</t>
   </si>
   <si>
     <t>Sandra Lopes</t>
   </si>
   <si>
     <t>Elisabete Filipe</t>
   </si>
   <si>
-    <t>SOFIA ALEIXO</t>
+    <t>ANA SOFIA ALEIXO</t>
   </si>
   <si>
     <t>Paula Leitão</t>
   </si>
   <si>
     <t xml:space="preserve">MARINA   PANTALIÃO</t>
   </si>
   <si>
     <t>Cristina Oliveira</t>
   </si>
   <si>
     <t>Gina Correia</t>
   </si>
   <si>
     <t>ANA NETO</t>
   </si>
   <si>
     <t xml:space="preserve">Mariana  Borges</t>
   </si>
   <si>
     <t>Alexandra Pinto</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Serra</t>
   </si>
@@ -1580,102 +1580,102 @@
   <si>
     <t>Ana Ferreira</t>
   </si>
   <si>
     <t>Celeste Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">ANABELA   SANTOS</t>
   </si>
   <si>
     <t>Elizabete Santos</t>
   </si>
   <si>
     <t xml:space="preserve">PAULA   SARAIVA</t>
   </si>
   <si>
     <t>Maria Borges</t>
   </si>
   <si>
     <t>Celeste Almeida</t>
   </si>
   <si>
     <t>Maria Cristina Oliveira</t>
   </si>
   <si>
-    <t>ANA MOTA</t>
+    <t>Ana Paula Mota</t>
   </si>
   <si>
     <t>Cidália Borges</t>
   </si>
   <si>
     <t xml:space="preserve">RITA   MINA</t>
   </si>
   <si>
     <t xml:space="preserve">LUCIA  LOUREÇO</t>
   </si>
   <si>
     <t>Fabiana Zunfrilli</t>
   </si>
   <si>
     <t>Sara Silva</t>
   </si>
   <si>
     <t xml:space="preserve">MARIA  CEBOLA</t>
   </si>
   <si>
     <t xml:space="preserve">Susana  Jacinto</t>
   </si>
   <si>
     <t>MARIA PEIXOTO</t>
   </si>
   <si>
     <t xml:space="preserve">Susana  Crespo </t>
   </si>
   <si>
     <t xml:space="preserve">Dora  Lopes</t>
   </si>
   <si>
     <t>TERESA JERÓNIMO</t>
   </si>
   <si>
     <t>ISABEL SAMPAIO</t>
   </si>
   <si>
     <t>Ana Cristina Viegas</t>
   </si>
   <si>
     <t>Paula Silva</t>
   </si>
   <si>
     <t xml:space="preserve">CARLA   RAPOSO</t>
   </si>
   <si>
     <t>Isabel Silva</t>
   </si>
   <si>
-    <t xml:space="preserve">SÓNIA   CASON</t>
+    <t xml:space="preserve">SÓNIA DEL  CASON</t>
   </si>
   <si>
     <t>ALZIRA VIEIRA</t>
   </si>
   <si>
     <t>Carla Rato</t>
   </si>
   <si>
     <t>Patrícia Pinto</t>
   </si>
   <si>
     <t>ELISA MACEDO</t>
   </si>
   <si>
     <t>Margarida Almeida</t>
   </si>
   <si>
     <t>Sofia Morgado</t>
   </si>
   <si>
     <t>M 55</t>
   </si>
   <si>
     <t>Hélder Rebelo</t>
   </si>