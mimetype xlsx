--- v2 (2026-02-16)
+++ v3 (2026-05-20)
@@ -263,51 +263,51 @@
   <si>
     <t>Eduarda Guimarães</t>
   </si>
   <si>
     <t>Veronika Juvzhenko</t>
   </si>
   <si>
     <t>Iniciados - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     PINTO</t>
   </si>
   <si>
     <t>RAFAEL ALVES</t>
   </si>
   <si>
     <t xml:space="preserve">CLUBE DESPORTIVO DO ARNEIRO </t>
   </si>
   <si>
     <t xml:space="preserve">Tomás  Pereira</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t xml:space="preserve">Julian  Santos </t>
   </si>
   <si>
     <t xml:space="preserve">Alexandre  Fevereiro</t>
   </si>
   <si>
     <t>Rodrigo Trigo</t>
   </si>
   <si>
     <t>Martim Warrell</t>
   </si>
   <si>
     <t>Vasco Pinheiro</t>
   </si>
   <si>
     <t>Sociedade de Instrução Musical e Escolar Cruz Quebradense (SIMECQ)</t>
   </si>
   <si>
     <t>Pedro Costa</t>
   </si>
   <si>
     <t>Tiago Oliveira</t>
   </si>
@@ -509,51 +509,51 @@
   <si>
     <t>Sofia Gonçalves</t>
   </si>
   <si>
     <t>Joana Bastos</t>
   </si>
   <si>
     <t>Mafalda Bação</t>
   </si>
   <si>
     <t xml:space="preserve">Leonor  Santos</t>
   </si>
   <si>
     <t>Maria Plyasova</t>
   </si>
   <si>
     <t xml:space="preserve">5639 - Dados removidos </t>
   </si>
   <si>
     <t>GMCJamor</t>
   </si>
   <si>
     <t>Seniores - Masculinos</t>
   </si>
   <si>
-    <t>Diogo Vicente</t>
+    <t xml:space="preserve">INÊS  JORGE</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo “Os Fixes”</t>
   </si>
   <si>
     <t>ANTÓNIO GAMA DA SILVA</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BATISTA</t>
   </si>
   <si>
     <t>ANTÓNIO BONÉ</t>
   </si>
   <si>
     <t>Simão Augusto</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS TEIXEIRA </t>
   </si>
   <si>
     <t xml:space="preserve">Diogo Jacinto </t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   PEREIRA</t>
   </si>
@@ -581,51 +581,51 @@
   <si>
     <t>Carla Almeida</t>
   </si>
   <si>
     <t>João Albuquerque</t>
   </si>
   <si>
     <t>Carlos Gomes</t>
   </si>
   <si>
     <t>João Pires</t>
   </si>
   <si>
     <t>Sérgio Reis</t>
   </si>
   <si>
     <t>Paulo Arrenega</t>
   </si>
   <si>
     <t xml:space="preserve">André  Viseu</t>
   </si>
   <si>
     <t>Frederico Sousa</t>
   </si>
   <si>
-    <t xml:space="preserve">Daniel  Moreira</t>
+    <t>Fernando Real</t>
   </si>
   <si>
     <t xml:space="preserve">Francisco  Val</t>
   </si>
   <si>
     <t xml:space="preserve">João  Revés</t>
   </si>
   <si>
     <t>Henrique Cruz</t>
   </si>
   <si>
     <t>Pedro Lourenço</t>
   </si>
   <si>
     <t>Jaime Lopes</t>
   </si>
   <si>
     <t>David Moutinho</t>
   </si>
   <si>
     <t>Carlos Ferreira</t>
   </si>
   <si>
     <t>Miriam Sousa</t>
   </si>
@@ -716,51 +716,51 @@
   <si>
     <t>Hugo Evaristo</t>
   </si>
   <si>
     <t>Ivandro Moreira</t>
   </si>
   <si>
     <t>AgualvaRunners</t>
   </si>
   <si>
     <t>Nuno Quintela</t>
   </si>
   <si>
     <t>Paulo Morgado</t>
   </si>
   <si>
     <t>David Eiras</t>
   </si>
   <si>
     <t>JOSÉ VASCO</t>
   </si>
   <si>
     <t>André Oliveira</t>
   </si>
   <si>
-    <t>Machel Carvalho</t>
+    <t>CARINA CARVALHO</t>
   </si>
   <si>
     <t>André Pires</t>
   </si>
   <si>
     <t>Tomás Ascensão</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Santos</t>
   </si>
   <si>
     <t>Diogo Inácio</t>
   </si>
   <si>
     <t xml:space="preserve">VÍTOR   TEIXEIRA</t>
   </si>
   <si>
     <t>Steven Santos</t>
   </si>
   <si>
     <t>Orlando Couceiro</t>
   </si>
   <si>
     <t>Pedro Serra</t>
   </si>
@@ -770,51 +770,51 @@
   <si>
     <t>Luis Miranda</t>
   </si>
   <si>
     <t>Paulo Ramos</t>
   </si>
   <si>
     <t>PEDRO SANTOS</t>
   </si>
   <si>
     <t>João Vale</t>
   </si>
   <si>
     <t xml:space="preserve">Hugo  Pereira</t>
   </si>
   <si>
     <t>JOÃO SANTOS</t>
   </si>
   <si>
     <t>F 35</t>
   </si>
   <si>
     <t xml:space="preserve">Carla  Almeida</t>
   </si>
   <si>
-    <t>CARLA PEREIRA</t>
+    <t>CLÁUDIA COSTA</t>
   </si>
   <si>
     <t>Inês Clemente</t>
   </si>
   <si>
     <t>Carla Jesus</t>
   </si>
   <si>
     <t>TÂNIA PINTO</t>
   </si>
   <si>
     <t>Steve Gabadinho</t>
   </si>
   <si>
     <t>Ana Coutinho</t>
   </si>
   <si>
     <t>Rita Raimundo</t>
   </si>
   <si>
     <t>Evelina Kocharova</t>
   </si>
   <si>
     <t>ÁGNES KOPPÁNYI</t>
   </si>
@@ -1163,51 +1163,51 @@
   <si>
     <t>Associação de Pára-quedistas Tejo-Norte</t>
   </si>
   <si>
     <t>Jorge Nunes</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE   PINHO</t>
   </si>
   <si>
     <t>PEDRO BURRICA</t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
     <t>RUI ALVES</t>
   </si>
   <si>
     <t>Gilberto Loth</t>
   </si>
   <si>
     <t>LUIS PINTO</t>
   </si>
   <si>
-    <t>Bruno Pereira</t>
+    <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   DUARTE</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t>Marco Moura</t>
   </si>
   <si>
     <t>Luis Neves</t>
   </si>
   <si>
     <t>Rui Cunha</t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo  Reis</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ORLANDO</t>
   </si>
@@ -1457,51 +1457,51 @@
   <si>
     <t xml:space="preserve">Helena  Nogueira</t>
   </si>
   <si>
     <t>Cristina Oliveira</t>
   </si>
   <si>
     <t>Iolanda Feliciano</t>
   </si>
   <si>
     <t xml:space="preserve">Beatriz Rute  Figueiredo</t>
   </si>
   <si>
     <t>Rita Marques</t>
   </si>
   <si>
     <t>Luísa Madeira</t>
   </si>
   <si>
     <t>Rita Pereira</t>
   </si>
   <si>
     <t>Ana Teixeira</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Olga Palma</t>
   </si>
   <si>
     <t>Cláudia Gonçalves</t>
   </si>
   <si>
     <t>CARLA ALVES</t>
   </si>
   <si>
     <t>Sandra Lameira</t>
   </si>
   <si>
     <t>Ana Sofia Pereira</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRA   SOUSA</t>
   </si>
   <si>
     <t>Tania Pinto</t>
   </si>
@@ -1613,51 +1613,51 @@
   <si>
     <t>Filipe Ribeiro</t>
   </si>
   <si>
     <t>Bento Raminhos</t>
   </si>
   <si>
     <t>Helder Pereira</t>
   </si>
   <si>
     <t>Leonor Moura</t>
   </si>
   <si>
     <t xml:space="preserve">José  Raposo</t>
   </si>
   <si>
     <t>Carlos Coelho</t>
   </si>
   <si>
     <t>Miguel Moradias</t>
   </si>
   <si>
     <t>SEBASTIÃO BARATA</t>
   </si>
   <si>
-    <t>Luis Pinheiro</t>
+    <t>EDSON CABRAL</t>
   </si>
   <si>
     <t>Paulo Silva</t>
   </si>
   <si>
     <t>JORGE PAREDES</t>
   </si>
   <si>
     <t>João Manuel Anjos</t>
   </si>
   <si>
     <t>Miguel Lourenço</t>
   </si>
   <si>
     <t>Manoel Cardoso</t>
   </si>
   <si>
     <t>Ricardo Rodrigues</t>
   </si>
   <si>
     <t xml:space="preserve">Daniel  Morais</t>
   </si>
   <si>
     <t>Rodrigo Ferreira</t>
   </si>
@@ -2138,51 +2138,51 @@
   <si>
     <t>Vítor Revés</t>
   </si>
   <si>
     <t>Nuno Galvão</t>
   </si>
   <si>
     <t>JOSÉ RODRIGUES</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   TAPADA</t>
   </si>
   <si>
     <t>Carlos Santos</t>
   </si>
   <si>
     <t>Paulo Mallen</t>
   </si>
   <si>
     <t>JOÃO CARVALHINHO</t>
   </si>
   <si>
     <t>JOÃO INFANTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Carlos  Silva</t>
+    <t xml:space="preserve">Ana  Sobral</t>
   </si>
   <si>
     <t>António Lima</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO  ALVES</t>
   </si>
   <si>
     <t>Luís Pereira</t>
   </si>
   <si>
     <t>Jorge Oliveira</t>
   </si>
   <si>
     <t>João Teixeira</t>
   </si>
   <si>
     <t xml:space="preserve">Hermínio  Cabeceira</t>
   </si>
   <si>
     <t>José Silva</t>
   </si>
   <si>
     <t>F 60</t>
   </si>