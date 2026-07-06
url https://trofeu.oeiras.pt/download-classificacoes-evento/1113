--- v3 (2026-05-20)
+++ v4 (2026-07-06)
@@ -170,51 +170,51 @@
   <si>
     <t>MADALENA ANTUNES</t>
   </si>
   <si>
     <t xml:space="preserve">MARIA     FERNANDES</t>
   </si>
   <si>
     <t>Maria Araújo</t>
   </si>
   <si>
     <t>Laura Silva</t>
   </si>
   <si>
     <t>Infantis - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">Leonardo  Borrego</t>
   </si>
   <si>
     <t>Rafael Inácio</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     MUGARRO</t>
   </si>
   <si>
-    <t>IAROMIR SEMENOV</t>
+    <t>CRISTINA MEL,INTE</t>
   </si>
   <si>
     <t>Filipe Maravilha</t>
   </si>
   <si>
     <t xml:space="preserve">RAFAEL    SARAIVA</t>
   </si>
   <si>
     <t>João M. Arroz</t>
   </si>
   <si>
     <t>Pedro Correia</t>
   </si>
   <si>
     <t>Luís Silva</t>
   </si>
   <si>
     <t>VASCO FARIA</t>
   </si>
   <si>
     <t xml:space="preserve">Tiago  Nunes</t>
   </si>
   <si>
     <t xml:space="preserve">Gustavo  Silva</t>
   </si>
@@ -983,51 +983,51 @@
   <si>
     <t xml:space="preserve">Vítor  Mendes</t>
   </si>
   <si>
     <t>Sérgio Santos</t>
   </si>
   <si>
     <t xml:space="preserve">Vinicius  Guedes</t>
   </si>
   <si>
     <t>Mário Anselmo</t>
   </si>
   <si>
     <t>Ricardo Afonso</t>
   </si>
   <si>
     <t>Luis Semedo</t>
   </si>
   <si>
     <t>TIAGO OLIVEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Isaac</t>
   </si>
   <si>
-    <t>Miguel Ramalho</t>
+    <t>Gonçalo Sá</t>
   </si>
   <si>
     <t>AGOSTINHO MATOS</t>
   </si>
   <si>
     <t>F 40</t>
   </si>
   <si>
     <t>MARINA DOMIMGUES</t>
   </si>
   <si>
     <t xml:space="preserve">RITA ROSA </t>
   </si>
   <si>
     <t>Sandra Conceição</t>
   </si>
   <si>
     <t>MARTA MOTA</t>
   </si>
   <si>
     <t>HELENA CARDOSO</t>
   </si>
   <si>
     <t>MARIANA FODOR</t>
   </si>
@@ -1358,51 +1358,51 @@
   <si>
     <t>Sérgio Pombinho</t>
   </si>
   <si>
     <t>Bernardo Ratilal</t>
   </si>
   <si>
     <t>Emanuel Oliveira</t>
   </si>
   <si>
     <t>F 45</t>
   </si>
   <si>
     <t>ANA ALMEIDA</t>
   </si>
   <si>
     <t xml:space="preserve">PATRÍCIA   MATOS</t>
   </si>
   <si>
     <t>Ana Bigode</t>
   </si>
   <si>
     <t>Marisa Silva</t>
   </si>
   <si>
-    <t>Maria Maçanita</t>
+    <t>Tânia Flores</t>
   </si>
   <si>
     <t>VANDA MURTEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">CÉLIA  SILVA</t>
   </si>
   <si>
     <t>Rute Queiroz</t>
   </si>
   <si>
     <t>Goreti Borges</t>
   </si>
   <si>
     <t xml:space="preserve">Eva  Jeronimo</t>
   </si>
   <si>
     <t xml:space="preserve">ANA   FRUTUOSO</t>
   </si>
   <si>
     <t xml:space="preserve">JOANA   PIÇARRA</t>
   </si>
   <si>
     <t xml:space="preserve">SOFIA  RIBEIRO</t>
   </si>
@@ -1685,51 +1685,51 @@
   <si>
     <t>Carlos Carvalho</t>
   </si>
   <si>
     <t>Daniel Estrela</t>
   </si>
   <si>
     <t>Rui Vaz</t>
   </si>
   <si>
     <t>PEDRO ESTEVES</t>
   </si>
   <si>
     <t>Etienne Lopes</t>
   </si>
   <si>
     <t>Carlos Gonçalves</t>
   </si>
   <si>
     <t>António Martins</t>
   </si>
   <si>
     <t xml:space="preserve">Orlando  Silva</t>
   </si>
   <si>
-    <t>João Cristovão</t>
+    <t>Diana Correia</t>
   </si>
   <si>
     <t>João Martins</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Pena</t>
   </si>
   <si>
     <t>DAVID ALMEIDA</t>
   </si>
   <si>
     <t>João Arroz</t>
   </si>
   <si>
     <t>Luís Simão e Sousa</t>
   </si>
   <si>
     <t>Fernando Gil</t>
   </si>
   <si>
     <t>Jorge Bento</t>
   </si>
   <si>
     <t>José Ruivo</t>
   </si>
@@ -2288,51 +2288,51 @@
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>João Moacho</t>
   </si>
   <si>
     <t>Adriano Cunha</t>
   </si>
   <si>
     <t xml:space="preserve">Jacinto  Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">JOAQUIM   BELGA</t>
   </si>
   <si>
     <t>JORGE MENDES BAPTISTA</t>
   </si>
   <si>
     <t>Manuel Azevedo</t>
   </si>
   <si>
-    <t xml:space="preserve">João  Campos</t>
+    <t xml:space="preserve">BRUNO  PEREIRA</t>
   </si>
   <si>
     <t>F 65</t>
   </si>
   <si>
     <t>Lurdes Romero</t>
   </si>
   <si>
     <t>EKATERINA KHRAMENKOVA</t>
   </si>
   <si>
     <t>Iodete Rodrigues</t>
   </si>
   <si>
     <t>Maria Alice Machado</t>
   </si>
   <si>
     <t>M 70</t>
   </si>
   <si>
     <t>HENRIQUE ADREGA</t>
   </si>
   <si>
     <t>Clube Atletismo Amigos de Belém</t>
   </si>