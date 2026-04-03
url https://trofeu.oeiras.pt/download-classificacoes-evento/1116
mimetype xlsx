--- v1 (2026-02-16)
+++ v2 (2026-04-03)
@@ -362,51 +362,51 @@
   <si>
     <t>Guilherme Candeias</t>
   </si>
   <si>
     <t>Gustavo Martins</t>
   </si>
   <si>
     <t>Afonso Matos</t>
   </si>
   <si>
     <t>Edson Có</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRÉ  SOUSA</t>
   </si>
   <si>
     <t>Carolina Sousa</t>
   </si>
   <si>
     <t>Diogo Jesus</t>
   </si>
   <si>
     <t>Tiago Coelho</t>
   </si>
   <si>
-    <t>Vasco Oliveira</t>
+    <t>Edmara Semedo</t>
   </si>
   <si>
     <t>VASCO FARIA</t>
   </si>
   <si>
     <t>Diogo Carvalho</t>
   </si>
   <si>
     <t>Guilherme Sousa</t>
   </si>
   <si>
     <t>Gabriel Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">Margarida  Inácio</t>
   </si>
   <si>
     <t xml:space="preserve">Lino  Moreira</t>
   </si>
   <si>
     <t>FRANCISCO FIGUEIREDO</t>
   </si>
   <si>
     <t>Infantis - Femininos</t>
   </si>
@@ -503,51 +503,51 @@
   <si>
     <t>TIAGO NUNES</t>
   </si>
   <si>
     <t>Santiago Carvalho</t>
   </si>
   <si>
     <t>Iniciados - Femininos</t>
   </si>
   <si>
     <t>Diana Pedro</t>
   </si>
   <si>
     <t>SARA RIBAS</t>
   </si>
   <si>
     <t>LETICIA SILVA</t>
   </si>
   <si>
     <t xml:space="preserve">Carolina Coelho </t>
   </si>
   <si>
     <t>Maria Beatriz Mendes</t>
   </si>
   <si>
-    <t>SERENA MONTEIRO</t>
+    <t>Paulo Brito</t>
   </si>
   <si>
     <t>MARTA MARTINS</t>
   </si>
   <si>
     <t>Maria Farinha</t>
   </si>
   <si>
     <t>FRANCISCA BRANCO</t>
   </si>
   <si>
     <t>Marta Neves</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>ÍRIS ALMEIDA</t>
   </si>
   <si>
     <t>RITA ALCOBIA</t>
   </si>
   <si>
     <t>Juvenis - Masculinos</t>
   </si>
@@ -1007,51 +1007,51 @@
   <si>
     <t xml:space="preserve">Joana  Ortiz</t>
   </si>
   <si>
     <t>Mariana Oliveira</t>
   </si>
   <si>
     <t>Clara Guedes</t>
   </si>
   <si>
     <t>Bruno Carvalho</t>
   </si>
   <si>
     <t>Alice Martins da Silva</t>
   </si>
   <si>
     <t>Maria Lúcia Oliveira</t>
   </si>
   <si>
     <t>Mara Afonso</t>
   </si>
   <si>
     <t>Sara Belo</t>
   </si>
   <si>
-    <t>Carolina Albuquerque</t>
+    <t>Rafael Oliveira</t>
   </si>
   <si>
     <t>Ana Patrícia Dias</t>
   </si>
   <si>
     <t>M 35</t>
   </si>
   <si>
     <t>NUNO CARRAÇA</t>
   </si>
   <si>
     <t>Rodrigo Duarte</t>
   </si>
   <si>
     <t>Tiago Vasconcelos</t>
   </si>
   <si>
     <t>Tiago Graça</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   CAMACHO</t>
   </si>
   <si>
     <t>Ivandro Moreira</t>
   </si>
@@ -1073,54 +1073,54 @@
   <si>
     <t>JOSÉ VASCO</t>
   </si>
   <si>
     <t>André Oliveira</t>
   </si>
   <si>
     <t>Diogo Louro</t>
   </si>
   <si>
     <t>Luís Barracho</t>
   </si>
   <si>
     <t>Fauler Campos</t>
   </si>
   <si>
     <t>João Jorge</t>
   </si>
   <si>
     <t>Tiago Costa Santos</t>
   </si>
   <si>
     <t>Oeiras Marina</t>
   </si>
   <si>
-    <t>GONÇALO MARTINHO</t>
-[...2 lines deleted...]
-    <t>Machel Carvalho</t>
+    <t>GONÇALO MOUTINHO</t>
+  </si>
+  <si>
+    <t>CARINA CARVALHO</t>
   </si>
   <si>
     <t>Tiago Andrade</t>
   </si>
   <si>
     <t>Tiago Cardoso</t>
   </si>
   <si>
     <t>Orlando Couceiro</t>
   </si>
   <si>
     <t>TELMO JORGE</t>
   </si>
   <si>
     <t>Associação de Moradores 18 de Maio</t>
   </si>
   <si>
     <t xml:space="preserve">João  Miranda</t>
   </si>
   <si>
     <t>Pedro Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Miranda</t>
   </si>
@@ -1415,51 +1415,51 @@
   <si>
     <t xml:space="preserve">Vasco  Amaral</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Silva</t>
   </si>
   <si>
     <t>Nuno Guerreiro</t>
   </si>
   <si>
     <t>ADRC Mata de Benfica</t>
   </si>
   <si>
     <t>Henrique Ramos</t>
   </si>
   <si>
     <t>F 40</t>
   </si>
   <si>
     <t>MARINA DOMIMGUES</t>
   </si>
   <si>
     <t>MARTA MOTA</t>
   </si>
   <si>
-    <t>CARLA PEREIRA</t>
+    <t>CLÁUDIA COSTA</t>
   </si>
   <si>
     <t>Inês Almeida</t>
   </si>
   <si>
     <t>EUGÉNIA TEIXEIRA</t>
   </si>
   <si>
     <t>CATARINA PALMA</t>
   </si>
   <si>
     <t>Alexandra Machado</t>
   </si>
   <si>
     <t>Steve Gabadinho</t>
   </si>
   <si>
     <t>Sandrina Cunha</t>
   </si>
   <si>
     <t>Cátea Ramos</t>
   </si>
   <si>
     <t>Rodrigo Tavares</t>
   </si>
@@ -1544,102 +1544,102 @@
   <si>
     <t xml:space="preserve">Inês  Valente</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Silva</t>
   </si>
   <si>
     <t>M 45</t>
   </si>
   <si>
     <t>Luís Brito</t>
   </si>
   <si>
     <t>RICARDO REIS</t>
   </si>
   <si>
     <t>JOÃO PIRES</t>
   </si>
   <si>
     <t xml:space="preserve">HUGO   GONÇALVES</t>
   </si>
   <si>
     <t xml:space="preserve">NUNO FERNANDES </t>
   </si>
   <si>
-    <t>José Guia</t>
+    <t>MARIA ANDRADE</t>
   </si>
   <si>
     <t>Nuno Tintim</t>
   </si>
   <si>
     <t>Hugo Palmeiro</t>
   </si>
   <si>
     <t>Joao Castanheira</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE   PINHO</t>
   </si>
   <si>
     <t>Bruno Pinto</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   LANCEIRO</t>
   </si>
   <si>
     <t>João Guterres</t>
   </si>
   <si>
     <t>LUIS PINTO</t>
   </si>
   <si>
     <t>PEDRO BURRICA</t>
   </si>
   <si>
     <t>Ricardo Rodrigues</t>
   </si>
   <si>
     <t>Nuno Cordeiro</t>
   </si>
   <si>
     <t>Luis Filipe</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Dantas</t>
   </si>
   <si>
     <t>RUI ALVES</t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
     <t>Rui Ferreira</t>
   </si>
   <si>
-    <t>Bruno Pereira</t>
+    <t>Tomás Carvalho</t>
   </si>
   <si>
     <t>JOÃO LOPES</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t>Nelson Fonseca</t>
   </si>
   <si>
     <t xml:space="preserve">Associação Desportiva de Palmeiros </t>
   </si>
   <si>
     <t>Marco Moura</t>
   </si>
   <si>
     <t>Sandra Segura</t>
   </si>
   <si>
     <t>Jorge Pereira</t>
   </si>
@@ -1727,51 +1727,51 @@
   <si>
     <t>Paulo Maltêz</t>
   </si>
   <si>
     <t>Bruno Reis</t>
   </si>
   <si>
     <t>Eduardo Poças</t>
   </si>
   <si>
     <t>Hugo Pereira</t>
   </si>
   <si>
     <t>Nuno Sobral</t>
   </si>
   <si>
     <t>Filipe Garranas</t>
   </si>
   <si>
     <t>Jorge Ramos</t>
   </si>
   <si>
     <t>Paulo Reis</t>
   </si>
   <si>
-    <t>José Lino Moreira</t>
+    <t>PEDRO SEMEDO</t>
   </si>
   <si>
     <t>João Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">BERNARDO   CAYOLLA</t>
   </si>
   <si>
     <t>Alexandre Joaquim</t>
   </si>
   <si>
     <t>Luis Cadaxa</t>
   </si>
   <si>
     <t>Luís Guerra</t>
   </si>
   <si>
     <t>António Lourenço</t>
   </si>
   <si>
     <t>Pedro Machado</t>
   </si>
   <si>
     <t>Ricardo Navalho</t>
   </si>
@@ -1796,51 +1796,51 @@
   <si>
     <t>Bruno Veríssimo</t>
   </si>
   <si>
     <t>Hugo Casqueiro</t>
   </si>
   <si>
     <t>Paulo Caçador</t>
   </si>
   <si>
     <t>Nelson Mileu</t>
   </si>
   <si>
     <t xml:space="preserve">Luís  Braz</t>
   </si>
   <si>
     <t>Marco Carvalho</t>
   </si>
   <si>
     <t xml:space="preserve">RAFAEL  MENDES</t>
   </si>
   <si>
     <t>Rui Bras</t>
   </si>
   <si>
-    <t>Rui Soares</t>
+    <t>Afonso Catalão</t>
   </si>
   <si>
     <t xml:space="preserve">Bruno  Santos</t>
   </si>
   <si>
     <t>F 45</t>
   </si>
   <si>
     <t>SUSANA RAPOSO</t>
   </si>
   <si>
     <t>ANA ALMEIDA</t>
   </si>
   <si>
     <t xml:space="preserve">CÉLIA  SILVA</t>
   </si>
   <si>
     <t>Rute Queiroz</t>
   </si>
   <si>
     <t>Marisa Silva</t>
   </si>
   <si>
     <t>SANDRA MONTEIRO</t>
   </si>
@@ -2363,51 +2363,51 @@
   <si>
     <t xml:space="preserve">ELSA  LUIZ</t>
   </si>
   <si>
     <t>Sofia Morgado</t>
   </si>
   <si>
     <t xml:space="preserve">Helena  Sanches</t>
   </si>
   <si>
     <t>MARIA PEIXOTO</t>
   </si>
   <si>
     <t>Cristina Francisco</t>
   </si>
   <si>
     <t xml:space="preserve">LUCIA  LOUREÇO</t>
   </si>
   <si>
     <t xml:space="preserve">SILVIA  TAVARES</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Mónica Valente</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Nunes</t>
   </si>
   <si>
     <t>Susana Pinto</t>
   </si>
   <si>
     <t>Lucinda Espada</t>
   </si>
   <si>
     <t>Susana Carvalho</t>
   </si>
   <si>
     <t>Margarida Almeida</t>
   </si>
   <si>
     <t>M 55</t>
   </si>
   <si>
     <t>Hélder Rebelo</t>
   </si>
@@ -2453,51 +2453,51 @@
   <si>
     <t xml:space="preserve">José  Veríssimo </t>
   </si>
   <si>
     <t>Jose Baptista</t>
   </si>
   <si>
     <t>Rui Magalhães</t>
   </si>
   <si>
     <t>Paulo Veríssimo</t>
   </si>
   <si>
     <t>MÁRIO RIBEIRO</t>
   </si>
   <si>
     <t>SEBASTIÃO BARATA</t>
   </si>
   <si>
     <t>José Martins</t>
   </si>
   <si>
     <t>João Marques</t>
   </si>
   <si>
-    <t xml:space="preserve">Jorge  Sobrinho</t>
+    <t>João Junior</t>
   </si>
   <si>
     <t>Paulo Correia</t>
   </si>
   <si>
     <t>Sérgio Sota</t>
   </si>
   <si>
     <t>Paulo Dias</t>
   </si>
   <si>
     <t>Helder Batista</t>
   </si>
   <si>
     <t>Paulo Pais</t>
   </si>
   <si>
     <t>Nuno Carvalho</t>
   </si>
   <si>
     <t>MARCELO CERDEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">FERNANDO   COELHO</t>
   </si>
@@ -2531,51 +2531,51 @@
   <si>
     <t>Paulo Santos</t>
   </si>
   <si>
     <t>Fernando Correia</t>
   </si>
   <si>
     <t>Luís Correia</t>
   </si>
   <si>
     <t>António Jacinto</t>
   </si>
   <si>
     <t xml:space="preserve">João Pedro  Vaz</t>
   </si>
   <si>
     <t>Sergio Filipe</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Lomba</t>
   </si>
   <si>
     <t xml:space="preserve">Joana  Viana</t>
   </si>
   <si>
-    <t>Eduardo Lopes</t>
+    <t>Rita Caetano</t>
   </si>
   <si>
     <t>Fernando Oliveira</t>
   </si>
   <si>
     <t>F 55</t>
   </si>
   <si>
     <t>Ana Cleto</t>
   </si>
   <si>
     <t>RITA ROSA</t>
   </si>
   <si>
     <t xml:space="preserve">PAULA   FERNANDES</t>
   </si>
   <si>
     <t>Lília Gonçalves</t>
   </si>
   <si>
     <t xml:space="preserve">NATÁLIA DIAS </t>
   </si>
   <si>
     <t>Conceição Lopes</t>
   </si>
@@ -2603,51 +2603,51 @@
   <si>
     <t>Isabel Silva</t>
   </si>
   <si>
     <t xml:space="preserve">ALICE  ANJINHO</t>
   </si>
   <si>
     <t>ISABEL MENDONÇA</t>
   </si>
   <si>
     <t>Ana Cristina Viegas</t>
   </si>
   <si>
     <t>Beatriz Lourenço</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Daniel</t>
   </si>
   <si>
     <t>ANA GUERRA</t>
   </si>
   <si>
     <t>ISABEL SAMPAIO</t>
   </si>
   <si>
-    <t>Mairone Estarlino</t>
+    <t>Joana Marques</t>
   </si>
   <si>
     <t xml:space="preserve">SÓNIA   CASON</t>
   </si>
   <si>
     <t>Maria Borges</t>
   </si>
   <si>
     <t>Paula Goulão</t>
   </si>
   <si>
     <t>Carla Mourão</t>
   </si>
   <si>
     <t xml:space="preserve">Elizabeth </t>
   </si>
   <si>
     <t>M 60</t>
   </si>
   <si>
     <t>Antonio Lopes</t>
   </si>
   <si>
     <t xml:space="preserve">Rui  Grazina</t>
   </si>
@@ -2693,51 +2693,51 @@
   <si>
     <t>Manuel Araújo</t>
   </si>
   <si>
     <t xml:space="preserve">Alexandre  Reis</t>
   </si>
   <si>
     <t>Carlos Marques</t>
   </si>
   <si>
     <t>Rui Velez</t>
   </si>
   <si>
     <t>Nuno Galvão</t>
   </si>
   <si>
     <t>José Gonçalves</t>
   </si>
   <si>
     <t>Antonio Diogo</t>
   </si>
   <si>
     <t>Pedro Matos</t>
   </si>
   <si>
-    <t xml:space="preserve">Carlos  Silva</t>
+    <t xml:space="preserve">Ana  Sobral</t>
   </si>
   <si>
     <t>António Major</t>
   </si>
   <si>
     <t>Luís Azevedo</t>
   </si>
   <si>
     <t>Luis Durbeck</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO  ALVES</t>
   </si>
   <si>
     <t>Paulo Jorge Duarte Silva</t>
   </si>
   <si>
     <t>João Reis</t>
   </si>
   <si>
     <t>Denise Rincon</t>
   </si>
   <si>
     <t>Jorge Oliveira</t>
   </si>