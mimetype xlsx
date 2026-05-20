--- v2 (2026-04-03)
+++ v3 (2026-05-20)
@@ -545,51 +545,51 @@
   <si>
     <t>ÍRIS ALMEIDA</t>
   </si>
   <si>
     <t>RITA ALCOBIA</t>
   </si>
   <si>
     <t>Juvenis - Masculinos</t>
   </si>
   <si>
     <t>Guilherme Filipe</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t>Tomás Pereira</t>
   </si>
   <si>
     <t>Tiago Jacinto</t>
   </si>
   <si>
     <t>Santinho Kneissler</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t>JORGE PATRÃO</t>
   </si>
   <si>
     <t>TIAGO VASCO</t>
   </si>
   <si>
     <t>Tomás Pais</t>
   </si>
   <si>
     <t>Francisco Costa</t>
   </si>
   <si>
     <t>Alexandre Florindo</t>
   </si>
   <si>
     <t>André Nunes</t>
   </si>
   <si>
     <t>José Salgueiro</t>
   </si>
   <si>
     <t>GONÇALO GUERREIRO</t>
   </si>
@@ -797,51 +797,51 @@
   <si>
     <t>GONÇALO GONÇALVES</t>
   </si>
   <si>
     <t>ANTÓNIO GAMA DA SILVA</t>
   </si>
   <si>
     <t>Natanael Guerreiro</t>
   </si>
   <si>
     <t>VALTER GOMES</t>
   </si>
   <si>
     <t xml:space="preserve">MARISA  PANTEA</t>
   </si>
   <si>
     <t xml:space="preserve">Cláudia  Borralho</t>
   </si>
   <si>
     <t xml:space="preserve">Alexandre  Florindo</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS TEIXEIRA </t>
   </si>
   <si>
-    <t>Diogo Vicente</t>
+    <t xml:space="preserve">INÊS  JORGE</t>
   </si>
   <si>
     <t>ANA GOMES</t>
   </si>
   <si>
     <t>Fábio Zuada</t>
   </si>
   <si>
     <t>Abdulai Djalo</t>
   </si>
   <si>
     <t>Amir Aníbal</t>
   </si>
   <si>
     <t>HENRIQUE SANTOS</t>
   </si>
   <si>
     <t>Tiago Pádua</t>
   </si>
   <si>
     <t>Marcos Estrela</t>
   </si>
   <si>
     <t>Pedro Jogo</t>
   </si>
@@ -1544,102 +1544,102 @@
   <si>
     <t xml:space="preserve">Inês  Valente</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Silva</t>
   </si>
   <si>
     <t>M 45</t>
   </si>
   <si>
     <t>Luís Brito</t>
   </si>
   <si>
     <t>RICARDO REIS</t>
   </si>
   <si>
     <t>JOÃO PIRES</t>
   </si>
   <si>
     <t xml:space="preserve">HUGO   GONÇALVES</t>
   </si>
   <si>
     <t xml:space="preserve">NUNO FERNANDES </t>
   </si>
   <si>
-    <t>MARIA ANDRADE</t>
+    <t>EDUARDO BORGES</t>
   </si>
   <si>
     <t>Nuno Tintim</t>
   </si>
   <si>
     <t>Hugo Palmeiro</t>
   </si>
   <si>
     <t>Joao Castanheira</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE   PINHO</t>
   </si>
   <si>
     <t>Bruno Pinto</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   LANCEIRO</t>
   </si>
   <si>
     <t>João Guterres</t>
   </si>
   <si>
     <t>LUIS PINTO</t>
   </si>
   <si>
     <t>PEDRO BURRICA</t>
   </si>
   <si>
     <t>Ricardo Rodrigues</t>
   </si>
   <si>
     <t>Nuno Cordeiro</t>
   </si>
   <si>
     <t>Luis Filipe</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Dantas</t>
   </si>
   <si>
     <t>RUI ALVES</t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
     <t>Rui Ferreira</t>
   </si>
   <si>
-    <t>Tomás Carvalho</t>
+    <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>JOÃO LOPES</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t>Nelson Fonseca</t>
   </si>
   <si>
     <t xml:space="preserve">Associação Desportiva de Palmeiros </t>
   </si>
   <si>
     <t>Marco Moura</t>
   </si>
   <si>
     <t>Sandra Segura</t>
   </si>
   <si>
     <t>Jorge Pereira</t>
   </si>
@@ -3047,51 +3047,51 @@
   <si>
     <t xml:space="preserve">MANUEL  MARTINS</t>
   </si>
   <si>
     <t xml:space="preserve">José  Almeida</t>
   </si>
   <si>
     <t xml:space="preserve">António  Batista</t>
   </si>
   <si>
     <t xml:space="preserve">José  Guia</t>
   </si>
   <si>
     <t xml:space="preserve">AMILCAR  RIBEIRAL</t>
   </si>
   <si>
     <t>Clube Atletismo Amigos de Belém</t>
   </si>
   <si>
     <t>Atílio Gaspar</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ROQUE</t>
   </si>
   <si>
-    <t>Serafim Marques</t>
+    <t>Susana Moura</t>
   </si>
   <si>
     <t xml:space="preserve">GERMANO   MATOS</t>
   </si>
   <si>
     <t xml:space="preserve">Virgílio  Rodrigues</t>
   </si>
   <si>
     <t>António Santos</t>
   </si>
   <si>
     <t>SOFIA RODRIGUES</t>
   </si>
   <si>
     <t>José Nascimento</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   ALAGADOR</t>
   </si>
   <si>
     <t>José Canhoto</t>
   </si>
   <si>
     <t>JOSÉ BARATA</t>
   </si>