--- v3 (2026-05-20)
+++ v4 (2026-08-24)
@@ -707,51 +707,51 @@
   <si>
     <t xml:space="preserve">Emilia  Azizova</t>
   </si>
   <si>
     <t>MARIANA FRANCISCO</t>
   </si>
   <si>
     <t>Rita Silva</t>
   </si>
   <si>
     <t>Mariana Pinto</t>
   </si>
   <si>
     <t>Sub 23 - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ      CARLOS</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRE  PEREIRA</t>
   </si>
   <si>
     <t>Afonso Antunes</t>
   </si>
   <si>
-    <t>AGOSTINHO MATOS</t>
+    <t>JOANA NUNES</t>
   </si>
   <si>
     <t>EDSON CARVALHO</t>
   </si>
   <si>
     <t>Salvador Alves</t>
   </si>
   <si>
     <t>Gonçalo Gomes</t>
   </si>
   <si>
     <t>DEUS KAPUNGA</t>
   </si>
   <si>
     <t xml:space="preserve">Hugo  Varandas</t>
   </si>
   <si>
     <t>Tomas Catalão</t>
   </si>
   <si>
     <t xml:space="preserve">André  Luís</t>
   </si>
   <si>
     <t>CASA DO BENFICA EM ALGUEIRÃO MEM MARTINS - SINTRA</t>
   </si>
@@ -869,51 +869,51 @@
   <si>
     <t>Paulo Arrenega</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   PEREIRA</t>
   </si>
   <si>
     <t>José Marcos Nunes</t>
   </si>
   <si>
     <t>João Moradias</t>
   </si>
   <si>
     <t>Afonso Neto</t>
   </si>
   <si>
     <t>William Salvador</t>
   </si>
   <si>
     <t xml:space="preserve">João  Revés</t>
   </si>
   <si>
     <t xml:space="preserve">Leonardo  Ventura</t>
   </si>
   <si>
-    <t>Guilherme Marques</t>
+    <t>LEONARDO VENTURA</t>
   </si>
   <si>
     <t>Carlos Ramos</t>
   </si>
   <si>
     <t>Nazariy Kovalyuk</t>
   </si>
   <si>
     <t>Cristiano Filipe</t>
   </si>
   <si>
     <t xml:space="preserve">Bernardo  Batista</t>
   </si>
   <si>
     <t>João Roxo</t>
   </si>
   <si>
     <t>João Pires</t>
   </si>
   <si>
     <t>António Jesus</t>
   </si>
   <si>
     <t>PEDRO QUARESMA</t>
   </si>
@@ -992,51 +992,51 @@
   <si>
     <t>CÁTIA FIDALGO</t>
   </si>
   <si>
     <t>Ana Rita Silva</t>
   </si>
   <si>
     <t>Joana Ogura</t>
   </si>
   <si>
     <t>Soraia Paraíso</t>
   </si>
   <si>
     <t>Mafalda Bação</t>
   </si>
   <si>
     <t xml:space="preserve">Joana  Ortiz</t>
   </si>
   <si>
     <t>Mariana Oliveira</t>
   </si>
   <si>
     <t>Clara Guedes</t>
   </si>
   <si>
-    <t>Bruno Carvalho</t>
+    <t xml:space="preserve">João  Ganho</t>
   </si>
   <si>
     <t>Alice Martins da Silva</t>
   </si>
   <si>
     <t>Maria Lúcia Oliveira</t>
   </si>
   <si>
     <t>Mara Afonso</t>
   </si>
   <si>
     <t>Sara Belo</t>
   </si>
   <si>
     <t>Rafael Oliveira</t>
   </si>
   <si>
     <t>Ana Patrícia Dias</t>
   </si>
   <si>
     <t>M 35</t>
   </si>
   <si>
     <t>NUNO CARRAÇA</t>
   </si>
@@ -1283,51 +1283,51 @@
   <si>
     <t xml:space="preserve">PAULO VELEZ </t>
   </si>
   <si>
     <t>Bruno Ferreira</t>
   </si>
   <si>
     <t>Hugo Evaristo</t>
   </si>
   <si>
     <t>Filipe Gomes</t>
   </si>
   <si>
     <t xml:space="preserve">Marco  Alves </t>
   </si>
   <si>
     <t xml:space="preserve">MIGUEL   SEQUEIRA</t>
   </si>
   <si>
     <t>José Carmo da Silva</t>
   </si>
   <si>
     <t>Andrea Saporito</t>
   </si>
   <si>
-    <t>Miguel Ramalho</t>
+    <t>Gonçalo Sá</t>
   </si>
   <si>
     <t>TIAGO SOUSA</t>
   </si>
   <si>
     <t>Nelson Antunes</t>
   </si>
   <si>
     <t xml:space="preserve">Vinicius  Guedes</t>
   </si>
   <si>
     <t>Ricardo Pascoal</t>
   </si>
   <si>
     <t>Tiago Brás</t>
   </si>
   <si>
     <t>Andre Leandro</t>
   </si>
   <si>
     <t>EVANDRO LOPEZ</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Marinho </t>
   </si>
@@ -1562,51 +1562,51 @@
   <si>
     <t xml:space="preserve">HUGO   GONÇALVES</t>
   </si>
   <si>
     <t xml:space="preserve">NUNO FERNANDES </t>
   </si>
   <si>
     <t>EDUARDO BORGES</t>
   </si>
   <si>
     <t>Nuno Tintim</t>
   </si>
   <si>
     <t>Hugo Palmeiro</t>
   </si>
   <si>
     <t>Joao Castanheira</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE   PINHO</t>
   </si>
   <si>
     <t>Bruno Pinto</t>
   </si>
   <si>
-    <t xml:space="preserve">RICARDO   LANCEIRO</t>
+    <t>EMA VALENTE</t>
   </si>
   <si>
     <t>João Guterres</t>
   </si>
   <si>
     <t>LUIS PINTO</t>
   </si>
   <si>
     <t>PEDRO BURRICA</t>
   </si>
   <si>
     <t>Ricardo Rodrigues</t>
   </si>
   <si>
     <t>Nuno Cordeiro</t>
   </si>
   <si>
     <t>Luis Filipe</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Dantas</t>
   </si>
   <si>
     <t>RUI ALVES</t>
   </si>
@@ -1703,51 +1703,51 @@
   <si>
     <t>Carlos Luiz</t>
   </si>
   <si>
     <t>Pedro Paulo</t>
   </si>
   <si>
     <t xml:space="preserve">Jorge  Marques</t>
   </si>
   <si>
     <t>Bruno Raposo</t>
   </si>
   <si>
     <t>Milton Perpétua</t>
   </si>
   <si>
     <t>Pedro M. Bica</t>
   </si>
   <si>
     <t>Andrónico Duarte</t>
   </si>
   <si>
     <t>RUI ALEGRE</t>
   </si>
   <si>
-    <t>Paulo Maltêz</t>
+    <t>Kenzo Takei</t>
   </si>
   <si>
     <t>Bruno Reis</t>
   </si>
   <si>
     <t>Eduardo Poças</t>
   </si>
   <si>
     <t>Hugo Pereira</t>
   </si>
   <si>
     <t>Nuno Sobral</t>
   </si>
   <si>
     <t>Filipe Garranas</t>
   </si>
   <si>
     <t>Jorge Ramos</t>
   </si>
   <si>
     <t>Paulo Reis</t>
   </si>
   <si>
     <t>PEDRO SEMEDO</t>
   </si>
@@ -2009,51 +2009,51 @@
   <si>
     <t xml:space="preserve">Gonçalo  Baroutakis </t>
   </si>
   <si>
     <t>Luis Monteiro</t>
   </si>
   <si>
     <t>Rui Lacerda</t>
   </si>
   <si>
     <t>LUÍS CARVALHO</t>
   </si>
   <si>
     <t xml:space="preserve">Eduardo  Tacanho</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS   SILVA</t>
   </si>
   <si>
     <t>Dinis Morais</t>
   </si>
   <si>
     <t>RUI CABRAL</t>
   </si>
   <si>
-    <t>JOSÉ ALVES</t>
+    <t>CARLOS FERREIRA</t>
   </si>
   <si>
     <t>Nelson Tembe</t>
   </si>
   <si>
     <t>Rui Cunha</t>
   </si>
   <si>
     <t>Miguel David</t>
   </si>
   <si>
     <t>JOSE CRUZ</t>
   </si>
   <si>
     <t xml:space="preserve">BENTO   QUARESMA</t>
   </si>
   <si>
     <t>EVELINO MAGALHÃES</t>
   </si>
   <si>
     <t>JORGE VIEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   OLIVEIRA</t>
   </si>
@@ -2885,51 +2885,51 @@
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos Rodrigues </t>
   </si>
   <si>
     <t>Joaquim Fonseca</t>
   </si>
   <si>
     <t>FEDERAÇÃO DA FAMÍLIA</t>
   </si>
   <si>
     <t xml:space="preserve">ALCINDO   ALMEIDA</t>
   </si>
   <si>
     <t xml:space="preserve">JOAQUIM   BELGA</t>
   </si>
   <si>
     <t>Jorge Mendes Batista</t>
   </si>
   <si>
     <t>Manuel Azevedo</t>
   </si>
   <si>
-    <t xml:space="preserve">João  Campos</t>
+    <t xml:space="preserve">BRUNO  PEREIRA</t>
   </si>
   <si>
     <t>F 65</t>
   </si>
   <si>
     <t>Lurdes Romero</t>
   </si>
   <si>
     <t>Mercedes Fonseca</t>
   </si>
   <si>
     <t>Maria João Silva</t>
   </si>
   <si>
     <t xml:space="preserve">Alda  Sebastião</t>
   </si>
   <si>
     <t>Filomena Moura</t>
   </si>
   <si>
     <t>Maria Alice Machado</t>
   </si>
   <si>
     <t>Ana Silva</t>
   </si>
@@ -2978,51 +2978,51 @@
   <si>
     <t>Ventura Saraiva</t>
   </si>
   <si>
     <t xml:space="preserve">MÁRIO   GOMES</t>
   </si>
   <si>
     <t>Luis Duarte</t>
   </si>
   <si>
     <t>Feliciano Severino</t>
   </si>
   <si>
     <t>Angelo Silva</t>
   </si>
   <si>
     <t>JOSÉ SOUSA</t>
   </si>
   <si>
     <t>Adriano Cunha</t>
   </si>
   <si>
     <t>Fernando Cardoso</t>
   </si>
   <si>
-    <t xml:space="preserve">Ivan  Mascarenhas</t>
+    <t>Laura Reis</t>
   </si>
   <si>
     <t xml:space="preserve">VÍTOR   RODRIGUES</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>Jorge Jesus</t>
   </si>
   <si>
     <t>F 70</t>
   </si>
   <si>
     <t>Paula Machado</t>
   </si>
   <si>
     <t xml:space="preserve">FÁTIMA   SANTOS</t>
   </si>
   <si>
     <t>Maria Helena Nuno</t>
   </si>
   <si>
     <t xml:space="preserve">ISABEL   LINO</t>
   </si>