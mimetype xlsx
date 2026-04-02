--- v2 (2026-02-16)
+++ v3 (2026-04-02)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Atletas" sheetId="1" r:id="rId1"/>
     <sheet name="Colectivo" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="985" uniqueCount="985">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="986" uniqueCount="986">
   <si>
     <t>41º Troféu CM Oeiras - Grande Prémio Queluz de Baixo</t>
   </si>
   <si>
     <t>Benjamins A - Masculinos</t>
   </si>
   <si>
     <t>Posição</t>
   </si>
   <si>
     <t>Dorsal</t>
   </si>
   <si>
     <t>Atleta</t>
   </si>
   <si>
     <t>Clube/Equipa</t>
   </si>
   <si>
     <t>Pontos</t>
   </si>
   <si>
     <t>Rodrigo Madureira</t>
   </si>
   <si>
@@ -488,51 +488,51 @@
   <si>
     <t>Rafael Estrela</t>
   </si>
   <si>
     <t>João M. Arroz</t>
   </si>
   <si>
     <t>Pedro Correia</t>
   </si>
   <si>
     <t>Iniciados - Femininos</t>
   </si>
   <si>
     <t>Diana Pedro</t>
   </si>
   <si>
     <t>SARA RIBAS</t>
   </si>
   <si>
     <t>LETICIA SILVA</t>
   </si>
   <si>
     <t xml:space="preserve">Carolina Coelho </t>
   </si>
   <si>
-    <t>SERENA MONTEIRO</t>
+    <t>Paulo Brito</t>
   </si>
   <si>
     <t>Marta Neves</t>
   </si>
   <si>
     <t>Catarina Faria</t>
   </si>
   <si>
     <t>Maria Farinha</t>
   </si>
   <si>
     <t>MARTA MARTINS</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>PAULO JORGE MARTINS</t>
   </si>
   <si>
     <t>ÍRIS ALMEIDA</t>
   </si>
   <si>
     <t>Melany Reis</t>
   </si>
@@ -1025,51 +1025,51 @@
   <si>
     <t>Gonçalo Cardoso</t>
   </si>
   <si>
     <t>Nuno Quintela</t>
   </si>
   <si>
     <t>JOSÉ CARLOS TEODORO</t>
   </si>
   <si>
     <t>Carlos Duque</t>
   </si>
   <si>
     <t>André Oliveira</t>
   </si>
   <si>
     <t>JOSÉ VASCO</t>
   </si>
   <si>
     <t>Steven Santos</t>
   </si>
   <si>
     <t>SOFIA VAZ</t>
   </si>
   <si>
-    <t>GONÇALO MARTINHO</t>
+    <t>GONÇALO MOUTINHO</t>
   </si>
   <si>
     <t>Gonçalo Faria</t>
   </si>
   <si>
     <t>Tiago Andrade</t>
   </si>
   <si>
     <t>Débora Pereira</t>
   </si>
   <si>
     <t>TELMO JORGE</t>
   </si>
   <si>
     <t>João Albuquerque</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Silva</t>
   </si>
   <si>
     <t xml:space="preserve">João  Miranda</t>
   </si>
   <si>
     <t>Orlando Couceiro</t>
   </si>
@@ -1502,51 +1502,51 @@
   <si>
     <t xml:space="preserve">NUNO FERNANDES </t>
   </si>
   <si>
     <t>Joao Castanheira</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE   PINHO</t>
   </si>
   <si>
     <t>João Guterres</t>
   </si>
   <si>
     <t>Gonçalo Brás</t>
   </si>
   <si>
     <t>LUIS PINTO</t>
   </si>
   <si>
     <t>Nuno Cordeiro</t>
   </si>
   <si>
     <t>Luis Filipe</t>
   </si>
   <si>
-    <t>Bruno Pereira</t>
+    <t>Tomás Carvalho</t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
     <t>Miguel Lopes</t>
   </si>
   <si>
     <t>Nuno Santos</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t>Sandra Segura</t>
   </si>
   <si>
     <t>Miguel Rosa</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   DUARTE</t>
   </si>
@@ -1700,87 +1700,87 @@
   <si>
     <t>Paulo Reis</t>
   </si>
   <si>
     <t>Ricardo Navalho</t>
   </si>
   <si>
     <t>Carlos Casal</t>
   </si>
   <si>
     <t>Renato Gomes</t>
   </si>
   <si>
     <t>João Oliveira</t>
   </si>
   <si>
     <t>Bernardo Salavessa</t>
   </si>
   <si>
     <t>Alvaro Neto</t>
   </si>
   <si>
     <t>António Lourenço</t>
   </si>
   <si>
-    <t>José Guia</t>
+    <t>MARIA ANDRADE</t>
   </si>
   <si>
     <t xml:space="preserve">Paulo Ferreira </t>
   </si>
   <si>
     <t xml:space="preserve">VÍTOR   SANTOS</t>
   </si>
   <si>
     <t>Pedro Machado</t>
   </si>
   <si>
     <t>Miguel Meireles</t>
   </si>
   <si>
     <t>Paulo Caçador</t>
   </si>
   <si>
     <t>Nelson Mileu</t>
   </si>
   <si>
     <t>CARLOS CARDOSO</t>
   </si>
   <si>
     <t>Rui Vaz Rodrigues</t>
   </si>
   <si>
     <t>Hugo Casqueiro</t>
   </si>
   <si>
     <t xml:space="preserve">Luís  Braz</t>
   </si>
   <si>
     <t>Joao Ferreira</t>
   </si>
   <si>
-    <t>Rui Soares</t>
+    <t>Afonso Catalão</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Meneses</t>
   </si>
   <si>
     <t>F 45</t>
   </si>
   <si>
     <t>ANA ALMEIDA</t>
   </si>
   <si>
     <t>Céu Fernandes</t>
   </si>
   <si>
     <t xml:space="preserve">CÉLIA  SILVA</t>
   </si>
   <si>
     <t xml:space="preserve">Eva  Jeronimo</t>
   </si>
   <si>
     <t>Rute Queiroz</t>
   </si>
   <si>
     <t>SANDRA MONTEIRO</t>
   </si>
@@ -2291,51 +2291,51 @@
   <si>
     <t xml:space="preserve">Ana  Nunes</t>
   </si>
   <si>
     <t xml:space="preserve">SILVIA  TAVARES</t>
   </si>
   <si>
     <t>Cidália Borges</t>
   </si>
   <si>
     <t>Paula Silva</t>
   </si>
   <si>
     <t>Mónica Valente</t>
   </si>
   <si>
     <t>Carla Rato</t>
   </si>
   <si>
     <t>Lucinda Espada</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Susana Pinto</t>
   </si>
   <si>
     <t xml:space="preserve">Carla Silva </t>
   </si>
   <si>
     <t>Margarida Almeida</t>
   </si>
   <si>
     <t>M 55</t>
   </si>
   <si>
     <t>Hélder Rebelo</t>
   </si>
   <si>
     <t>António Murteira</t>
   </si>
   <si>
     <t>João Ginja</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO ARRENEGA </t>
   </si>
@@ -2453,50 +2453,53 @@
   <si>
     <t>Jorge Monteiro</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS   BARRENTO</t>
   </si>
   <si>
     <t>António Jacinto</t>
   </si>
   <si>
     <t>Luís Correia</t>
   </si>
   <si>
     <t>Sergio Filipe</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Lomba</t>
   </si>
   <si>
     <t>Luis Silva</t>
   </si>
   <si>
     <t xml:space="preserve">Joana  Viana</t>
   </si>
   <si>
+    <t>Rita Caetano</t>
+  </si>
+  <si>
     <t>F 55</t>
   </si>
   <si>
     <t>Ana Cleto</t>
   </si>
   <si>
     <t xml:space="preserve">PAULA   FERNANDES</t>
   </si>
   <si>
     <t>RITA ROSA</t>
   </si>
   <si>
     <t>Lília Gonçalves</t>
   </si>
   <si>
     <t xml:space="preserve">NATÁLIA DIAS </t>
   </si>
   <si>
     <t>EDUARDO COELHO</t>
   </si>
   <si>
     <t>Ana Ferreira</t>
   </si>
   <si>
     <t>Susana Gomes</t>
@@ -2612,51 +2615,51 @@
   <si>
     <t xml:space="preserve">Fernando  Ferreira</t>
   </si>
   <si>
     <t>Nuno Galvão</t>
   </si>
   <si>
     <t>Pedro Matos</t>
   </si>
   <si>
     <t>Luis Durbeck</t>
   </si>
   <si>
     <t>Hernâni Silva</t>
   </si>
   <si>
     <t>FRANCISCO AFONSO</t>
   </si>
   <si>
     <t>António Major</t>
   </si>
   <si>
     <t>Antonio Diogo</t>
   </si>
   <si>
-    <t xml:space="preserve">Carlos  Silva</t>
+    <t xml:space="preserve">Ana  Sobral</t>
   </si>
   <si>
     <t>João Reis</t>
   </si>
   <si>
     <t>José Freitas</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   TAPADA</t>
   </si>
   <si>
     <t>Jorge Oliveira</t>
   </si>
   <si>
     <t>Paulo Jorge Duarte Silva</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO  ALVES</t>
   </si>
   <si>
     <t>António Lima</t>
   </si>
   <si>
     <t>Denise Rincon</t>
   </si>
@@ -2837,51 +2840,51 @@
   <si>
     <t>Maria Alice Machado</t>
   </si>
   <si>
     <t>Ana Maria Neves</t>
   </si>
   <si>
     <t>M 70</t>
   </si>
   <si>
     <t>HENRIQUE ADREGA</t>
   </si>
   <si>
     <t>Carlos Miranda</t>
   </si>
   <si>
     <t xml:space="preserve">MARIO   GONÇALVES</t>
   </si>
   <si>
     <t>Armando Correia</t>
   </si>
   <si>
     <t xml:space="preserve">João  Pereira</t>
   </si>
   <si>
-    <t xml:space="preserve">António  Gavado </t>
+    <t>Fernando Mota</t>
   </si>
   <si>
     <t>LUÍS JOSÉ</t>
   </si>
   <si>
     <t>Emanuel Tavares</t>
   </si>
   <si>
     <t>Ventura Saraiva</t>
   </si>
   <si>
     <t>Luis Duarte</t>
   </si>
   <si>
     <t>CARLOS DUARTE</t>
   </si>
   <si>
     <t>Sílvio Paiva</t>
   </si>
   <si>
     <t>Angelo Silva</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
@@ -16910,3094 +16913,3094 @@
     <row r="863">
       <c r="A863" s="1">
         <v>50</v>
       </c>
       <c r="B863" s="1">
         <v>371</v>
       </c>
       <c r="C863" s="1" t="s">
         <v>814</v>
       </c>
       <c r="D863" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E863" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="1">
         <v>51</v>
       </c>
       <c r="B864" s="1">
         <v>1275</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>432</v>
+        <v>815</v>
       </c>
       <c r="D864" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E864" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="3" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="B867" s="3" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="C867" s="3" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="D867" s="3" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="E867" s="3" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B868" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C868" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D868" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E868" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="1">
         <v>1</v>
       </c>
       <c r="B869" s="1">
         <v>258</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="D869" s="1" t="s">
         <v>633</v>
       </c>
       <c r="E869" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="1">
         <v>2</v>
       </c>
       <c r="B870" s="1">
         <v>49</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="D870" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E870" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="1">
         <v>3</v>
       </c>
       <c r="B871" s="1">
         <v>956</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="D871" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E871" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="1">
         <v>4</v>
       </c>
       <c r="B872" s="1">
         <v>402</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="D872" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E872" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="1">
         <v>5</v>
       </c>
       <c r="B873" s="1">
         <v>942</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="D873" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E873" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="1">
         <v>6</v>
       </c>
       <c r="B874" s="1">
         <v>48</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="D874" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E874" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="1">
         <v>7</v>
       </c>
       <c r="B875" s="1">
         <v>821</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="D875" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E875" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="1">
         <v>8</v>
       </c>
       <c r="B876" s="1">
         <v>334</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="D876" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E876" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="1">
         <v>9</v>
       </c>
       <c r="B877" s="1">
         <v>431</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="D877" s="1" t="s">
         <v>537</v>
       </c>
       <c r="E877" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="1">
         <v>10</v>
       </c>
       <c r="B878" s="1">
         <v>290</v>
       </c>
       <c r="C878" s="1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="D878" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E878" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="1">
         <v>11</v>
       </c>
       <c r="B879" s="1">
         <v>721</v>
       </c>
       <c r="C879" s="1" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="D879" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E879" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="1">
         <v>12</v>
       </c>
       <c r="B880" s="1">
         <v>453</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="D880" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E880" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="1">
         <v>13</v>
       </c>
       <c r="B881" s="1">
         <v>1255</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="D881" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E881" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="1">
         <v>14</v>
       </c>
       <c r="B882" s="1">
         <v>1247</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="D882" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E882" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="1">
         <v>15</v>
       </c>
       <c r="B883" s="1">
         <v>460</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="D883" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E883" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="1">
         <v>16</v>
       </c>
       <c r="B884" s="1">
         <v>1647</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="D884" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E884" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="1">
         <v>17</v>
       </c>
       <c r="B885" s="1">
         <v>481</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="D885" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E885" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="1">
         <v>18</v>
       </c>
       <c r="B886" s="1">
         <v>751</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D886" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E886" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="1">
         <v>19</v>
       </c>
       <c r="B887" s="1">
         <v>441</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="D887" s="1" t="s">
         <v>537</v>
       </c>
       <c r="E887" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="1">
         <v>20</v>
       </c>
       <c r="B888" s="1">
         <v>166</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="D888" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E888" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="1">
         <v>21</v>
       </c>
       <c r="B889" s="1">
         <v>1254</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="D889" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E889" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="1">
         <v>22</v>
       </c>
       <c r="B890" s="1">
         <v>45</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="D890" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E890" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="1">
         <v>23</v>
       </c>
       <c r="B891" s="1">
         <v>583</v>
       </c>
       <c r="C891" s="1" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="D891" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E891" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="1">
         <v>24</v>
       </c>
       <c r="B892" s="1">
         <v>866</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="D892" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E892" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="1">
         <v>25</v>
       </c>
       <c r="B893" s="1">
         <v>775</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="D893" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E893" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="3" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="B896" s="3" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="C896" s="3" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="D896" s="3" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="E896" s="3" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B897" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C897" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D897" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E897" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="1">
         <v>1</v>
       </c>
       <c r="B898" s="1">
         <v>1093</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="D898" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E898" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="1">
         <v>2</v>
       </c>
       <c r="B899" s="1">
         <v>128</v>
       </c>
       <c r="C899" s="1" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="D899" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E899" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="1">
         <v>3</v>
       </c>
       <c r="B900" s="1">
         <v>575</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="D900" s="1" t="s">
         <v>462</v>
       </c>
       <c r="E900" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="1">
         <v>4</v>
       </c>
       <c r="B901" s="1">
         <v>473</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="D901" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E901" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="1">
         <v>5</v>
       </c>
       <c r="B902" s="1">
         <v>1475</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D902" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E902" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="1">
         <v>6</v>
       </c>
       <c r="B903" s="1">
         <v>131</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="D903" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E903" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="1">
         <v>7</v>
       </c>
       <c r="B904" s="1">
         <v>1328</v>
       </c>
       <c r="C904" s="1" t="s">
         <v>560</v>
       </c>
       <c r="D904" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E904" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="1">
         <v>8</v>
       </c>
       <c r="B905" s="1">
         <v>127</v>
       </c>
       <c r="C905" s="1" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="D905" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E905" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="1">
         <v>9</v>
       </c>
       <c r="B906" s="1">
         <v>572</v>
       </c>
       <c r="C906" s="1" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="D906" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E906" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="1">
         <v>10</v>
       </c>
       <c r="B907" s="1">
         <v>480</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="D907" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E907" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="1">
         <v>11</v>
       </c>
       <c r="B908" s="1">
         <v>1655</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="D908" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E908" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="1">
         <v>12</v>
       </c>
       <c r="B909" s="1">
         <v>741</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D909" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E909" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="1">
         <v>13</v>
       </c>
       <c r="B910" s="1">
         <v>1096</v>
       </c>
       <c r="C910" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="D910" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E910" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="1">
         <v>14</v>
       </c>
       <c r="B911" s="1">
         <v>923</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="D911" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E911" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="1">
         <v>15</v>
       </c>
       <c r="B912" s="1">
         <v>1169</v>
       </c>
       <c r="C912" s="1" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="D912" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E912" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="1">
         <v>16</v>
       </c>
       <c r="B913" s="1">
         <v>276</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="D913" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E913" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="1">
         <v>17</v>
       </c>
       <c r="B914" s="1">
         <v>482</v>
       </c>
       <c r="C914" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="D914" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E914" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="1">
         <v>18</v>
       </c>
       <c r="B915" s="1">
         <v>1365</v>
       </c>
       <c r="C915" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D915" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E915" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="1">
         <v>19</v>
       </c>
       <c r="B916" s="1">
         <v>650</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="D916" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E916" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="1">
         <v>20</v>
       </c>
       <c r="B917" s="1">
         <v>1496</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="D917" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E917" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="1">
         <v>21</v>
       </c>
       <c r="B918" s="1">
         <v>1343</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="D918" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E918" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="1">
         <v>22</v>
       </c>
       <c r="B919" s="1">
         <v>730</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="D919" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E919" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="1">
         <v>23</v>
       </c>
       <c r="B920" s="1">
         <v>461</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="D920" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E920" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="1">
         <v>24</v>
       </c>
       <c r="B921" s="1">
         <v>183</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="D921" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E921" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="1">
         <v>25</v>
       </c>
       <c r="B922" s="1">
         <v>1753</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="D922" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E922" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="1">
         <v>26</v>
       </c>
       <c r="B923" s="1">
         <v>1173</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="D923" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E923" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="1">
         <v>27</v>
       </c>
       <c r="B924" s="1">
         <v>574</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="D924" s="1" t="s">
         <v>462</v>
       </c>
       <c r="E924" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="1">
         <v>28</v>
       </c>
       <c r="B925" s="1">
         <v>204</v>
       </c>
       <c r="C925" s="1" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="D925" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E925" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="1">
         <v>29</v>
       </c>
       <c r="B926" s="1">
         <v>260</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="D926" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E926" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="1">
         <v>30</v>
       </c>
       <c r="B927" s="1">
         <v>308</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="D927" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E927" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="1">
         <v>31</v>
       </c>
       <c r="B928" s="1">
         <v>1205</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="D928" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E928" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="1">
         <v>32</v>
       </c>
       <c r="B929" s="1">
         <v>130</v>
       </c>
       <c r="C929" s="1" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="D929" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E929" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="1">
         <v>33</v>
       </c>
       <c r="B930" s="1">
         <v>269</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="D930" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E930" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="1">
         <v>34</v>
       </c>
       <c r="B931" s="1">
         <v>787</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="D931" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E931" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="1">
         <v>35</v>
       </c>
       <c r="B932" s="1">
         <v>1252</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="D932" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E932" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="1">
         <v>36</v>
       </c>
       <c r="B933" s="1">
         <v>1368</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="D933" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E933" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="1">
         <v>37</v>
       </c>
       <c r="B934" s="1">
         <v>1393</v>
       </c>
       <c r="C934" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="D934" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E934" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="1">
         <v>38</v>
       </c>
       <c r="B935" s="1">
         <v>726</v>
       </c>
       <c r="C935" s="1" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="D935" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E935" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="1">
         <v>39</v>
       </c>
       <c r="B936" s="1">
         <v>1700</v>
       </c>
       <c r="C936" s="1" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="D936" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E936" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="1">
         <v>40</v>
       </c>
       <c r="B937" s="1">
         <v>576</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="D937" s="1" t="s">
         <v>462</v>
       </c>
       <c r="E937" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="3" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="B940" s="3" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="C940" s="3" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="D940" s="3" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="E940" s="3" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B941" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C941" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D941" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E941" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="1">
         <v>1</v>
       </c>
       <c r="B942" s="1">
         <v>916</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="D942" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E942" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="1">
         <v>2</v>
       </c>
       <c r="B943" s="1">
         <v>1324</v>
       </c>
       <c r="C943" s="1" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="D943" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E943" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="1">
         <v>3</v>
       </c>
       <c r="B944" s="1">
         <v>986</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="D944" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E944" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="1">
         <v>4</v>
       </c>
       <c r="B945" s="1">
         <v>709</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="D945" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E945" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="1">
         <v>5</v>
       </c>
       <c r="B946" s="1">
         <v>606</v>
       </c>
       <c r="C946" s="1" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="D946" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E946" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="1">
         <v>6</v>
       </c>
       <c r="B947" s="1">
         <v>368</v>
       </c>
       <c r="C947" s="1" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="D947" s="1" t="s">
         <v>537</v>
       </c>
       <c r="E947" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="1">
         <v>7</v>
       </c>
       <c r="B948" s="1">
         <v>51</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="D948" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E948" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="1">
         <v>8</v>
       </c>
       <c r="B949" s="1">
         <v>731</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="D949" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E949" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="1">
         <v>9</v>
       </c>
       <c r="B950" s="1">
         <v>450</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="D950" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E950" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="1">
         <v>10</v>
       </c>
       <c r="B951" s="1">
         <v>556</v>
       </c>
       <c r="C951" s="1" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="D951" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E951" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="1">
         <v>11</v>
       </c>
       <c r="B952" s="1">
         <v>855</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="D952" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E952" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="1">
         <v>12</v>
       </c>
       <c r="B953" s="1">
         <v>674</v>
       </c>
       <c r="C953" s="1" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="D953" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E953" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="1">
         <v>13</v>
       </c>
       <c r="B954" s="1">
         <v>1581</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="D954" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E954" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="1">
         <v>14</v>
       </c>
       <c r="B955" s="1">
         <v>1038</v>
       </c>
       <c r="C955" s="1" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="D955" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E955" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="1">
         <v>15</v>
       </c>
       <c r="B956" s="1">
         <v>288</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="D956" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E956" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="3" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="B959" s="3" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="C959" s="3" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="D959" s="3" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="E959" s="3" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B960" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C960" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D960" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E960" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="1">
         <v>1</v>
       </c>
       <c r="B961" s="1">
         <v>136</v>
       </c>
       <c r="C961" s="1" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="D961" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E961" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="1">
         <v>2</v>
       </c>
       <c r="B962" s="1">
         <v>138</v>
       </c>
       <c r="C962" s="1" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="D962" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E962" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="1">
         <v>3</v>
       </c>
       <c r="B963" s="1">
         <v>143</v>
       </c>
       <c r="C963" s="1" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="D963" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E963" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="1">
         <v>4</v>
       </c>
       <c r="B964" s="1">
         <v>1514</v>
       </c>
       <c r="C964" s="1" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="D964" s="1" t="s">
         <v>633</v>
       </c>
       <c r="E964" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="1">
         <v>5</v>
       </c>
       <c r="B965" s="1">
         <v>680</v>
       </c>
       <c r="C965" s="1" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="D965" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E965" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="1">
         <v>6</v>
       </c>
       <c r="B966" s="1">
         <v>1097</v>
       </c>
       <c r="C966" s="1" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="D966" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E966" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="1">
         <v>7</v>
       </c>
       <c r="B967" s="1">
         <v>675</v>
       </c>
       <c r="C967" s="1" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="D967" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E967" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="1">
         <v>8</v>
       </c>
       <c r="B968" s="1">
         <v>1407</v>
       </c>
       <c r="C968" s="1" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="D968" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E968" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="1">
         <v>9</v>
       </c>
       <c r="B969" s="1">
         <v>805</v>
       </c>
       <c r="C969" s="1" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="D969" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E969" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="1">
         <v>10</v>
       </c>
       <c r="B970" s="1">
         <v>561</v>
       </c>
       <c r="C970" s="1" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="D970" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E970" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="1">
         <v>11</v>
       </c>
       <c r="B971" s="1">
         <v>1610</v>
       </c>
       <c r="C971" s="1" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D971" s="1" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="E971" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="1">
         <v>12</v>
       </c>
       <c r="B972" s="1">
         <v>881</v>
       </c>
       <c r="C972" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D972" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E972" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="1">
         <v>13</v>
       </c>
       <c r="B973" s="1">
         <v>145</v>
       </c>
       <c r="C973" s="1" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D973" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E973" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="1">
         <v>14</v>
       </c>
       <c r="B974" s="1">
         <v>1362</v>
       </c>
       <c r="C974" s="1" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D974" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E974" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="1">
         <v>15</v>
       </c>
       <c r="B975" s="1">
         <v>720</v>
       </c>
       <c r="C975" s="1" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D975" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E975" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="1">
         <v>16</v>
       </c>
       <c r="B976" s="1">
         <v>1322</v>
       </c>
       <c r="C976" s="1" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D976" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E976" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="1">
         <v>17</v>
       </c>
       <c r="B977" s="1">
         <v>469</v>
       </c>
       <c r="C977" s="1" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D977" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E977" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="1">
         <v>18</v>
       </c>
       <c r="B978" s="1">
         <v>1580</v>
       </c>
       <c r="C978" s="1" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D978" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E978" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="1">
         <v>19</v>
       </c>
       <c r="B979" s="1">
         <v>135</v>
       </c>
       <c r="C979" s="1" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D979" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E979" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="1">
         <v>20</v>
       </c>
       <c r="B980" s="1">
         <v>1337</v>
       </c>
       <c r="C980" s="1" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D980" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E980" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="1">
         <v>21</v>
       </c>
       <c r="B981" s="1">
         <v>713</v>
       </c>
       <c r="C981" s="1" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D981" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E981" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="1">
         <v>22</v>
       </c>
       <c r="B982" s="1">
         <v>139</v>
       </c>
       <c r="C982" s="1" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D982" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E982" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="1">
         <v>23</v>
       </c>
       <c r="B983" s="1">
         <v>1370</v>
       </c>
       <c r="C983" s="1" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D983" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E983" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="1">
         <v>24</v>
       </c>
       <c r="B984" s="1">
         <v>147</v>
       </c>
       <c r="C984" s="1" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D984" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E984" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="1">
         <v>25</v>
       </c>
       <c r="B985" s="1">
         <v>663</v>
       </c>
       <c r="C985" s="1" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D985" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E985" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="1">
         <v>26</v>
       </c>
       <c r="B986" s="1">
         <v>1099</v>
       </c>
       <c r="C986" s="1" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D986" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E986" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="1">
         <v>27</v>
       </c>
       <c r="B987" s="1">
         <v>142</v>
       </c>
       <c r="C987" s="1" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D987" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E987" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="1">
         <v>28</v>
       </c>
       <c r="B988" s="1">
         <v>285</v>
       </c>
       <c r="C988" s="1" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D988" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E988" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="1">
         <v>29</v>
       </c>
       <c r="B989" s="1">
         <v>1363</v>
       </c>
       <c r="C989" s="1" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="D989" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E989" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="1">
         <v>30</v>
       </c>
       <c r="B990" s="1">
         <v>146</v>
       </c>
       <c r="C990" s="1" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="D990" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E990" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="3" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="B993" s="3" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="C993" s="3" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="D993" s="3" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="E993" s="3" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B994" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C994" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D994" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E994" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="1">
         <v>1</v>
       </c>
       <c r="B995" s="1">
         <v>1341</v>
       </c>
       <c r="C995" s="1" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="D995" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E995" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="1">
         <v>2</v>
       </c>
       <c r="B996" s="1">
         <v>982</v>
       </c>
       <c r="C996" s="1" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="D996" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E996" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="1">
         <v>3</v>
       </c>
       <c r="B997" s="1">
         <v>767</v>
       </c>
       <c r="C997" s="1" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="D997" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E997" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="1">
         <v>4</v>
       </c>
       <c r="B998" s="1">
         <v>715</v>
       </c>
       <c r="C998" s="1" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="D998" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E998" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="1">
         <v>5</v>
       </c>
       <c r="B999" s="1">
         <v>389</v>
       </c>
       <c r="C999" s="1" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="D999" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E999" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="1">
         <v>6</v>
       </c>
       <c r="B1000" s="1">
         <v>1710</v>
       </c>
       <c r="C1000" s="1" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="D1000" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E1000" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="1">
         <v>7</v>
       </c>
       <c r="B1001" s="1">
         <v>265</v>
       </c>
       <c r="C1001" s="1" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="D1001" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E1001" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="1">
         <v>8</v>
       </c>
       <c r="B1002" s="1">
         <v>831</v>
       </c>
       <c r="C1002" s="1" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="D1002" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1002" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="1">
         <v>9</v>
       </c>
       <c r="B1003" s="1">
         <v>750</v>
       </c>
       <c r="C1003" s="1" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="D1003" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E1003" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="3" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="B1006" s="3" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="C1006" s="3" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="D1006" s="3" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="E1006" s="3" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1007" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1007" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1007" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1007" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="1">
         <v>1</v>
       </c>
       <c r="B1008" s="1">
         <v>185</v>
       </c>
       <c r="C1008" s="1" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="D1008" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1008" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="1">
         <v>2</v>
       </c>
       <c r="B1009" s="1">
         <v>282</v>
       </c>
       <c r="C1009" s="1" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="D1009" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E1009" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="1">
         <v>3</v>
       </c>
       <c r="B1010" s="1">
         <v>274</v>
       </c>
       <c r="C1010" s="1" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="D1010" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E1010" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="1">
         <v>4</v>
       </c>
       <c r="B1011" s="1">
         <v>1559</v>
       </c>
       <c r="C1011" s="1" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="D1011" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1011" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="1">
         <v>5</v>
       </c>
       <c r="B1012" s="1">
         <v>179</v>
       </c>
       <c r="C1012" s="1" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="D1012" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E1012" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="1">
         <v>6</v>
       </c>
       <c r="B1013" s="1">
         <v>297</v>
       </c>
       <c r="C1013" s="1" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="D1013" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E1013" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="1">
         <v>7</v>
       </c>
       <c r="B1014" s="1">
         <v>149</v>
       </c>
       <c r="C1014" s="1" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="D1014" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1014" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="1">
         <v>8</v>
       </c>
       <c r="B1015" s="1">
         <v>302</v>
       </c>
       <c r="C1015" s="1" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="D1015" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E1015" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="1">
         <v>9</v>
       </c>
       <c r="B1016" s="1">
         <v>1357</v>
       </c>
       <c r="C1016" s="1" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="D1016" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E1016" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="1">
         <v>10</v>
       </c>
       <c r="B1017" s="1">
         <v>403</v>
       </c>
       <c r="C1017" s="1" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="D1017" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1017" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="1">
         <v>11</v>
       </c>
       <c r="B1018" s="1">
         <v>542</v>
       </c>
       <c r="C1018" s="1" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="D1018" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E1018" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="1">
         <v>12</v>
       </c>
       <c r="B1019" s="1">
         <v>1348</v>
       </c>
       <c r="C1019" s="1" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="D1019" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E1019" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="1">
         <v>13</v>
       </c>
       <c r="B1020" s="1">
         <v>295</v>
       </c>
       <c r="C1020" s="1" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="D1020" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E1020" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="1">
         <v>14</v>
       </c>
       <c r="B1021" s="1">
         <v>148</v>
       </c>
       <c r="C1021" s="1" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="D1021" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1021" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="1">
         <v>15</v>
       </c>
       <c r="B1022" s="1">
         <v>615</v>
       </c>
       <c r="C1022" s="1" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="D1022" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E1022" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="1">
         <v>16</v>
       </c>
       <c r="B1023" s="1">
         <v>1374</v>
       </c>
       <c r="C1023" s="1" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="D1023" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E1023" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="1">
         <v>17</v>
       </c>
       <c r="B1024" s="1">
         <v>525</v>
       </c>
       <c r="C1024" s="1" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="D1024" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E1024" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="3" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="B1027" s="3" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="C1027" s="3" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="D1027" s="3" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="E1027" s="3" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1028" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1028" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1028" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1028" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="1">
         <v>1</v>
       </c>
       <c r="B1029" s="1">
         <v>52</v>
       </c>
       <c r="C1029" s="1" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D1029" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1029" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="1">
         <v>2</v>
       </c>
       <c r="B1030" s="1">
         <v>812</v>
       </c>
       <c r="C1030" s="1" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="D1030" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1030" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="1">
         <v>3</v>
       </c>
       <c r="B1031" s="1">
         <v>320</v>
       </c>
       <c r="C1031" s="1" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="D1031" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E1031" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="1">
         <v>4</v>
       </c>
       <c r="B1032" s="1">
         <v>1248</v>
       </c>
       <c r="C1032" s="1" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="D1032" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E1032" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="1">
         <v>5</v>
       </c>
       <c r="B1033" s="1">
         <v>1259</v>
       </c>
       <c r="C1033" s="1" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="D1033" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E1033" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="1">
         <v>6</v>
       </c>
       <c r="B1034" s="1">
         <v>752</v>
       </c>
       <c r="C1034" s="1" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="D1034" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E1034" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="3" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="B1037" s="3" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="C1037" s="3" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="D1037" s="3" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="E1037" s="3" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1038" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1038" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D1038" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E1038" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="1">
         <v>1</v>
       </c>
       <c r="B1039" s="1">
         <v>433</v>
       </c>
       <c r="C1039" s="1" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="D1039" s="1" t="s">
         <v>462</v>
       </c>
       <c r="E1039" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="1">
         <v>2</v>
       </c>
       <c r="B1040" s="1">
         <v>1385</v>
       </c>
       <c r="C1040" s="1" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="D1040" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E1040" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="1">
         <v>3</v>
       </c>
       <c r="B1041" s="1">
         <v>935</v>
       </c>
       <c r="C1041" s="1" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="D1041" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E1041" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="1">
         <v>4</v>
       </c>
       <c r="B1042" s="1">
         <v>184</v>
       </c>
       <c r="C1042" s="1" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="D1042" s="1" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E1042" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="1">
         <v>5</v>
       </c>
       <c r="B1043" s="1">
         <v>578</v>
       </c>
       <c r="C1043" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="D1043" s="1" t="s">
         <v>462</v>
       </c>
       <c r="E1043" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="1">
         <v>6</v>
       </c>
       <c r="B1044" s="1">
         <v>296</v>
       </c>
       <c r="C1044" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="D1044" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E1044" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="1">
         <v>7</v>
       </c>
       <c r="B1045" s="1">
         <v>315</v>
       </c>
       <c r="C1045" s="1" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="D1045" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E1045" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="1">
         <v>8</v>
       </c>
       <c r="B1046" s="1">
         <v>806</v>
       </c>
       <c r="C1046" s="1" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="D1046" s="1" t="s">
         <v>462</v>
       </c>
       <c r="E1046" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="1">
         <v>9</v>
       </c>
       <c r="B1047" s="1">
         <v>152</v>
       </c>
       <c r="C1047" s="1" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="D1047" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1047" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="1">
         <v>10</v>
       </c>
       <c r="B1048" s="1">
         <v>521</v>
       </c>
       <c r="C1048" s="1" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="D1048" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E1048" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="1">
         <v>11</v>
       </c>
       <c r="B1049" s="1">
         <v>153</v>
       </c>
       <c r="C1049" s="1" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="D1049" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1049" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="1">
         <v>12</v>
       </c>
       <c r="B1050" s="1">
         <v>1372</v>
       </c>
       <c r="C1050" s="1" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="D1050" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E1050" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="1">
         <v>13</v>
       </c>
       <c r="B1051" s="1">
         <v>538</v>
       </c>
       <c r="C1051" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="D1051" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E1051" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="1">
         <v>14</v>
       </c>
       <c r="B1052" s="1">
         <v>543</v>
       </c>
       <c r="C1052" s="1" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="D1052" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E1052" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="1">
         <v>15</v>
       </c>
       <c r="B1053" s="1">
         <v>340</v>
       </c>
       <c r="C1053" s="1" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="D1053" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E1053" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="1">
         <v>16</v>
       </c>
       <c r="B1054" s="1">
         <v>155</v>
       </c>
       <c r="C1054" s="1" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="D1054" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1054" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="1">
         <v>17</v>
       </c>
       <c r="B1055" s="1">
         <v>303</v>
       </c>
       <c r="C1055" s="1" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="D1055" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E1055" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="1">
         <v>18</v>
       </c>
       <c r="B1056" s="1">
         <v>1101</v>
       </c>
       <c r="C1056" s="1" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="D1056" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E1056" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="1">
         <v>19</v>
       </c>
       <c r="B1057" s="1">
         <v>159</v>
       </c>
       <c r="C1057" s="1" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="D1057" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E1057" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" s="1">
         <v>20</v>
       </c>
       <c r="B1058" s="1">
         <v>1103</v>
       </c>
       <c r="C1058" s="1" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="D1058" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E1058" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="1">
         <v>21</v>
       </c>
       <c r="B1059" s="1">
         <v>672</v>
       </c>
       <c r="C1059" s="1" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="D1059" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E1059" s="1">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A26:E26"/>
     <mergeCell ref="A43:E43"/>
     <mergeCell ref="A72:E72"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="A123:E123"/>
     <mergeCell ref="A141:E141"/>
     <mergeCell ref="A157:E157"/>
     <mergeCell ref="A174:E174"/>
     <mergeCell ref="A194:E194"/>
     <mergeCell ref="A207:E207"/>
     <mergeCell ref="A224:E224"/>
     <mergeCell ref="A236:E236"/>
     <mergeCell ref="A256:E256"/>
@@ -20303,51 +20306,51 @@
         <v>21</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>633</v>
       </c>
       <c r="C24" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1">
         <v>22</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>537</v>
       </c>
       <c r="C25" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1">
         <v>23</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="C26" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1">
         <v>24</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>629</v>
       </c>
       <c r="C27" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1">
         <v>24</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C28" s="1">
         <v>8</v>
@@ -20358,51 +20361,51 @@
         <v>25</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C29" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1">
         <v>26</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>406</v>
       </c>
       <c r="C30" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1">
         <v>26</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="C31" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1">
         <v>27</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1">
         <v>27</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>675</v>
       </c>
       <c r="C33" s="1">
         <v>1</v>