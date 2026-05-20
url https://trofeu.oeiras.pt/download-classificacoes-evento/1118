--- v3 (2026-04-02)
+++ v4 (2026-05-20)
@@ -221,51 +221,51 @@
   <si>
     <t>Sebastião Martins</t>
   </si>
   <si>
     <t>Miguel Teixeira</t>
   </si>
   <si>
     <t xml:space="preserve">Gabriel  Felício</t>
   </si>
   <si>
     <t>Miguel Amaro</t>
   </si>
   <si>
     <t>Santiago Marujo</t>
   </si>
   <si>
     <t xml:space="preserve">António  Salavessa</t>
   </si>
   <si>
     <t>JAYSON HENRIQUES</t>
   </si>
   <si>
     <t>GABRIEL CODEÇO</t>
   </si>
   <si>
-    <t>Rodrigo Candeias</t>
+    <t>Mariana Pombo</t>
   </si>
   <si>
     <t>Renato Borges</t>
   </si>
   <si>
     <t>Guilherme Oliveira</t>
   </si>
   <si>
     <t>Rafael Rosa</t>
   </si>
   <si>
     <t>KRISTIAN MAJOR</t>
   </si>
   <si>
     <t>Felipe Seteles</t>
   </si>
   <si>
     <t>RODRIGO TRALHÃO</t>
   </si>
   <si>
     <t>Benjamins B - Femininos</t>
   </si>
   <si>
     <t>REGINA FREDERICO</t>
   </si>
@@ -545,51 +545,51 @@
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t>JORGE PATRÃO</t>
   </si>
   <si>
     <t xml:space="preserve">TOMÁS PEREIRA </t>
   </si>
   <si>
     <t>Santinho Kneissler</t>
   </si>
   <si>
     <t>FRANCISCO AZEVEDO</t>
   </si>
   <si>
     <t>TIAGO VASCO</t>
   </si>
   <si>
     <t>Francisco Costa</t>
   </si>
   <si>
     <t>André Nunes</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t>Alexandre Florindo</t>
   </si>
   <si>
     <t>Gustavo Paiva</t>
   </si>
   <si>
     <t xml:space="preserve">HENRIQUE LOMBA </t>
   </si>
   <si>
     <t>Pedro Sayanda</t>
   </si>
   <si>
     <t xml:space="preserve">AFONSO    GODINHO</t>
   </si>
   <si>
     <t>Alexandre Carvalho</t>
   </si>
   <si>
     <t>Juvenis - Femininos</t>
   </si>
   <si>
     <t>CÁTIA KHVAS</t>
   </si>
@@ -773,51 +773,51 @@
   <si>
     <t>ANTÓNIO GAMA DA SILVA</t>
   </si>
   <si>
     <t>Natanael Guerreiro</t>
   </si>
   <si>
     <t xml:space="preserve">MARISA  PANTEA</t>
   </si>
   <si>
     <t>ANA GOMES</t>
   </si>
   <si>
     <t>Tiago Antunes</t>
   </si>
   <si>
     <t>Gonçalo Oliveira</t>
   </si>
   <si>
     <t>VALTER GOMES</t>
   </si>
   <si>
     <t>GONÇALO GONÇALVES</t>
   </si>
   <si>
-    <t>Diogo Vicente</t>
+    <t xml:space="preserve">INÊS  JORGE</t>
   </si>
   <si>
     <t>Fábio Zuada</t>
   </si>
   <si>
     <t>HENRIQUE SANTOS</t>
   </si>
   <si>
     <t xml:space="preserve">Alexandre  Florindo</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS TEIXEIRA </t>
   </si>
   <si>
     <t>Simão Augusto</t>
   </si>
   <si>
     <t>Tiago Pádua</t>
   </si>
   <si>
     <t>Marcos Estrela</t>
   </si>
   <si>
     <t>ANTÓNIO BONÉ</t>
   </si>
@@ -1502,51 +1502,51 @@
   <si>
     <t xml:space="preserve">NUNO FERNANDES </t>
   </si>
   <si>
     <t>Joao Castanheira</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE   PINHO</t>
   </si>
   <si>
     <t>João Guterres</t>
   </si>
   <si>
     <t>Gonçalo Brás</t>
   </si>
   <si>
     <t>LUIS PINTO</t>
   </si>
   <si>
     <t>Nuno Cordeiro</t>
   </si>
   <si>
     <t>Luis Filipe</t>
   </si>
   <si>
-    <t>Tomás Carvalho</t>
+    <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
     <t>Miguel Lopes</t>
   </si>
   <si>
     <t>Nuno Santos</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t>Sandra Segura</t>
   </si>
   <si>
     <t>Miguel Rosa</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   DUARTE</t>
   </si>
@@ -1700,57 +1700,57 @@
   <si>
     <t>Paulo Reis</t>
   </si>
   <si>
     <t>Ricardo Navalho</t>
   </si>
   <si>
     <t>Carlos Casal</t>
   </si>
   <si>
     <t>Renato Gomes</t>
   </si>
   <si>
     <t>João Oliveira</t>
   </si>
   <si>
     <t>Bernardo Salavessa</t>
   </si>
   <si>
     <t>Alvaro Neto</t>
   </si>
   <si>
     <t>António Lourenço</t>
   </si>
   <si>
-    <t>MARIA ANDRADE</t>
+    <t>EDUARDO BORGES</t>
   </si>
   <si>
     <t xml:space="preserve">Paulo Ferreira </t>
   </si>
   <si>
-    <t xml:space="preserve">VÍTOR   SANTOS</t>
+    <t>SUSE MARTINS</t>
   </si>
   <si>
     <t>Pedro Machado</t>
   </si>
   <si>
     <t>Miguel Meireles</t>
   </si>
   <si>
     <t>Paulo Caçador</t>
   </si>
   <si>
     <t>Nelson Mileu</t>
   </si>
   <si>
     <t>CARLOS CARDOSO</t>
   </si>
   <si>
     <t>Rui Vaz Rodrigues</t>
   </si>
   <si>
     <t>Hugo Casqueiro</t>
   </si>
   <si>
     <t xml:space="preserve">Luís  Braz</t>
   </si>
@@ -1976,51 +1976,51 @@
   <si>
     <t>Rui Correia</t>
   </si>
   <si>
     <t>Raúl Azevedo</t>
   </si>
   <si>
     <t>Dinis Morais</t>
   </si>
   <si>
     <t xml:space="preserve">Eduardo  Tacanho</t>
   </si>
   <si>
     <t>JOSE CRUZ</t>
   </si>
   <si>
     <t xml:space="preserve">João  Paulo</t>
   </si>
   <si>
     <t>Nuno Morgado</t>
   </si>
   <si>
     <t>Pedro Esteves</t>
   </si>
   <si>
-    <t>Luis Pinheiro</t>
+    <t>EDSON CABRAL</t>
   </si>
   <si>
     <t>JORGE VIEIRA</t>
   </si>
   <si>
     <t>Nuno Duarte</t>
   </si>
   <si>
     <t>Paulo Lopes</t>
   </si>
   <si>
     <t>Sérgio Ramos</t>
   </si>
   <si>
     <t>António Canto</t>
   </si>
   <si>
     <t>JULIO FERREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">José  Raposo</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   RODRIGUES</t>
   </si>
@@ -2924,51 +2924,51 @@
   <si>
     <t xml:space="preserve">José  Almeida</t>
   </si>
   <si>
     <t>José Sapo</t>
   </si>
   <si>
     <t xml:space="preserve">MANUEL  MARTINS</t>
   </si>
   <si>
     <t xml:space="preserve">AMILCAR  RIBEIRAL</t>
   </si>
   <si>
     <t>Clube Atletismo Amigos de Belém</t>
   </si>
   <si>
     <t>Atílio Gaspar</t>
   </si>
   <si>
     <t xml:space="preserve">António  Batista</t>
   </si>
   <si>
     <t xml:space="preserve">José  Guia</t>
   </si>
   <si>
-    <t>Serafim Marques</t>
+    <t>Susana Moura</t>
   </si>
   <si>
     <t xml:space="preserve">GERMANO   MATOS</t>
   </si>
   <si>
     <t>José Marques</t>
   </si>
   <si>
     <t>SOFIA RODRIGUES</t>
   </si>
   <si>
     <t>António Santos</t>
   </si>
   <si>
     <t>Manuel Pedro</t>
   </si>
   <si>
     <t>José Canhoto</t>
   </si>
   <si>
     <t xml:space="preserve">Virgílio  Rodrigues</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   ALAGADOR</t>
   </si>