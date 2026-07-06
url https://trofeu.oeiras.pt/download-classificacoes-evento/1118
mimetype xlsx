--- v4 (2026-05-20)
+++ v5 (2026-07-06)
@@ -344,51 +344,51 @@
   <si>
     <t>Miguel Marianito Marianito</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo da Ribeira da Lage</t>
   </si>
   <si>
     <t>Manuel Filipe</t>
   </si>
   <si>
     <t>Filipe Maravilha</t>
   </si>
   <si>
     <t>Pedro Bica</t>
   </si>
   <si>
     <t>Luís Silva</t>
   </si>
   <si>
     <t>Gustavo Peixoto</t>
   </si>
   <si>
     <t>luis Ferreira</t>
   </si>
   <si>
-    <t>IAROMIR SEMENOV</t>
+    <t>CRISTINA MEL,INTE</t>
   </si>
   <si>
     <t>Rafael Machado</t>
   </si>
   <si>
     <t>Guilherme Candeias</t>
   </si>
   <si>
     <t>Dinis Sempiterno</t>
   </si>
   <si>
     <t>João Tomaz</t>
   </si>
   <si>
     <t>Joni Correia</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRÉ  SOUSA</t>
   </si>
   <si>
     <t>GONÇALO MENDONÇA</t>
   </si>
   <si>
     <t xml:space="preserve">Margarida  Inácio</t>
   </si>
@@ -845,54 +845,54 @@
   <si>
     <t>Pedro Marques</t>
   </si>
   <si>
     <t>Amir Aníbal</t>
   </si>
   <si>
     <t>Pedro Jogo</t>
   </si>
   <si>
     <t>HUGO SILVEIRA</t>
   </si>
   <si>
     <t>Nazariy Kovalyuk</t>
   </si>
   <si>
     <t>Paulo Arrenega</t>
   </si>
   <si>
     <t>Cristiano Filipe</t>
   </si>
   <si>
     <t xml:space="preserve">Bernardo  Batista</t>
   </si>
   <si>
-    <t>Francisco Lopes</t>
-[...2 lines deleted...]
-    <t>Guilherme Marques</t>
+    <t>GONÇALO MALCATA</t>
+  </si>
+  <si>
+    <t>LEONARDO VENTURA</t>
   </si>
   <si>
     <t>João Pires</t>
   </si>
   <si>
     <t>João Roxo</t>
   </si>
   <si>
     <t>TIAGO SILVA</t>
   </si>
   <si>
     <t>Filipe Pereira</t>
   </si>
   <si>
     <t>Jorge Cristo</t>
   </si>
   <si>
     <t>PEDRO QUARESMA</t>
   </si>
   <si>
     <t>Miriam Sousa</t>
   </si>
   <si>
     <t xml:space="preserve">Miguel  Pecegueiro</t>
   </si>
@@ -1949,51 +1949,51 @@
   <si>
     <t>ABNER KIENE</t>
   </si>
   <si>
     <t>Rui Lacerda</t>
   </si>
   <si>
     <t>RUI VIEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Baroutakis </t>
   </si>
   <si>
     <t>Antonio Trigueiro</t>
   </si>
   <si>
     <t>Carlos Craveira</t>
   </si>
   <si>
     <t>Emanuel Oliveira</t>
   </si>
   <si>
     <t>Carlos Calado</t>
   </si>
   <si>
-    <t>JOSÉ ALVES</t>
+    <t>CARLOS FERREIRA</t>
   </si>
   <si>
     <t>Rui Correia</t>
   </si>
   <si>
     <t>Raúl Azevedo</t>
   </si>
   <si>
     <t>Dinis Morais</t>
   </si>
   <si>
     <t xml:space="preserve">Eduardo  Tacanho</t>
   </si>
   <si>
     <t>JOSE CRUZ</t>
   </si>
   <si>
     <t xml:space="preserve">João  Paulo</t>
   </si>
   <si>
     <t>Nuno Morgado</t>
   </si>
   <si>
     <t>Pedro Esteves</t>
   </si>
@@ -2783,51 +2783,51 @@
   <si>
     <t>Vitor Rocha</t>
   </si>
   <si>
     <t>João Carvalhinho</t>
   </si>
   <si>
     <t xml:space="preserve">ALCINDO   ALMEIDA</t>
   </si>
   <si>
     <t>Lúcio Morais</t>
   </si>
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos Rodrigues </t>
   </si>
   <si>
     <t>Amilcar Dias</t>
   </si>
   <si>
     <t xml:space="preserve">JOAQUIM   BELGA</t>
   </si>
   <si>
-    <t xml:space="preserve">João  Campos</t>
+    <t xml:space="preserve">BRUNO  PEREIRA</t>
   </si>
   <si>
     <t>Manuel Azevedo</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ALMEIDA</t>
   </si>
   <si>
     <t>F 65</t>
   </si>
   <si>
     <t>Lurdes Romero</t>
   </si>
   <si>
     <t>EKATERINA KHRAMENKOVA</t>
   </si>
   <si>
     <t>Maria João Silva</t>
   </si>
   <si>
     <t xml:space="preserve">Alda  Sebastião</t>
   </si>
   <si>
     <t>ETELVINA PAULINO</t>
   </si>