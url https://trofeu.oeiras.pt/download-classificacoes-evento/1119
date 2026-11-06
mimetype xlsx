--- v4 (2026-06-24)
+++ v5 (2026-11-06)
@@ -458,51 +458,51 @@
   <si>
     <t>ELIAS FORTES</t>
   </si>
   <si>
     <t>FRANCISCO AZEVEDO</t>
   </si>
   <si>
     <t>Alexandre Florindo</t>
   </si>
   <si>
     <t>Pedro Sayanda</t>
   </si>
   <si>
     <t>Juvenis - Femininos</t>
   </si>
   <si>
     <t>ARIANA LOPES</t>
   </si>
   <si>
     <t>Inês Jerónimo Pereira</t>
   </si>
   <si>
     <t>Associação de Moradores 18 de Maio</t>
   </si>
   <si>
-    <t>Inês Mendes Bento</t>
+    <t>Inês Bento</t>
   </si>
   <si>
     <t xml:space="preserve">Álvaro  Martins</t>
   </si>
   <si>
     <t>Juniores - Masculinos</t>
   </si>
   <si>
     <t>Bruno Sousa</t>
   </si>
   <si>
     <t xml:space="preserve">Luca  Robinson</t>
   </si>
   <si>
     <t>MICAEL ESCALEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">António   Crisóstomo</t>
   </si>
   <si>
     <t>Miguel Sayanda</t>
   </si>
   <si>
     <t>Miguel Pina</t>
   </si>
@@ -911,51 +911,51 @@
   <si>
     <t>Nuno Quintela</t>
   </si>
   <si>
     <t>Diogo Louro</t>
   </si>
   <si>
     <t>André Oliveira</t>
   </si>
   <si>
     <t>Steven Santos</t>
   </si>
   <si>
     <t>Débora Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Silva </t>
   </si>
   <si>
     <t>Tiago Andrade</t>
   </si>
   <si>
     <t>Paulo Morgado</t>
   </si>
   <si>
-    <t>Carlos Duque</t>
+    <t>CARLOS DUQUE</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Silva</t>
   </si>
   <si>
     <t>Tiago Costa Santos</t>
   </si>
   <si>
     <t>Oeiras Marina</t>
   </si>
   <si>
     <t>CARINA CARVALHO</t>
   </si>
   <si>
     <t xml:space="preserve">João  Miranda</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Santos</t>
   </si>
   <si>
     <t>Joaquim Santos</t>
   </si>
   <si>
     <t>RENATO MADUREIRA</t>
   </si>
@@ -1238,51 +1238,51 @@
   <si>
     <t>TIAGO RODRIGUES</t>
   </si>
   <si>
     <t>Mário Rodrigues</t>
   </si>
   <si>
     <t>Hugo Reis</t>
   </si>
   <si>
     <t xml:space="preserve">VÍTOR   TEIXEIRA</t>
   </si>
   <si>
     <t>Mário Anselmo</t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo  Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Marinho </t>
   </si>
   <si>
     <t>Germano Louro</t>
   </si>
   <si>
-    <t>GONÇALO PEDRO</t>
+    <t>Gonçalo Pedro</t>
   </si>
   <si>
     <t>Bruno Ornelas</t>
   </si>
   <si>
     <t>F 40</t>
   </si>
   <si>
     <t>MARINA DOMIMGUES</t>
   </si>
   <si>
     <t xml:space="preserve">RITA ROSA </t>
   </si>
   <si>
     <t>Mauro Gaspar</t>
   </si>
   <si>
     <t>MARTA MOTA</t>
   </si>
   <si>
     <t>Inês Almeida</t>
   </si>
   <si>
     <t>Associação de Pára-quedistas Tejo-Norte</t>
   </si>
@@ -1436,99 +1436,99 @@
   <si>
     <t>Jorge Pereira</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo  Reis</t>
   </si>
   <si>
     <t>Sandra Segura</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t>Eduardo Luís</t>
   </si>
   <si>
     <t>Nuno Santos</t>
   </si>
   <si>
-    <t xml:space="preserve">RUI   DUARTE</t>
+    <t xml:space="preserve">RUI  JORGE DUARTE</t>
   </si>
   <si>
     <t>Frederico Nobre</t>
   </si>
   <si>
     <t>Diogo Fernandes</t>
   </si>
   <si>
     <t>Bruno Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
   <si>
     <t>Carlos Luiz</t>
   </si>
   <si>
     <t xml:space="preserve">João  Moreira</t>
   </si>
   <si>
     <t>FERNANDO ANJOS</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ORLANDO</t>
   </si>
   <si>
     <t>MATILDE SILVA</t>
   </si>
   <si>
     <t>VÂNIA VALÉRIO</t>
   </si>
   <si>
     <t>Paulo Serra</t>
   </si>
   <si>
     <t>SEBASTIAN FODOR</t>
   </si>
   <si>
     <t>Pedro Paulo</t>
   </si>
   <si>
     <t>Sérgio Vieira</t>
   </si>
   <si>
     <t>Nuno Curto</t>
   </si>
   <si>
-    <t>CARLOS SIMOES</t>
+    <t>Carlos Simões</t>
   </si>
   <si>
     <t xml:space="preserve">José Miguel  Barradas</t>
   </si>
   <si>
     <t>Rui Bras</t>
   </si>
   <si>
     <t>Bruno Raposo</t>
   </si>
   <si>
     <t>António Lavajo</t>
   </si>
   <si>
     <t>Fernando Palma</t>
   </si>
   <si>
     <t xml:space="preserve">Ulisses Monteiro </t>
   </si>
   <si>
     <t>Andrónico Duarte</t>
   </si>
   <si>
     <t>Hugo Santos</t>
   </si>
@@ -1538,63 +1538,63 @@
   <si>
     <t xml:space="preserve">José  Ribeiro</t>
   </si>
   <si>
     <t>Sergio Antunes</t>
   </si>
   <si>
     <t>Pedro Raposo</t>
   </si>
   <si>
     <t>Ricardo Boaventura</t>
   </si>
   <si>
     <t>PEDRO SEMEDO</t>
   </si>
   <si>
     <t>Bruno Reis</t>
   </si>
   <si>
     <t>Filipe Cameira</t>
   </si>
   <si>
     <t xml:space="preserve">José  Pardal </t>
   </si>
   <si>
-    <t>Alvaro Neto</t>
+    <t>Álvaro Neto</t>
   </si>
   <si>
     <t>Alexandre Joaquim</t>
   </si>
   <si>
     <t>Pedro Domingos</t>
   </si>
   <si>
     <t>Filipe Garranas</t>
   </si>
   <si>
-    <t>Rui Vaz Rodrigues</t>
+    <t>Rui Rodrigues</t>
   </si>
   <si>
     <t>Jorge Ramos</t>
   </si>
   <si>
     <t>Pedro Machado</t>
   </si>
   <si>
     <t>RICARDO CAMPOS</t>
   </si>
   <si>
     <t>Sérgio Santos</t>
   </si>
   <si>
     <t>Bernardo Salavessa</t>
   </si>
   <si>
     <t>José Ferreira</t>
   </si>
   <si>
     <t>Eduardo Poças</t>
   </si>
   <si>
     <t>João Oliveira</t>
   </si>
@@ -1628,84 +1628,84 @@
   <si>
     <t xml:space="preserve">Paulo Ferreira </t>
   </si>
   <si>
     <t>Joao Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Meneses</t>
   </si>
   <si>
     <t>Gustavo Arroz</t>
   </si>
   <si>
     <t>Carlos Azevedo</t>
   </si>
   <si>
     <t>F 45</t>
   </si>
   <si>
     <t xml:space="preserve">Aileen  Dooley </t>
   </si>
   <si>
     <t>ANA ALMEIDA</t>
   </si>
   <si>
-    <t>Céu Fernandes</t>
+    <t>CÉU FERNANDES</t>
   </si>
   <si>
     <t>Marisa Silva</t>
   </si>
   <si>
-    <t xml:space="preserve">Marta  Borges</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Eva  Jeronimo</t>
+    <t>Marta Borges</t>
+  </si>
+  <si>
+    <t>Eva Jeronimo</t>
   </si>
   <si>
     <t>SANDRA MONTEIRO</t>
   </si>
   <si>
     <t>Joana Garcia</t>
   </si>
   <si>
     <t>SONIA NEVES</t>
   </si>
   <si>
     <t>Cândida Ganchas</t>
   </si>
   <si>
     <t>Sandra Silva</t>
   </si>
   <si>
     <t>ANA NETO</t>
   </si>
   <si>
     <t>Elisabete Filipe</t>
   </si>
   <si>
-    <t>SOFIA ALEIXO</t>
+    <t>ANA SOFIA ALEIXO</t>
   </si>
   <si>
     <t>Catarina Rodrigues</t>
   </si>
   <si>
     <t xml:space="preserve">Mariana  Borges</t>
   </si>
   <si>
     <t>Cristina Oliveira</t>
   </si>
   <si>
     <t>Wieslawa Azevedo</t>
   </si>
   <si>
     <t>MARIA AROUCA</t>
   </si>
   <si>
     <t xml:space="preserve">Clara  Cardoso</t>
   </si>
   <si>
     <t>MARGARIDA ANJOS</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Serra</t>
   </si>
@@ -1850,129 +1850,129 @@
   <si>
     <t>Sérgio Nunes</t>
   </si>
   <si>
     <t>António Canto</t>
   </si>
   <si>
     <t>Carlos Coelho</t>
   </si>
   <si>
     <t xml:space="preserve">João  Caetano</t>
   </si>
   <si>
     <t>Nuno Duarte</t>
   </si>
   <si>
     <t>Rodrigo Ascensão</t>
   </si>
   <si>
     <t xml:space="preserve">Paulo Lúcio </t>
   </si>
   <si>
     <t>MILA ALEXANDRA HELD</t>
   </si>
   <si>
-    <t>JULIO FERREIRA</t>
+    <t>Júlio Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">Vasco  Ascensão</t>
   </si>
   <si>
     <t xml:space="preserve">José  Raposo</t>
   </si>
   <si>
     <t xml:space="preserve">DOMINGOS   GATO</t>
   </si>
   <si>
     <t>Luis Barata</t>
   </si>
   <si>
-    <t>JOAO CURVELO</t>
+    <t>João Curvelo</t>
   </si>
   <si>
     <t xml:space="preserve">Jorge  Monteiro</t>
   </si>
   <si>
     <t>Nuno Botelho</t>
   </si>
   <si>
     <t>RUI ANTUNES</t>
   </si>
   <si>
     <t xml:space="preserve">José  Véstias</t>
   </si>
   <si>
     <t xml:space="preserve">Daniel  Morais</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE   PINHEIRO</t>
   </si>
   <si>
     <t>Pedro Teixeira</t>
   </si>
   <si>
     <t>João Sayanda</t>
   </si>
   <si>
     <t>Ricardo Nuno</t>
   </si>
   <si>
     <t>Miguel Lourenço</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   FARIA</t>
   </si>
   <si>
-    <t>JOÃO MOITEIRO</t>
+    <t>João Moiteiro</t>
   </si>
   <si>
     <t>Miguel Garcia</t>
   </si>
   <si>
     <t>Rui Amaral</t>
   </si>
   <si>
     <t>Paulo Silva</t>
   </si>
   <si>
     <t>Ricardo Rodrigues</t>
   </si>
   <si>
     <t>Luís Pinto</t>
   </si>
   <si>
     <t xml:space="preserve">Rodrigo  Santos</t>
   </si>
   <si>
     <t>Etienne Lopes</t>
   </si>
   <si>
     <t>João Carvalho</t>
   </si>
   <si>
-    <t>João Martins</t>
+    <t>Joao Vaz Martins</t>
   </si>
   <si>
     <t>Paulo Trindade</t>
   </si>
   <si>
     <t>Daniel Estrela</t>
   </si>
   <si>
     <t>PAULO CORDEIRO</t>
   </si>
   <si>
     <t>Manoel Cardoso</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   RODRIGUES</t>
   </si>
   <si>
     <t>Carlos Carvalho</t>
   </si>
   <si>
     <t>Jesus Gomez</t>
   </si>
   <si>
     <t>António Martins</t>
   </si>
@@ -2003,51 +2003,51 @@
   <si>
     <t>João Correia Gregorio</t>
   </si>
   <si>
     <t>Ramiro Vaz</t>
   </si>
   <si>
     <t>João Arroz</t>
   </si>
   <si>
     <t>F 50</t>
   </si>
   <si>
     <t xml:space="preserve">ANA   FRUTUOSO</t>
   </si>
   <si>
     <t>Ana Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">PATRÍCIA   MATOS</t>
   </si>
   <si>
     <t>Sandra Bação</t>
   </si>
   <si>
-    <t>VANDA MURTEIRA</t>
+    <t>Vanda Murteira</t>
   </si>
   <si>
     <t>Maria Ryder</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
     <t xml:space="preserve">SANDRA  FERNANDES</t>
   </si>
   <si>
     <t xml:space="preserve">JOANA   PIÇARRA</t>
   </si>
   <si>
     <t>ANA LETRA</t>
   </si>
   <si>
     <t>VENCEDORA CAPUNGA</t>
   </si>
   <si>
     <t>Fabiola Landeiro</t>
   </si>
@@ -2171,51 +2171,51 @@
   <si>
     <t>Jose Baptista</t>
   </si>
   <si>
     <t>Henrique Ferreira</t>
   </si>
   <si>
     <t>Kauã Morozini</t>
   </si>
   <si>
     <t>Mário Duarte</t>
   </si>
   <si>
     <t>Felisberto Madureira da Silva</t>
   </si>
   <si>
     <t>MÁRIO RIBEIRO</t>
   </si>
   <si>
     <t>Pedro Silva Ferreira</t>
   </si>
   <si>
     <t>Nuno Carvalho</t>
   </si>
   <si>
-    <t>MARCELO CERDEIRA</t>
+    <t>MARCELO CARDEIRA</t>
   </si>
   <si>
     <t>Pedro Neves</t>
   </si>
   <si>
     <t>Carlos Hilário</t>
   </si>
   <si>
     <t>Pedro Evangelista</t>
   </si>
   <si>
     <t>Helder Martins</t>
   </si>
   <si>
     <t>Alfredo Bacelar</t>
   </si>
   <si>
     <t>Paulo Dias</t>
   </si>
   <si>
     <t>Helder Batista</t>
   </si>
   <si>
     <t>Miguel Moradias</t>
   </si>
@@ -2294,102 +2294,102 @@
   <si>
     <t>Licínia Rego</t>
   </si>
   <si>
     <t xml:space="preserve">ALICE  ANJINHO</t>
   </si>
   <si>
     <t>Carla Faria</t>
   </si>
   <si>
     <t>Isabel Ribeiro</t>
   </si>
   <si>
     <t>Teresa Silva</t>
   </si>
   <si>
     <t>Isabel Silva</t>
   </si>
   <si>
     <t>ISABEL MENDONÇA</t>
   </si>
   <si>
     <t>Ana Cristina Viegas</t>
   </si>
   <si>
-    <t xml:space="preserve">SÓNIA   CASON</t>
+    <t xml:space="preserve">SÓNIA DEL  CASON</t>
   </si>
   <si>
     <t>Graça Flores</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Daniel</t>
   </si>
   <si>
     <t xml:space="preserve">Margarida  Barreiros</t>
   </si>
   <si>
     <t>ALZIRA VIEIRA</t>
   </si>
   <si>
     <t>M 60</t>
   </si>
   <si>
     <t>Antonio Lopes</t>
   </si>
   <si>
     <t xml:space="preserve">Rui  Grazina</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   GRAÇA</t>
   </si>
   <si>
     <t>JOSÉ PROENÇA</t>
   </si>
   <si>
     <t>José Pinto</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   FERREIRA</t>
   </si>
   <si>
     <t>João Maia</t>
   </si>
   <si>
     <t>Henrique Freire</t>
   </si>
   <si>
     <t>João Graça</t>
   </si>
   <si>
     <t>José Miranda</t>
   </si>
   <si>
     <t>Paulo Moradias</t>
   </si>
   <si>
-    <t>LUIS BASTOS</t>
+    <t>Luís Bastos</t>
   </si>
   <si>
     <t>Carlos Marques</t>
   </si>
   <si>
     <t>JOÃO INFANTE</t>
   </si>
   <si>
     <t>Fernando Rosa</t>
   </si>
   <si>
     <t xml:space="preserve">Alexandre  Reis</t>
   </si>
   <si>
     <t>CASA DO BENFICA EM ALGUEIRÃO MEM MARTINS - SINTRA</t>
   </si>
   <si>
     <t>Pedro Matos</t>
   </si>
   <si>
     <t>Luís Azevedo</t>
   </si>
   <si>
     <t>José Freitas</t>
   </si>