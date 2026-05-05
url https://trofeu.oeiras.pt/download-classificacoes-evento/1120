--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -215,51 +215,51 @@
   <si>
     <t>João Pimenta</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Gabriel  Felício</t>
   </si>
   <si>
     <t>Diogo Ibraímo</t>
   </si>
   <si>
     <t>André Barroso</t>
   </si>
   <si>
     <t xml:space="preserve"> Atlético Clube de Porto Salvo</t>
   </si>
   <si>
     <t>Renato Borges</t>
   </si>
   <si>
     <t>RODRIGO TRALHÃO</t>
   </si>
   <si>
-    <t>Digmar Guadalupe</t>
+    <t>Lucas Campos</t>
   </si>
   <si>
     <t>Felipe Seteles</t>
   </si>
   <si>
     <t>Benjamins B - Femininos</t>
   </si>
   <si>
     <t>REGINA FREDERICO</t>
   </si>
   <si>
     <t>Yasmin Tchemaguine</t>
   </si>
   <si>
     <t>Jaciara Cabral</t>
   </si>
   <si>
     <t>Maria Coutinho</t>
   </si>
   <si>
     <t>Giovana Marques</t>
   </si>
   <si>
     <t>Maratona Clube de Portugal</t>
   </si>
@@ -392,93 +392,93 @@
   <si>
     <t>Rafael Estrela</t>
   </si>
   <si>
     <t>Filipe Flor</t>
   </si>
   <si>
     <t>João M. Arroz</t>
   </si>
   <si>
     <t>Duarte Arroz</t>
   </si>
   <si>
     <t>TIAGO NUNES</t>
   </si>
   <si>
     <t>Iniciados - Femininos</t>
   </si>
   <si>
     <t>SARA RIBAS</t>
   </si>
   <si>
     <t>LETICIA SILVA</t>
   </si>
   <si>
-    <t>Rita Bota</t>
+    <t>LEONOR CRUZ</t>
   </si>
   <si>
     <t>Marta Neves</t>
   </si>
   <si>
     <t>Sociedade de Instrução Musical e Escolar Cruz Quebradense (SIMECQ)</t>
   </si>
   <si>
     <t>MARTA MARTINS</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>ÍRIS ALMEIDA</t>
   </si>
   <si>
     <t>Paulo Brito</t>
   </si>
   <si>
     <t>PAULO JORGE MARTINS</t>
   </si>
   <si>
     <t>Inês Pereira</t>
   </si>
   <si>
     <t>Juvenis - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t>Filipe Serra</t>
   </si>
   <si>
     <t>FRANCISCO AZEVEDO</t>
   </si>
   <si>
     <t xml:space="preserve">TOMÁS PEREIRA </t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t xml:space="preserve">HENRIQUE LOMBA </t>
   </si>
   <si>
     <t xml:space="preserve">AFONSO    GODINHO</t>
   </si>
   <si>
     <t>Juvenis - Femininos</t>
   </si>
   <si>
     <t>ARIANA LOPES</t>
   </si>
   <si>
     <t>Inês Mendes Bento</t>
   </si>
   <si>
     <t>Associação de Moradores 18 de Maio</t>
   </si>
   <si>
     <t>Juniores - Masculinos</t>
   </si>
   <si>
     <t>SANTIAGO AGATÃO</t>
   </si>
@@ -602,51 +602,51 @@
   <si>
     <t>Natanael Guerreiro</t>
   </si>
   <si>
     <t>CF Os Belenenses</t>
   </si>
   <si>
     <t>Tiago Antunes</t>
   </si>
   <si>
     <t>VALTER GOMES</t>
   </si>
   <si>
     <t>ANA GOMES</t>
   </si>
   <si>
     <t>Gonçalo Oliveira</t>
   </si>
   <si>
     <t>HENRIQUE SANTOS</t>
   </si>
   <si>
     <t>Fábio Zuada</t>
   </si>
   <si>
-    <t>Diogo Vicente</t>
+    <t xml:space="preserve">INÊS  JORGE</t>
   </si>
   <si>
     <t xml:space="preserve">SALVADOR BOURA </t>
   </si>
   <si>
     <t>ANTÓNIO BONÉ</t>
   </si>
   <si>
     <t>Marcos Estrela</t>
   </si>
   <si>
     <t xml:space="preserve">Alexandre  Florindo</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   PEREIRA</t>
   </si>
   <si>
     <t>GONÇALO BALTAZAR</t>
   </si>
   <si>
     <t>Tiago Pádua</t>
   </si>
   <si>
     <t>João Manuel Jorge</t>
   </si>
@@ -1310,51 +1310,51 @@
   <si>
     <t>João Guterres</t>
   </si>
   <si>
     <t>Gonçalo Brás</t>
   </si>
   <si>
     <t>PAULO MARTINS</t>
   </si>
   <si>
     <t>António Batalha</t>
   </si>
   <si>
     <t>Nuno Cordeiro</t>
   </si>
   <si>
     <t>Miguel Lopes</t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
-    <t>Bruno Pereira</t>
+    <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>Nuno Carioca</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   VITORINO</t>
   </si>
   <si>
     <t>Eduardo Luís</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo  Reis</t>
   </si>
   <si>
     <t xml:space="preserve">João  Moreira</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
@@ -1730,51 +1730,51 @@
   <si>
     <t>JULIO FERREIRA</t>
   </si>
   <si>
     <t>Nuno Duarte</t>
   </si>
   <si>
     <t>Sérgio Ramos</t>
   </si>
   <si>
     <t>Carlos Coelho</t>
   </si>
   <si>
     <t>Pedro Andrade</t>
   </si>
   <si>
     <t>MILA ALEXANDRA HELD</t>
   </si>
   <si>
     <t xml:space="preserve">Paulo Lúcio </t>
   </si>
   <si>
     <t>Luis Barata</t>
   </si>
   <si>
-    <t>Luis Pinheiro</t>
+    <t>EDSON CABRAL</t>
   </si>
   <si>
     <t>Luís Nogueira</t>
   </si>
   <si>
     <t>Miguel Lourenço</t>
   </si>
   <si>
     <t xml:space="preserve">ORLANDO  CORREIA</t>
   </si>
   <si>
     <t>António Canto</t>
   </si>
   <si>
     <t>Lourenço Marta</t>
   </si>
   <si>
     <t xml:space="preserve">Daniel  Morais</t>
   </si>
   <si>
     <t>CRISPIANO MAGRO</t>
   </si>
   <si>
     <t>Rui Silva</t>
   </si>
@@ -1889,51 +1889,51 @@
   <si>
     <t>João Arroz</t>
   </si>
   <si>
     <t>António Nobre</t>
   </si>
   <si>
     <t>F 50</t>
   </si>
   <si>
     <t xml:space="preserve">ANA   FRUTUOSO</t>
   </si>
   <si>
     <t xml:space="preserve">PATRÍCIA   MATOS</t>
   </si>
   <si>
     <t>Sandra Bação</t>
   </si>
   <si>
     <t>VENCEDORA CAPUNGA</t>
   </si>
   <si>
     <t>VANDA MURTEIRA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABELA SALAZAR </t>
+    <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t>ANA LETRA</t>
   </si>
   <si>
     <t xml:space="preserve">SANDRA  FERNANDES</t>
   </si>
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
     <t>Maria Ryder</t>
   </si>
   <si>
     <t>Fabiola Landeiro</t>
   </si>
   <si>
     <t>Isabel Antunes</t>
   </si>
   <si>
     <t xml:space="preserve">BEATRIZ   MATIAS</t>
   </si>
@@ -1988,51 +1988,51 @@
   <si>
     <t>Ruth Neves</t>
   </si>
   <si>
     <t>MARIA PEIXOTO</t>
   </si>
   <si>
     <t xml:space="preserve">Dora  Lopes</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Nunes</t>
   </si>
   <si>
     <t>Sofia Morgado</t>
   </si>
   <si>
     <t>Susana Feleciano</t>
   </si>
   <si>
     <t>Maria Gonçalves</t>
   </si>
   <si>
     <t>Paula Silva</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Carla Alves</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t>Carla Rato</t>
   </si>
   <si>
     <t>Lucinda Espada</t>
   </si>
   <si>
     <t>M 55</t>
   </si>
   <si>
     <t>João Ginja</t>
   </si>
   <si>
     <t>Hélder Rebelo</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO ARRENEGA </t>
   </si>
@@ -2486,51 +2486,51 @@
   <si>
     <t xml:space="preserve">MARIO   GONÇALVES</t>
   </si>
   <si>
     <t>José Faustino</t>
   </si>
   <si>
     <t xml:space="preserve">João  Pereira</t>
   </si>
   <si>
     <t>Emanuel Tavares</t>
   </si>
   <si>
     <t>Paulo Alceu</t>
   </si>
   <si>
     <t>LUÍS JOSÉ</t>
   </si>
   <si>
     <t>Sílvio Paiva</t>
   </si>
   <si>
     <t>Ventura Saraiva</t>
   </si>
   <si>
-    <t xml:space="preserve">António  Gavado </t>
+    <t>Fernando Mota</t>
   </si>
   <si>
     <t>Luis Duarte</t>
   </si>
   <si>
     <t>Angelo Silva</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>João Gomes</t>
   </si>
   <si>
     <t>F 70</t>
   </si>
   <si>
     <t xml:space="preserve">FÁTIMA   SANTOS</t>
   </si>
   <si>
     <t>Maria Helena Nuno</t>
   </si>
   <si>
     <t>GLÓRIA MARQUES</t>
   </si>