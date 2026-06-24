--- v4 (2026-05-05)
+++ v5 (2026-06-24)
@@ -53,51 +53,51 @@
   <si>
     <t>Duarte Pereira</t>
   </si>
   <si>
     <t>Associação Desportiva NucleOeiras - ADNO</t>
   </si>
   <si>
     <t>Rodrigo Madureira</t>
   </si>
   <si>
     <t xml:space="preserve">Roman  Kharitonov</t>
   </si>
   <si>
     <t>Associação Run Tejo</t>
   </si>
   <si>
     <t>SANTIAGO NOGUEIRA</t>
   </si>
   <si>
     <t>Linda-a-Pastora Sporting Clube</t>
   </si>
   <si>
     <t>Simão Pinto</t>
   </si>
   <si>
-    <t>STEVEN RELVAS GROSSO</t>
+    <t>LUCAS NUNES</t>
   </si>
   <si>
     <t>David Gabadinho</t>
   </si>
   <si>
     <t>Frederico Ferreira</t>
   </si>
   <si>
     <t>Derikson Marques</t>
   </si>
   <si>
     <t>Grupo Recreativo Cultural e Desportivo de Leião</t>
   </si>
   <si>
     <t>Diego Pires</t>
   </si>
   <si>
     <t>Grupo Musical 1º Dezembro Queijas</t>
   </si>
   <si>
     <t>Rafael Verissimo</t>
   </si>
   <si>
     <t>GMCJamor</t>
   </si>
@@ -536,51 +536,51 @@
   <si>
     <t>Sub 23 - Masculinos</t>
   </si>
   <si>
     <t>TOMÁS ESTEVES</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRE  PEREIRA</t>
   </si>
   <si>
     <t>Afonso Antunes</t>
   </si>
   <si>
     <t>EDSON CARVALHO</t>
   </si>
   <si>
     <t>ANA DIAS</t>
   </si>
   <si>
     <t>Salvador Alves</t>
   </si>
   <si>
     <t>Gonçalo Gomes</t>
   </si>
   <si>
-    <t>AGOSTINHO MATOS</t>
+    <t>JOANA NUNES</t>
   </si>
   <si>
     <t>DEUS KAPUNGA</t>
   </si>
   <si>
     <t xml:space="preserve">André  Luís</t>
   </si>
   <si>
     <t>CASA DO BENFICA EM ALGUEIRÃO MEM MARTINS - SINTRA</t>
   </si>
   <si>
     <t>Sub 23 - Femininos</t>
   </si>
   <si>
     <t xml:space="preserve">PETRA     SANTOS</t>
   </si>
   <si>
     <t xml:space="preserve">SOFIA GONÇALVES </t>
   </si>
   <si>
     <t>Maria Plyasova</t>
   </si>
   <si>
     <t>Seniores - Masculinos</t>
   </si>
@@ -992,51 +992,51 @@
   <si>
     <t>Tetiana Buga</t>
   </si>
   <si>
     <t>Rita Raimundo</t>
   </si>
   <si>
     <t>Andreia Gonçalves</t>
   </si>
   <si>
     <t>Jaqueline Piva</t>
   </si>
   <si>
     <t>Elena Shtaba</t>
   </si>
   <si>
     <t xml:space="preserve">Mariana  Fraga</t>
   </si>
   <si>
     <t>M 40</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRÉ   CORVO</t>
   </si>
   <si>
-    <t>HELDER GROSSO</t>
+    <t>GABRIEL CARLOS</t>
   </si>
   <si>
     <t>JOEL PENA</t>
   </si>
   <si>
     <t xml:space="preserve">SÉRGIO   MALHEIRO</t>
   </si>
   <si>
     <t>André Ferreira</t>
   </si>
   <si>
     <t>Pedro Serra</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   SILVA</t>
   </si>
   <si>
     <t>Paulo Rocha</t>
   </si>
   <si>
     <t>FREDERICO RODRIGUES</t>
   </si>
   <si>
     <t>Mauro Fonseca</t>
   </si>