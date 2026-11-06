--- v5 (2026-06-24)
+++ v6 (2026-11-06)
@@ -449,51 +449,51 @@
   <si>
     <t>Filipe Serra</t>
   </si>
   <si>
     <t>FRANCISCO AZEVEDO</t>
   </si>
   <si>
     <t xml:space="preserve">TOMÁS PEREIRA </t>
   </si>
   <si>
     <t>ELIAS FORTES</t>
   </si>
   <si>
     <t xml:space="preserve">HENRIQUE LOMBA </t>
   </si>
   <si>
     <t xml:space="preserve">AFONSO    GODINHO</t>
   </si>
   <si>
     <t>Juvenis - Femininos</t>
   </si>
   <si>
     <t>ARIANA LOPES</t>
   </si>
   <si>
-    <t>Inês Mendes Bento</t>
+    <t>Inês Bento</t>
   </si>
   <si>
     <t>Associação de Moradores 18 de Maio</t>
   </si>
   <si>
     <t>Juniores - Masculinos</t>
   </si>
   <si>
     <t>SANTIAGO AGATÃO</t>
   </si>
   <si>
     <t>JOEL BARROS</t>
   </si>
   <si>
     <t>MICAEL ESCALEIRA</t>
   </si>
   <si>
     <t>Rafael Santos</t>
   </si>
   <si>
     <t>TIAGO JERÓNIMO PEREIRA</t>
   </si>
   <si>
     <t>Miguel Sayanda</t>
   </si>
@@ -794,84 +794,84 @@
   <si>
     <t>Susana Cargaleiro</t>
   </si>
   <si>
     <t>Soraia Paraíso</t>
   </si>
   <si>
     <t xml:space="preserve">Gisela  Seixas</t>
   </si>
   <si>
     <t>Joana Ogura</t>
   </si>
   <si>
     <t xml:space="preserve">Catarina  Monteiro</t>
   </si>
   <si>
     <t>Mariana Oliveira</t>
   </si>
   <si>
     <t>Raquel Pinheiro</t>
   </si>
   <si>
     <t>Verónica Ramos</t>
   </si>
   <si>
-    <t xml:space="preserve">Matilde  Mota Manuel</t>
+    <t>Matilde Manuel</t>
   </si>
   <si>
     <t>Ana Martins</t>
   </si>
   <si>
     <t>Ana Patrícia Dias</t>
   </si>
   <si>
     <t>Margarida Martins</t>
   </si>
   <si>
     <t>M 35</t>
   </si>
   <si>
     <t>Rodrigo Duarte</t>
   </si>
   <si>
     <t xml:space="preserve">PLÁCIDO JESUS </t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   CAMACHO</t>
   </si>
   <si>
     <t>David Eiras</t>
   </si>
   <si>
     <t>Diogo Louro</t>
   </si>
   <si>
     <t>Nuno Quintela</t>
   </si>
   <si>
-    <t>Carlos Duque</t>
+    <t>CARLOS DUQUE</t>
   </si>
   <si>
     <t>JOSÉ CARLOS TEODORO</t>
   </si>
   <si>
     <t>SOFIA VAZ</t>
   </si>
   <si>
     <t>JOSÉ VASCO</t>
   </si>
   <si>
     <t>André Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Silva</t>
   </si>
   <si>
     <t>Steven Santos</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Correia</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Silva </t>
   </si>
@@ -1085,105 +1085,105 @@
   <si>
     <t xml:space="preserve">Vinicius  Guedes</t>
   </si>
   <si>
     <t>Andrea Saporito</t>
   </si>
   <si>
     <t>Bruno Amaro</t>
   </si>
   <si>
     <t>João Tomaz</t>
   </si>
   <si>
     <t>Ricardo Nobre</t>
   </si>
   <si>
     <t>ANDRÉ SEQUEIRA</t>
   </si>
   <si>
     <t>Rui Jesus</t>
   </si>
   <si>
     <t>EVANDRO LOPEZ</t>
   </si>
   <si>
-    <t>PAULO MAURICIO</t>
+    <t>Paulo Maurício</t>
   </si>
   <si>
     <t>Ricardo Pascoal</t>
   </si>
   <si>
-    <t>TIAGO SOUSA</t>
+    <t>Tiago Sousa</t>
   </si>
   <si>
     <t>Dário Palma</t>
   </si>
   <si>
     <t xml:space="preserve">Duarte  Teixeira</t>
   </si>
   <si>
     <t>Helder Rosário</t>
   </si>
   <si>
     <t>Luis Semedo</t>
   </si>
   <si>
     <t>Nelson Marques</t>
   </si>
   <si>
     <t>Leandro Rodrigues</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Miranda</t>
   </si>
   <si>
     <t xml:space="preserve">Bruno  Pinto</t>
   </si>
   <si>
     <t>Rui Aldeano</t>
   </si>
   <si>
     <t>ADR O RELÂMPAGO</t>
   </si>
   <si>
     <t>CESAR HENRIQUES</t>
   </si>
   <si>
     <t>Tiago Nunes</t>
   </si>
   <si>
     <t xml:space="preserve">Miguel  Santos</t>
   </si>
   <si>
     <t>Simão Ribeiro</t>
   </si>
   <si>
     <t>Mário Rodrigues</t>
   </si>
   <si>
-    <t>GONÇALO PEDRO</t>
+    <t>Gonçalo Pedro</t>
   </si>
   <si>
     <t>Rui Pina</t>
   </si>
   <si>
     <t>Mário Anselmo</t>
   </si>
   <si>
     <t>Pedro Ribeiro</t>
   </si>
   <si>
     <t>Germano Louro</t>
   </si>
   <si>
     <t>Bruno Ornelas</t>
   </si>
   <si>
     <t>Tiago Oliveira</t>
   </si>
   <si>
     <t>F 40</t>
   </si>
   <si>
     <t>MARINA DOMIMGUES</t>
   </si>
@@ -1337,132 +1337,132 @@
   <si>
     <t>Nuno Carioca</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   VITORINO</t>
   </si>
   <si>
     <t>Eduardo Luís</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo  Reis</t>
   </si>
   <si>
     <t xml:space="preserve">João  Moreira</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
   <si>
-    <t xml:space="preserve">RUI   DUARTE</t>
+    <t xml:space="preserve">RUI  JORGE DUARTE</t>
   </si>
   <si>
     <t>Artur Gonçalves</t>
   </si>
   <si>
     <t>Pedro Raposo</t>
   </si>
   <si>
     <t>FERNANDO ANJOS</t>
   </si>
   <si>
     <t>Gil Monteiro</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ORLANDO</t>
   </si>
   <si>
     <t xml:space="preserve">Jorge  Marques</t>
   </si>
   <si>
     <t>Paulo Serra</t>
   </si>
   <si>
     <t>Bruno Raposo</t>
   </si>
   <si>
     <t>Luis Vilaranda</t>
   </si>
   <si>
-    <t>CARLOS SIMOES</t>
+    <t>Carlos Simões</t>
   </si>
   <si>
     <t xml:space="preserve">José Miguel  Barradas</t>
   </si>
   <si>
     <t>Luís Godinho</t>
   </si>
   <si>
     <t>António Lavajo</t>
   </si>
   <si>
     <t>Hugo Ferreira</t>
   </si>
   <si>
     <t>SEBASTIAN FODOR</t>
   </si>
   <si>
     <t>Milton Perpétua</t>
   </si>
   <si>
     <t>Carlos Luiz</t>
   </si>
   <si>
-    <t>JOAO LOPES</t>
+    <t>João Lopes</t>
   </si>
   <si>
     <t>Pedro Paulo</t>
   </si>
   <si>
     <t>Sergio Antunes</t>
   </si>
   <si>
     <t>Andrónico Duarte</t>
   </si>
   <si>
     <t xml:space="preserve">José  Pardal </t>
   </si>
   <si>
-    <t>HUMBERTO AFONSO</t>
+    <t>Humberto Afonso</t>
   </si>
   <si>
     <t>Pedro Domingos</t>
   </si>
   <si>
     <t>José Ferreira</t>
   </si>
   <si>
-    <t>Rui Vaz Rodrigues</t>
-[...2 lines deleted...]
-    <t>HENRIQUE VENTURA</t>
+    <t>Rui Rodrigues</t>
+  </si>
+  <si>
+    <t>Henrique Ventura</t>
   </si>
   <si>
     <t>Gonçalo Santos</t>
   </si>
   <si>
     <t>Alexandre Joaquim</t>
   </si>
   <si>
     <t>Carlos Casal</t>
   </si>
   <si>
     <t>AFONSO O'NEILL</t>
   </si>
   <si>
     <t>Nuno Alves</t>
   </si>
   <si>
     <t>Filipe Garranas</t>
   </si>
   <si>
     <t>João Oliveira</t>
   </si>
   <si>
     <t>Ricardo Navalho</t>
   </si>
@@ -1496,72 +1496,72 @@
   <si>
     <t>Gustavo Arroz</t>
   </si>
   <si>
     <t>António Lourenço</t>
   </si>
   <si>
     <t>CARLOS CARDOSO</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Meneses</t>
   </si>
   <si>
     <t xml:space="preserve">Paulo Ferreira </t>
   </si>
   <si>
     <t>F 45</t>
   </si>
   <si>
     <t xml:space="preserve">Aileen  Dooley </t>
   </si>
   <si>
     <t>SUSANA RAPOSO</t>
   </si>
   <si>
-    <t xml:space="preserve">Marta  Borges</t>
-[...2 lines deleted...]
-    <t>Céu Fernandes</t>
+    <t>Marta Borges</t>
+  </si>
+  <si>
+    <t>CÉU FERNANDES</t>
   </si>
   <si>
     <t>Ana Bigode</t>
   </si>
   <si>
     <t>Marisa Silva</t>
   </si>
   <si>
     <t>SONIA NEVES</t>
   </si>
   <si>
     <t>SANDRA MONTEIRO</t>
   </si>
   <si>
     <t>Sandra Silva</t>
   </si>
   <si>
-    <t xml:space="preserve">Eva  Jeronimo</t>
+    <t>Eva Jeronimo</t>
   </si>
   <si>
     <t xml:space="preserve">Mariana  Borges</t>
   </si>
   <si>
     <t>Cândida Ganchas</t>
   </si>
   <si>
     <t>ANA NETO</t>
   </si>
   <si>
     <t>Sónia Machado</t>
   </si>
   <si>
     <t>Fernanda Ferreira</t>
   </si>
   <si>
     <t>Gina Correia</t>
   </si>
   <si>
     <t>Catarina Rodrigues</t>
   </si>
   <si>
     <t>Sofia Pedro</t>
   </si>
@@ -1682,120 +1682,120 @@
   <si>
     <t>RUI CABRAL</t>
   </si>
   <si>
     <t>Emanuel Oliveira</t>
   </si>
   <si>
     <t>Rui Lacerda</t>
   </si>
   <si>
     <t>Carlos Craveira</t>
   </si>
   <si>
     <t>RUI VIEIRA</t>
   </si>
   <si>
     <t>Dinis Morais</t>
   </si>
   <si>
     <t>Antonio Trigueiro</t>
   </si>
   <si>
     <t>Raúl Azevedo</t>
   </si>
   <si>
-    <t>JOSE CRUZ</t>
+    <t>Jose Cruz</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro  Gomes </t>
   </si>
   <si>
     <t>EVELINO MAGALHÃES</t>
   </si>
   <si>
     <t>Pedro Esteves</t>
   </si>
   <si>
     <t xml:space="preserve">BENTO   QUARESMA</t>
   </si>
   <si>
     <t>Nuno Filipe</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   RODRIGUES</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro  Ferreira</t>
   </si>
   <si>
-    <t>JULIO FERREIRA</t>
+    <t>Júlio Ferreira</t>
   </si>
   <si>
     <t>Nuno Duarte</t>
   </si>
   <si>
     <t>Sérgio Ramos</t>
   </si>
   <si>
     <t>Carlos Coelho</t>
   </si>
   <si>
     <t>Pedro Andrade</t>
   </si>
   <si>
     <t>MILA ALEXANDRA HELD</t>
   </si>
   <si>
     <t xml:space="preserve">Paulo Lúcio </t>
   </si>
   <si>
     <t>Luis Barata</t>
   </si>
   <si>
     <t>EDSON CABRAL</t>
   </si>
   <si>
     <t>Luís Nogueira</t>
   </si>
   <si>
     <t>Miguel Lourenço</t>
   </si>
   <si>
     <t xml:space="preserve">ORLANDO  CORREIA</t>
   </si>
   <si>
     <t>António Canto</t>
   </si>
   <si>
     <t>Lourenço Marta</t>
   </si>
   <si>
     <t xml:space="preserve">Daniel  Morais</t>
   </si>
   <si>
-    <t>CRISPIANO MAGRO</t>
+    <t>Crispiniano Magro</t>
   </si>
   <si>
     <t>Rui Silva</t>
   </si>
   <si>
     <t xml:space="preserve">José  Véstias</t>
   </si>
   <si>
     <t>Rui Neves</t>
   </si>
   <si>
     <t xml:space="preserve">VÍTOR   CANTO</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE   PINHEIRO</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   FARIA</t>
   </si>
   <si>
     <t>Paulo Sousa</t>
   </si>
   <si>
     <t>Rui Amaral</t>
   </si>
@@ -1805,132 +1805,132 @@
   <si>
     <t xml:space="preserve">Pedro  Pinto</t>
   </si>
   <si>
     <t>João Sayanda</t>
   </si>
   <si>
     <t xml:space="preserve">José  Raposo</t>
   </si>
   <si>
     <t>Paulo Silva</t>
   </si>
   <si>
     <t xml:space="preserve">Jorge  Barreto</t>
   </si>
   <si>
     <t>António Martins</t>
   </si>
   <si>
     <t>Pedro Teixeira</t>
   </si>
   <si>
     <t>Gustavo Monteiro</t>
   </si>
   <si>
-    <t>JOÃO MOITEIRO</t>
+    <t>João Moiteiro</t>
   </si>
   <si>
     <t>PAULO CORDEIRO</t>
   </si>
   <si>
     <t>Paulo Trindade</t>
   </si>
   <si>
     <t>Etienne Lopes</t>
   </si>
   <si>
     <t>João Revés</t>
   </si>
   <si>
     <t>Ricardo Nuno</t>
   </si>
   <si>
     <t>Luís Pinto</t>
   </si>
   <si>
     <t>Rogério Luís</t>
   </si>
   <si>
     <t xml:space="preserve">Orlando  Silva</t>
   </si>
   <si>
     <t>Carlos Carvalho</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   QUARESMA</t>
   </si>
   <si>
     <t>Rui Vaz</t>
   </si>
   <si>
     <t>Carlos Gonçalves</t>
   </si>
   <si>
     <t>DAVID ALMEIDA</t>
   </si>
   <si>
     <t>João Correia Gregorio</t>
   </si>
   <si>
-    <t>Jorge Bento</t>
+    <t>António Bento</t>
   </si>
   <si>
     <t>Ricardo Cascão</t>
   </si>
   <si>
     <t xml:space="preserve">Vasco  Jesus</t>
   </si>
   <si>
     <t>Pedro Pinto</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  José</t>
   </si>
   <si>
     <t>João Arroz</t>
   </si>
   <si>
     <t>António Nobre</t>
   </si>
   <si>
     <t>F 50</t>
   </si>
   <si>
     <t xml:space="preserve">ANA   FRUTUOSO</t>
   </si>
   <si>
     <t xml:space="preserve">PATRÍCIA   MATOS</t>
   </si>
   <si>
     <t>Sandra Bação</t>
   </si>
   <si>
     <t>VENCEDORA CAPUNGA</t>
   </si>
   <si>
-    <t>VANDA MURTEIRA</t>
+    <t>Vanda Murteira</t>
   </si>
   <si>
     <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t>ANA LETRA</t>
   </si>
   <si>
     <t xml:space="preserve">SANDRA  FERNANDES</t>
   </si>
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
     <t>Maria Ryder</t>
   </si>
   <si>
     <t>Fabiola Landeiro</t>
   </si>
   <si>
     <t>Isabel Antunes</t>
   </si>
@@ -2066,51 +2066,51 @@
   <si>
     <t>Henrique Ferreira</t>
   </si>
   <si>
     <t>Pedro Silva Ferreira</t>
   </si>
   <si>
     <t>MÁRIO RIBEIRO</t>
   </si>
   <si>
     <t>Nuno Carvalho</t>
   </si>
   <si>
     <t>Paulo Monteiro</t>
   </si>
   <si>
     <t>Carlos Hilário</t>
   </si>
   <si>
     <t>Sérgio Sota</t>
   </si>
   <si>
     <t>João Marques</t>
   </si>
   <si>
-    <t>MARCELO CERDEIRA</t>
+    <t>MARCELO CARDEIRA</t>
   </si>
   <si>
     <t>Delfim Mendonça</t>
   </si>
   <si>
     <t>Pedro Evangelista</t>
   </si>
   <si>
     <t>Bento Raminhos</t>
   </si>
   <si>
     <t>Fernando Gonçalves</t>
   </si>
   <si>
     <t>Pedro Neves</t>
   </si>
   <si>
     <t>Paulo Dias</t>
   </si>
   <si>
     <t xml:space="preserve">Reinaldo  Santos </t>
   </si>
   <si>
     <t>Paulo Santos</t>
   </si>