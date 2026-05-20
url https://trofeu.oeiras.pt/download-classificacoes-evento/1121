--- v2 (2026-02-16)
+++ v3 (2026-05-20)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Atletas" sheetId="1" r:id="rId1"/>
     <sheet name="Colectivo" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="856" uniqueCount="856">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="857" uniqueCount="857">
   <si>
     <t>41º Troféu CM Oeiras - Grande Prémio Leceia</t>
   </si>
   <si>
     <t>Benjamins A - Masculinos</t>
   </si>
   <si>
     <t>Posição</t>
   </si>
   <si>
     <t>Dorsal</t>
   </si>
   <si>
     <t>Atleta</t>
   </si>
   <si>
     <t>Clube/Equipa</t>
   </si>
   <si>
     <t>Pontos</t>
   </si>
   <si>
     <t>Duarte Pereira</t>
   </si>
   <si>
@@ -179,63 +179,63 @@
   <si>
     <t>TIAGO PINTO</t>
   </si>
   <si>
     <t>António Coutinho</t>
   </si>
   <si>
     <t>Academia Recreativa de Linda-a-Velha</t>
   </si>
   <si>
     <t>TIAGO QUITERIO</t>
   </si>
   <si>
     <t>Rodrigo Lopes</t>
   </si>
   <si>
     <t>Richandro Marujo</t>
   </si>
   <si>
     <t>Santiago Marujo</t>
   </si>
   <si>
     <t>Miguel Amaro</t>
   </si>
   <si>
-    <t>Rodrigo Candeias</t>
+    <t>Mariana Pombo</t>
   </si>
   <si>
     <t>Sport Ponto Come</t>
   </si>
   <si>
     <t>Djálano Marujo</t>
   </si>
   <si>
     <t>Renato Borges</t>
   </si>
   <si>
-    <t>Digmar Guadalupe</t>
+    <t>Lucas Campos</t>
   </si>
   <si>
     <t>Daniel Alves</t>
   </si>
   <si>
     <t>RODRIGO TRALHÃO</t>
   </si>
   <si>
     <t>Felipe Seteles</t>
   </si>
   <si>
     <t>Benjamins B - Femininos</t>
   </si>
   <si>
     <t>REGINA FREDERICO</t>
   </si>
   <si>
     <t>Yasmin Tchemaguine</t>
   </si>
   <si>
     <t>Jaciara Cabral</t>
   </si>
   <si>
     <t>Maria Coutinho</t>
   </si>
@@ -248,51 +248,51 @@
   <si>
     <t xml:space="preserve">Maria   Arêde</t>
   </si>
   <si>
     <t>MADALENA MARTINS</t>
   </si>
   <si>
     <t>Patrick Soares</t>
   </si>
   <si>
     <t>Madalena Martins</t>
   </si>
   <si>
     <t>Leonor Alves</t>
   </si>
   <si>
     <t>MELISA GARCIA</t>
   </si>
   <si>
     <t>Keliane Guadalupe</t>
   </si>
   <si>
     <t>Sofia Oliveira</t>
   </si>
   <si>
-    <t>RITA VENTURI</t>
+    <t xml:space="preserve">MÁRIO  MONTEIRO</t>
   </si>
   <si>
     <t>Irene Vaz</t>
   </si>
   <si>
     <t>Mariam Chichah</t>
   </si>
   <si>
     <t>GIOVANNA TAVARES</t>
   </si>
   <si>
     <t>Luis Trindade</t>
   </si>
   <si>
     <t>Diana Lopes</t>
   </si>
   <si>
     <t>Infantis - Masculinos</t>
   </si>
   <si>
     <t>Miguel Marianito Marianito</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo da Ribeira da Lage</t>
   </si>
@@ -416,84 +416,84 @@
   <si>
     <t>Duarte Arroz</t>
   </si>
   <si>
     <t>Tiago Oliveira</t>
   </si>
   <si>
     <t>TIAGO NUNES</t>
   </si>
   <si>
     <t>Afonso Catalão</t>
   </si>
   <si>
     <t>Iniciados - Femininos</t>
   </si>
   <si>
     <t>Diana Pedro</t>
   </si>
   <si>
     <t>SARA RIBAS</t>
   </si>
   <si>
     <t>LETICIA SILVA</t>
   </si>
   <si>
-    <t>SERENA MONTEIRO</t>
+    <t>Paulo Brito</t>
   </si>
   <si>
     <t>INÊS CUNHA LOPES</t>
   </si>
   <si>
     <t>Marta Neves</t>
   </si>
   <si>
     <t>MARTA MARTINS</t>
   </si>
   <si>
-    <t>Rita Bota</t>
+    <t>LEONOR CRUZ</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>ÍRIS ALMEIDA</t>
   </si>
   <si>
     <t>Juvenis - Masculinos</t>
   </si>
   <si>
     <t>Guilherme Filipe</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t>FRANCISCO AZEVEDO</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t>JORGE PATRÃO</t>
   </si>
   <si>
     <t>Pedro Sayanda</t>
   </si>
   <si>
     <t>Juvenis - Femininos</t>
   </si>
   <si>
     <t>CÁTIA KHVAS</t>
   </si>
   <si>
     <t>MADALENA ANJOS</t>
   </si>
   <si>
     <t>ARIANA LOPES</t>
   </si>
   <si>
     <t xml:space="preserve">Álvaro  Martins</t>
   </si>
   <si>
     <t>Inês Mendes Bento</t>
   </si>
@@ -518,51 +518,51 @@
   <si>
     <t>MICAEL ESCALEIRA</t>
   </si>
   <si>
     <t>Miguel Sayanda</t>
   </si>
   <si>
     <t>RODRIGO LUIZ</t>
   </si>
   <si>
     <t>Mateus Pires</t>
   </si>
   <si>
     <t>Pedro Rijo</t>
   </si>
   <si>
     <t>Rafael Santos</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Magalhães</t>
   </si>
   <si>
     <t>Alvaro Martins</t>
   </si>
   <si>
-    <t>Rafael Antunes</t>
+    <t>Cristiano Cibrão</t>
   </si>
   <si>
     <t>Juniores - Femininos</t>
   </si>
   <si>
     <t>Amélia Saraiva</t>
   </si>
   <si>
     <t>CF Os Belenenses</t>
   </si>
   <si>
     <t>LEONOR SIMÕES</t>
   </si>
   <si>
     <t>CARMEN SÁ</t>
   </si>
   <si>
     <t>SILVANIA COSTA</t>
   </si>
   <si>
     <t>Rita Silva</t>
   </si>
   <si>
     <t>Sub 23 - Masculinos</t>
   </si>
@@ -890,60 +890,60 @@
   <si>
     <t>André Oliveira</t>
   </si>
   <si>
     <t>Carlos Duque</t>
   </si>
   <si>
     <t>Steven Santos</t>
   </si>
   <si>
     <t>Luís Barracho</t>
   </si>
   <si>
     <t>Paulo Morgado</t>
   </si>
   <si>
     <t>Tiago Andrade</t>
   </si>
   <si>
     <t>Bruno Rodrigues</t>
   </si>
   <si>
     <t>Penivelas</t>
   </si>
   <si>
-    <t>GONÇALO MARTINHO</t>
+    <t>GONÇALO MOUTINHO</t>
   </si>
   <si>
     <t>MARTIJN BOONS</t>
   </si>
   <si>
     <t xml:space="preserve">João  Miranda</t>
   </si>
   <si>
-    <t>André Pereira</t>
+    <t>Joaquim Santos</t>
   </si>
   <si>
     <t>Silvino Machado</t>
   </si>
   <si>
     <t>Orlando Couceiro</t>
   </si>
   <si>
     <t xml:space="preserve">MIGUEL   PENA</t>
   </si>
   <si>
     <t>Rafael Amador</t>
   </si>
   <si>
     <t xml:space="preserve">Fábio  Martins</t>
   </si>
   <si>
     <t>João Albuquerque</t>
   </si>
   <si>
     <t>Diogo Inácio</t>
   </si>
   <si>
     <t>Rafael Silva</t>
   </si>
@@ -1175,51 +1175,51 @@
   <si>
     <t>Bruno Barroso</t>
   </si>
   <si>
     <t>RAFAEL RAMOS</t>
   </si>
   <si>
     <t>F 40</t>
   </si>
   <si>
     <t>MARINA DOMIMGUES</t>
   </si>
   <si>
     <t xml:space="preserve">RITA ROSA </t>
   </si>
   <si>
     <t>Mauro Gaspar</t>
   </si>
   <si>
     <t>MARTA MOTA</t>
   </si>
   <si>
     <t>Inês Almeida</t>
   </si>
   <si>
-    <t>CARLA PEREIRA</t>
+    <t>CLÁUDIA COSTA</t>
   </si>
   <si>
     <t>Steve Gabadinho</t>
   </si>
   <si>
     <t>CATARINA PALMA</t>
   </si>
   <si>
     <t xml:space="preserve">Marisa  Carvalho</t>
   </si>
   <si>
     <t>Ana Sobral</t>
   </si>
   <si>
     <t>Cátea Ramos</t>
   </si>
   <si>
     <t>Vera Carmo</t>
   </si>
   <si>
     <t>Suelen Almeida</t>
   </si>
   <si>
     <t>Rodrigo Tavares</t>
   </si>
@@ -1286,51 +1286,51 @@
   <si>
     <t>João Guterres</t>
   </si>
   <si>
     <t>Joao Castanheira</t>
   </si>
   <si>
     <t>Gonçalo Brás</t>
   </si>
   <si>
     <t>JOÃO LOPES</t>
   </si>
   <si>
     <t>RUI ALVES</t>
   </si>
   <si>
     <t>António Batalha</t>
   </si>
   <si>
     <t>Miguel Lopes</t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
-    <t>Bruno Pereira</t>
+    <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>Nuno Cordeiro</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t>Sérgio Pontes</t>
   </si>
   <si>
     <t>Artur Alves</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   DUARTE</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
@@ -1457,51 +1457,51 @@
   <si>
     <t>Filipe Cameira</t>
   </si>
   <si>
     <t>Pedro Machado</t>
   </si>
   <si>
     <t>CARLOS CARDOSO</t>
   </si>
   <si>
     <t>Paulo Reis</t>
   </si>
   <si>
     <t xml:space="preserve">BERNARDO   CAYOLLA</t>
   </si>
   <si>
     <t>Gustavo Arroz</t>
   </si>
   <si>
     <t>Sérgio Pires</t>
   </si>
   <si>
     <t>Nuno Santos</t>
   </si>
   <si>
-    <t xml:space="preserve">VÍTOR   SANTOS</t>
+    <t>SUSE MARTINS</t>
   </si>
   <si>
     <t>Luis Filipe</t>
   </si>
   <si>
     <t>António Lourenço</t>
   </si>
   <si>
     <t>Nelson Mileu</t>
   </si>
   <si>
     <t xml:space="preserve">Filipe  Cunha</t>
   </si>
   <si>
     <t>ADRC Mata de Benfica</t>
   </si>
   <si>
     <t>Carlos Casal</t>
   </si>
   <si>
     <t>F 45</t>
   </si>
   <si>
     <t xml:space="preserve">Aileen  Dooley </t>
   </si>
@@ -1862,51 +1862,51 @@
   <si>
     <t>F 50</t>
   </si>
   <si>
     <t xml:space="preserve">ANA   FRUTUOSO</t>
   </si>
   <si>
     <t>Ana Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">PATRÍCIA   MATOS</t>
   </si>
   <si>
     <t>Sandra Bação</t>
   </si>
   <si>
     <t>VANDA MURTEIRA</t>
   </si>
   <si>
     <t>Carla Freitas</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABELA SALAZAR </t>
+    <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t>ALEXANDRA PORTELA</t>
   </si>
   <si>
     <t>Maria Ryder</t>
   </si>
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
     <t>Goreti Borges</t>
   </si>
   <si>
     <t xml:space="preserve">SANDRA  FERNANDES</t>
   </si>
   <si>
     <t>ANA ABRUNHOSA</t>
   </si>
   <si>
     <t>Meirevone Ferreira</t>
   </si>
   <si>
     <t>Sónia Monteiro</t>
   </si>
@@ -1955,51 +1955,51 @@
   <si>
     <t>MARIA PEIXOTO</t>
   </si>
   <si>
     <t>Elsa Almeida</t>
   </si>
   <si>
     <t>Maria Gonçalves</t>
   </si>
   <si>
     <t xml:space="preserve">PAULA   SARAIVA</t>
   </si>
   <si>
     <t>Cristina Zancu</t>
   </si>
   <si>
     <t>Iolanda Feliciano</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Nunes</t>
   </si>
   <si>
     <t>Cidália Borges</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t xml:space="preserve">SILVIA  TAVARES</t>
   </si>
   <si>
     <t>Sofia Morgado</t>
   </si>
   <si>
     <t>Carla Alves</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t xml:space="preserve">Carla Silva </t>
   </si>
   <si>
     <t>Susana Pinto</t>
   </si>
   <si>
     <t>Margarida Almeida</t>
   </si>
   <si>
     <t>M 55</t>
   </si>
@@ -2102,50 +2102,53 @@
   <si>
     <t>Fernando Correia</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS   BARRENTO</t>
   </si>
   <si>
     <t xml:space="preserve">FERNANDO   COELHO</t>
   </si>
   <si>
     <t>José Borges</t>
   </si>
   <si>
     <t>Luis Gonçalves</t>
   </si>
   <si>
     <t>Luís Correia</t>
   </si>
   <si>
     <t>Dárcio Silva</t>
   </si>
   <si>
     <t>Luís Cotrim</t>
   </si>
   <si>
+    <t>Rita Caetano</t>
+  </si>
+  <si>
     <t xml:space="preserve">Carlos  Lomba</t>
   </si>
   <si>
     <t>F 55</t>
   </si>
   <si>
     <t>Ana Cleto</t>
   </si>
   <si>
     <t>Amigos do Atletismo de Mafra</t>
   </si>
   <si>
     <t xml:space="preserve">PAULA   FERNANDES</t>
   </si>
   <si>
     <t>RITA ROSA</t>
   </si>
   <si>
     <t>Lília Gonçalves</t>
   </si>
   <si>
     <t>Conceição Lopes</t>
   </si>
   <si>
     <t xml:space="preserve">NATÁLIA DIAS </t>
@@ -2186,51 +2189,51 @@
   <si>
     <t>ISABEL SAMPAIO</t>
   </si>
   <si>
     <t>Carla Mourão</t>
   </si>
   <si>
     <t>M 60</t>
   </si>
   <si>
     <t>Antonio Lopes</t>
   </si>
   <si>
     <t>ABEL COSTA</t>
   </si>
   <si>
     <t>João Maia</t>
   </si>
   <si>
     <t>Augusto Diogo</t>
   </si>
   <si>
     <t>NAZAboboda</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSÉ SALAZAR </t>
+    <t>YUMO YAN</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   FERREIRA</t>
   </si>
   <si>
     <t>JOSÉ MAIO</t>
   </si>
   <si>
     <t xml:space="preserve">CLUBE DESPORTIVO DO ARNEIRO </t>
   </si>
   <si>
     <t>Flamino Santos</t>
   </si>
   <si>
     <t>JOSÉ PROENÇA</t>
   </si>
   <si>
     <t>João Oliveira</t>
   </si>
   <si>
     <t>José Miranda</t>
   </si>
   <si>
     <t>LUIS BASTOS</t>
   </si>
@@ -2258,51 +2261,51 @@
   <si>
     <t>Pedro Matos</t>
   </si>
   <si>
     <t>António Major</t>
   </si>
   <si>
     <t>Hernâni Silva</t>
   </si>
   <si>
     <t>Paulo Jorge Duarte Silva</t>
   </si>
   <si>
     <t>Vitor Vital</t>
   </si>
   <si>
     <t>João Reis</t>
   </si>
   <si>
     <t>Jorge Oliveira</t>
   </si>
   <si>
     <t>Manuel Rego</t>
   </si>
   <si>
-    <t xml:space="preserve">Carlos  Silva</t>
+    <t xml:space="preserve">Ana  Sobral</t>
   </si>
   <si>
     <t xml:space="preserve">Carmo  Ribeiro</t>
   </si>
   <si>
     <t>F 60</t>
   </si>
   <si>
     <t>EMÍLIA TAVARES</t>
   </si>
   <si>
     <t xml:space="preserve">Ivone  Lourenço</t>
   </si>
   <si>
     <t>Maria Sequeira</t>
   </si>
   <si>
     <t>Maria Serra</t>
   </si>
   <si>
     <t>Olga Galvão</t>
   </si>
   <si>
     <t>Maria Rita</t>
   </si>
@@ -2480,51 +2483,51 @@
   <si>
     <t>Carlos Miranda</t>
   </si>
   <si>
     <t xml:space="preserve">MARIO   GONÇALVES</t>
   </si>
   <si>
     <t xml:space="preserve">João  Pereira</t>
   </si>
   <si>
     <t>Armando Correia</t>
   </si>
   <si>
     <t>Emanuel Tavares</t>
   </si>
   <si>
     <t>LUÍS JOSÉ</t>
   </si>
   <si>
     <t>Paulo Alceu</t>
   </si>
   <si>
     <t>Sílvio Paiva</t>
   </si>
   <si>
-    <t xml:space="preserve">António  Gavado </t>
+    <t>Fernando Mota</t>
   </si>
   <si>
     <t>Ventura Saraiva</t>
   </si>
   <si>
     <t>Luis Duarte</t>
   </si>
   <si>
     <t>Angelo Silva</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>Adriano Cunha</t>
   </si>
   <si>
     <t>F 70</t>
   </si>
   <si>
     <t>Maria Helena Nuno</t>
   </si>
   <si>
     <t xml:space="preserve">FÁTIMA   SANTOS</t>
   </si>
@@ -14568,2788 +14571,2788 @@
     <row r="748">
       <c r="A748" s="1">
         <v>41</v>
       </c>
       <c r="B748" s="1">
         <v>605</v>
       </c>
       <c r="C748" s="1" t="s">
         <v>697</v>
       </c>
       <c r="D748" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E748" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="1">
         <v>42</v>
       </c>
       <c r="B749" s="1">
         <v>1275</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>351</v>
+        <v>698</v>
       </c>
       <c r="D749" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E749" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="1">
         <v>43</v>
       </c>
       <c r="B750" s="1">
         <v>486</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="D750" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E750" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="3" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B753" s="3" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="C753" s="3" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="D753" s="3" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="E753" s="3" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B754" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C754" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D754" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E754" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="1">
         <v>1</v>
       </c>
       <c r="B755" s="1">
         <v>258</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D755" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="E755" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="1">
         <v>2</v>
       </c>
       <c r="B756" s="1">
         <v>49</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D756" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E756" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="1">
         <v>3</v>
       </c>
       <c r="B757" s="1">
         <v>956</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="D757" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E757" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="1">
         <v>4</v>
       </c>
       <c r="B758" s="1">
         <v>402</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D758" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E758" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="1">
         <v>5</v>
       </c>
       <c r="B759" s="1">
         <v>1036</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D759" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E759" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="1">
         <v>6</v>
       </c>
       <c r="B760" s="1">
         <v>942</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="D760" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E760" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="1">
         <v>7</v>
       </c>
       <c r="B761" s="1">
         <v>48</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="D761" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E761" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="1">
         <v>8</v>
       </c>
       <c r="B762" s="1">
         <v>431</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="D762" s="1" t="s">
         <v>450</v>
       </c>
       <c r="E762" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="1">
         <v>9</v>
       </c>
       <c r="B763" s="1">
         <v>290</v>
       </c>
       <c r="C763" s="1" t="s">
         <v>272</v>
       </c>
       <c r="D763" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E763" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="1">
         <v>10</v>
       </c>
       <c r="B764" s="1">
         <v>1323</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D764" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E764" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="1">
         <v>11</v>
       </c>
       <c r="B765" s="1">
         <v>721</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="D765" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E765" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="1">
         <v>12</v>
       </c>
       <c r="B766" s="1">
         <v>1255</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="D766" s="1" t="s">
         <v>309</v>
       </c>
       <c r="E766" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="1">
         <v>13</v>
       </c>
       <c r="B767" s="1">
         <v>1285</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="D767" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E767" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="1">
         <v>14</v>
       </c>
       <c r="B768" s="1">
         <v>448</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D768" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E768" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="1">
         <v>15</v>
       </c>
       <c r="B769" s="1">
         <v>460</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="D769" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E769" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="1">
         <v>16</v>
       </c>
       <c r="B770" s="1">
         <v>751</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="D770" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E770" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="1">
         <v>17</v>
       </c>
       <c r="B771" s="1">
         <v>166</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="D771" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E771" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="1">
         <v>18</v>
       </c>
       <c r="B772" s="1">
         <v>622</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D772" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E772" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="1">
         <v>19</v>
       </c>
       <c r="B773" s="1">
         <v>1035</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="D773" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E773" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="1">
         <v>20</v>
       </c>
       <c r="B774" s="1">
         <v>536</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="D774" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E774" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="3" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="B777" s="3" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C777" s="3" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D777" s="3" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="E777" s="3" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B778" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C778" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D778" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E778" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="1">
         <v>1</v>
       </c>
       <c r="B779" s="1">
         <v>1093</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="D779" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E779" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="1">
         <v>2</v>
       </c>
       <c r="B780" s="1">
         <v>1746</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="D780" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E780" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="1">
         <v>3</v>
       </c>
       <c r="B781" s="1">
         <v>575</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="D781" s="1" t="s">
         <v>225</v>
       </c>
       <c r="E781" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="1">
         <v>4</v>
       </c>
       <c r="B782" s="1">
         <v>1451</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D782" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E782" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="1">
         <v>5</v>
       </c>
       <c r="B783" s="1">
         <v>1774</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="D783" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E783" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="1">
         <v>6</v>
       </c>
       <c r="B784" s="1">
         <v>127</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D784" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E784" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="1">
         <v>7</v>
       </c>
       <c r="B785" s="1">
         <v>685</v>
       </c>
       <c r="C785" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="D785" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="E785" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="1">
         <v>8</v>
       </c>
       <c r="B786" s="1">
         <v>741</v>
       </c>
       <c r="C786" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="D786" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E786" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="1">
         <v>9</v>
       </c>
       <c r="B787" s="1">
         <v>131</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="D787" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E787" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="1">
         <v>10</v>
       </c>
       <c r="B788" s="1">
         <v>1328</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="D788" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E788" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="1">
         <v>11</v>
       </c>
       <c r="B789" s="1">
         <v>1096</v>
       </c>
       <c r="C789" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="D789" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E789" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="1">
         <v>12</v>
       </c>
       <c r="B790" s="1">
         <v>1169</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="D790" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E790" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="1">
         <v>13</v>
       </c>
       <c r="B791" s="1">
         <v>1899</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="D791" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E791" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="1">
         <v>14</v>
       </c>
       <c r="B792" s="1">
         <v>1365</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="D792" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E792" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="1">
         <v>15</v>
       </c>
       <c r="B793" s="1">
         <v>482</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D793" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E793" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="1">
         <v>16</v>
       </c>
       <c r="B794" s="1">
         <v>132</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D794" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E794" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="1">
         <v>17</v>
       </c>
       <c r="B795" s="1">
         <v>776</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="D795" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E795" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="1">
         <v>18</v>
       </c>
       <c r="B796" s="1">
         <v>730</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="D796" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E796" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="1">
         <v>19</v>
       </c>
       <c r="B797" s="1">
         <v>183</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E797" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="1">
         <v>20</v>
       </c>
       <c r="B798" s="1">
         <v>461</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="D798" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E798" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="1">
         <v>21</v>
       </c>
       <c r="B799" s="1">
         <v>574</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>225</v>
       </c>
       <c r="E799" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="1">
         <v>22</v>
       </c>
       <c r="B800" s="1">
         <v>1753</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="D800" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E800" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="1">
         <v>23</v>
       </c>
       <c r="B801" s="1">
         <v>787</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="D801" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E801" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="1">
         <v>24</v>
       </c>
       <c r="B802" s="1">
         <v>789</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="D802" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E802" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="1">
         <v>25</v>
       </c>
       <c r="B803" s="1">
         <v>308</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D803" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E803" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="1">
         <v>26</v>
       </c>
       <c r="B804" s="1">
         <v>269</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E804" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="1">
         <v>27</v>
       </c>
       <c r="B805" s="1">
         <v>1367</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E805" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="1">
         <v>28</v>
       </c>
       <c r="B806" s="1">
         <v>260</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="D806" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E806" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="1">
         <v>29</v>
       </c>
       <c r="B807" s="1">
         <v>1267</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="D807" s="1" t="s">
         <v>309</v>
       </c>
       <c r="E807" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="3" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="B810" s="3" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C810" s="3" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="D810" s="3" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="E810" s="3" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B811" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C811" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D811" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E811" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="1">
         <v>1</v>
       </c>
       <c r="B812" s="1">
         <v>916</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E812" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="1">
         <v>2</v>
       </c>
       <c r="B813" s="1">
         <v>307</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E813" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="1">
         <v>3</v>
       </c>
       <c r="B814" s="1">
         <v>855</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="D814" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E814" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="1">
         <v>4</v>
       </c>
       <c r="B815" s="1">
         <v>450</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="D815" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E815" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="1">
         <v>5</v>
       </c>
       <c r="B816" s="1">
         <v>731</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="D816" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E816" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="1">
         <v>6</v>
       </c>
       <c r="B817" s="1">
         <v>368</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="D817" s="1" t="s">
         <v>450</v>
       </c>
       <c r="E817" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="1">
         <v>7</v>
       </c>
       <c r="B818" s="1">
         <v>837</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D818" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E818" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="1">
         <v>8</v>
       </c>
       <c r="B819" s="1">
         <v>556</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="D819" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E819" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="1">
         <v>9</v>
       </c>
       <c r="B820" s="1">
         <v>51</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="D820" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E820" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="1">
         <v>10</v>
       </c>
       <c r="B821" s="1">
         <v>839</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="D821" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E821" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="1">
         <v>11</v>
       </c>
       <c r="B822" s="1">
         <v>1147</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="D822" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E822" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="1">
         <v>12</v>
       </c>
       <c r="B823" s="1">
         <v>1038</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="D823" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E823" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="1">
         <v>13</v>
       </c>
       <c r="B824" s="1">
         <v>836</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="D824" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E824" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="1">
         <v>14</v>
       </c>
       <c r="B825" s="1">
         <v>870</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="D825" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E825" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="1">
         <v>15</v>
       </c>
       <c r="B826" s="1">
         <v>288</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="D826" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E826" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="1">
         <v>16</v>
       </c>
       <c r="B827" s="1">
         <v>321</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="D827" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E827" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="3" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="B830" s="3" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="C830" s="3" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="D830" s="3" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E830" s="3" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B831" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C831" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D831" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E831" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="1">
         <v>1</v>
       </c>
       <c r="B832" s="1">
         <v>1454</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="D832" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E832" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="1">
         <v>2</v>
       </c>
       <c r="B833" s="1">
         <v>136</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="D833" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E833" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="1">
         <v>3</v>
       </c>
       <c r="B834" s="1">
         <v>143</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D834" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E834" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="1">
         <v>4</v>
       </c>
       <c r="B835" s="1">
         <v>1480</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D835" s="1" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="E835" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="1">
         <v>5</v>
       </c>
       <c r="B836" s="1">
         <v>141</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="D836" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E836" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="1">
         <v>6</v>
       </c>
       <c r="B837" s="1">
         <v>1514</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D837" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="E837" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="1">
         <v>7</v>
       </c>
       <c r="B838" s="1">
         <v>1339</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="D838" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E838" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="1">
         <v>8</v>
       </c>
       <c r="B839" s="1">
         <v>1360</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="D839" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E839" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="1">
         <v>9</v>
       </c>
       <c r="B840" s="1">
         <v>675</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="D840" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E840" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="1">
         <v>10</v>
       </c>
       <c r="B841" s="1">
         <v>1407</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="D841" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E841" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="1">
         <v>11</v>
       </c>
       <c r="B842" s="1">
         <v>881</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="D842" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E842" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="1">
         <v>12</v>
       </c>
       <c r="B843" s="1">
         <v>289</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="D843" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E843" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="1">
         <v>13</v>
       </c>
       <c r="B844" s="1">
         <v>145</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="D844" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E844" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="1">
         <v>14</v>
       </c>
       <c r="B845" s="1">
         <v>1337</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="D845" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E845" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="1">
         <v>15</v>
       </c>
       <c r="B846" s="1">
         <v>469</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="D846" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E846" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="1">
         <v>16</v>
       </c>
       <c r="B847" s="1">
         <v>491</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="D847" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E847" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="1">
         <v>17</v>
       </c>
       <c r="B848" s="1">
         <v>720</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D848" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E848" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="1">
         <v>18</v>
       </c>
       <c r="B849" s="1">
         <v>1322</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="D849" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E849" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="1">
         <v>19</v>
       </c>
       <c r="B850" s="1">
         <v>459</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="D850" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E850" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="1">
         <v>20</v>
       </c>
       <c r="B851" s="1">
         <v>713</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D851" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E851" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="1">
         <v>21</v>
       </c>
       <c r="B852" s="1">
         <v>663</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D852" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E852" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="1">
         <v>22</v>
       </c>
       <c r="B853" s="1">
         <v>1370</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D853" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E853" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="1">
         <v>23</v>
       </c>
       <c r="B854" s="1">
         <v>139</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D854" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E854" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="1">
         <v>24</v>
       </c>
       <c r="B855" s="1">
         <v>144</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D855" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E855" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="1">
         <v>25</v>
       </c>
       <c r="B856" s="1">
         <v>662</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="D856" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E856" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="1">
         <v>26</v>
       </c>
       <c r="B857" s="1">
         <v>147</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="D857" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E857" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="1">
         <v>27</v>
       </c>
       <c r="B858" s="1">
         <v>1099</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="D858" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E858" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="1">
         <v>28</v>
       </c>
       <c r="B859" s="1">
         <v>317</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="D859" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E859" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="1">
         <v>29</v>
       </c>
       <c r="B860" s="1">
         <v>174</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="D860" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E860" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="1">
         <v>30</v>
       </c>
       <c r="B861" s="1">
         <v>142</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="D861" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E861" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="1">
         <v>31</v>
       </c>
       <c r="B862" s="1">
         <v>146</v>
       </c>
       <c r="C862" s="1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="D862" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E862" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="1">
         <v>32</v>
       </c>
       <c r="B863" s="1">
         <v>285</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="D863" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E863" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="1">
         <v>33</v>
       </c>
       <c r="B864" s="1">
         <v>1363</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="D864" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E864" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="3" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="B867" s="3" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="C867" s="3" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D867" s="3" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="E867" s="3" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B868" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C868" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D868" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E868" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="1">
         <v>1</v>
       </c>
       <c r="B869" s="1">
         <v>1341</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="D869" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E869" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="1">
         <v>2</v>
       </c>
       <c r="B870" s="1">
         <v>982</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="D870" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E870" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="1">
         <v>3</v>
       </c>
       <c r="B871" s="1">
         <v>1752</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="D871" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E871" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="1">
         <v>4</v>
       </c>
       <c r="B872" s="1">
         <v>767</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="D872" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E872" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="1">
         <v>5</v>
       </c>
       <c r="B873" s="1">
         <v>389</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="D873" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E873" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="1">
         <v>6</v>
       </c>
       <c r="B874" s="1">
         <v>265</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="D874" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E874" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="1">
         <v>7</v>
       </c>
       <c r="B875" s="1">
         <v>1710</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="D875" s="1" t="s">
         <v>309</v>
       </c>
       <c r="E875" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="3" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="B878" s="3" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="C878" s="3" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="D878" s="3" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="E878" s="3" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B879" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C879" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D879" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E879" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="1">
         <v>1</v>
       </c>
       <c r="B880" s="1">
         <v>185</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="D880" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E880" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="1">
         <v>2</v>
       </c>
       <c r="B881" s="1">
         <v>1489</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="D881" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="E881" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="1">
         <v>3</v>
       </c>
       <c r="B882" s="1">
         <v>282</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="D882" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E882" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="1">
         <v>4</v>
       </c>
       <c r="B883" s="1">
         <v>274</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="D883" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E883" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="1">
         <v>5</v>
       </c>
       <c r="B884" s="1">
         <v>179</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="D884" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E884" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="1">
         <v>6</v>
       </c>
       <c r="B885" s="1">
         <v>1559</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="D885" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E885" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="1">
         <v>7</v>
       </c>
       <c r="B886" s="1">
         <v>302</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="D886" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E886" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="1">
         <v>8</v>
       </c>
       <c r="B887" s="1">
         <v>149</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="D887" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E887" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="1">
         <v>9</v>
       </c>
       <c r="B888" s="1">
         <v>1361</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="D888" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E888" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="1">
         <v>10</v>
       </c>
       <c r="B889" s="1">
         <v>1348</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="D889" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E889" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="1">
         <v>11</v>
       </c>
       <c r="B890" s="1">
         <v>297</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="D890" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E890" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="1">
         <v>12</v>
       </c>
       <c r="B891" s="1">
         <v>1357</v>
       </c>
       <c r="C891" s="1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="D891" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E891" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="1">
         <v>13</v>
       </c>
       <c r="B892" s="1">
         <v>403</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="D892" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E892" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="1">
         <v>14</v>
       </c>
       <c r="B893" s="1">
         <v>295</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="D893" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E893" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="1">
         <v>15</v>
       </c>
       <c r="B894" s="1">
         <v>148</v>
       </c>
       <c r="C894" s="1" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="D894" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E894" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="1">
         <v>16</v>
       </c>
       <c r="B895" s="1">
         <v>615</v>
       </c>
       <c r="C895" s="1" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="D895" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E895" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="3" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="B898" s="3" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="C898" s="3" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="D898" s="3" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E898" s="3" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B899" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C899" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D899" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E899" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="1">
         <v>1</v>
       </c>
       <c r="B900" s="1">
         <v>812</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="D900" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E900" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="1">
         <v>2</v>
       </c>
       <c r="B901" s="1">
         <v>52</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="D901" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E901" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="1">
         <v>3</v>
       </c>
       <c r="B902" s="1">
         <v>53</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D902" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E902" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="1">
         <v>4</v>
       </c>
       <c r="B903" s="1">
         <v>752</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="D903" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E903" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="3" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="B906" s="3" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="C906" s="3" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="D906" s="3" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="E906" s="3" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B907" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C907" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D907" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E907" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="1">
         <v>1</v>
       </c>
       <c r="B908" s="1">
         <v>433</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="D908" s="1" t="s">
         <v>225</v>
       </c>
       <c r="E908" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="1">
         <v>2</v>
       </c>
       <c r="B909" s="1">
         <v>1385</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="D909" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E909" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="1">
         <v>3</v>
       </c>
       <c r="B910" s="1">
         <v>935</v>
       </c>
       <c r="C910" s="1" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="D910" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E910" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="1">
         <v>4</v>
       </c>
       <c r="B911" s="1">
         <v>184</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="D911" s="1" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="E911" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="1">
         <v>5</v>
       </c>
       <c r="B912" s="1">
         <v>521</v>
       </c>
       <c r="C912" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="D912" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E912" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="1">
         <v>6</v>
       </c>
       <c r="B913" s="1">
         <v>296</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="D913" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E913" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="1">
         <v>7</v>
       </c>
       <c r="B914" s="1">
         <v>152</v>
       </c>
       <c r="C914" s="1" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="D914" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E914" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="1">
         <v>8</v>
       </c>
       <c r="B915" s="1">
         <v>578</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="D915" s="1" t="s">
         <v>225</v>
       </c>
       <c r="E915" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="1">
         <v>9</v>
       </c>
       <c r="B916" s="1">
         <v>156</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="D916" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E916" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="1">
         <v>10</v>
       </c>
       <c r="B917" s="1">
         <v>538</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D917" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E917" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="1">
         <v>11</v>
       </c>
       <c r="B918" s="1">
         <v>1372</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="D918" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E918" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="1">
         <v>12</v>
       </c>
       <c r="B919" s="1">
         <v>340</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="D919" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E919" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="1">
         <v>13</v>
       </c>
       <c r="B920" s="1">
         <v>543</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="D920" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E920" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="1">
         <v>14</v>
       </c>
       <c r="B921" s="1">
         <v>155</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="D921" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E921" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="1">
         <v>15</v>
       </c>
       <c r="B922" s="1">
         <v>1502</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="D922" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="E922" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="1">
         <v>16</v>
       </c>
       <c r="B923" s="1">
         <v>159</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D923" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E923" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="1">
         <v>17</v>
       </c>
       <c r="B924" s="1">
         <v>672</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="D924" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E924" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="1">
         <v>18</v>
       </c>
       <c r="B925" s="1">
         <v>1103</v>
       </c>
       <c r="C925" s="1" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="D925" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E925" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="1">
         <v>19</v>
       </c>
       <c r="B926" s="1">
         <v>1101</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="D926" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E926" s="1">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A22:E22"/>
     <mergeCell ref="A41:E41"/>
     <mergeCell ref="A60:E60"/>
     <mergeCell ref="A83:E83"/>
     <mergeCell ref="A104:E104"/>
     <mergeCell ref="A121:E121"/>
     <mergeCell ref="A135:E135"/>
     <mergeCell ref="A149:E149"/>
     <mergeCell ref="A159:E159"/>
     <mergeCell ref="A168:E168"/>
     <mergeCell ref="A185:E185"/>
     <mergeCell ref="A194:E194"/>
     <mergeCell ref="A208:E208"/>
@@ -17611,150 +17614,150 @@
         <v>17</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>309</v>
       </c>
       <c r="C20" s="1">
         <v>44</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1">
         <v>18</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>173</v>
       </c>
       <c r="C21" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1">
         <v>19</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C22" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1">
         <v>20</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C23" s="1">
         <v>23</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1">
         <v>21</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>187</v>
       </c>
       <c r="C24" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1">
         <v>22</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>450</v>
       </c>
       <c r="C25" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1">
         <v>23</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C26" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1">
         <v>23</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="C27" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1">
         <v>24</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="C28" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1">
         <v>24</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="C29" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1">
         <v>25</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C30" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1">
         <v>26</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="C31" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1">
         <v>27</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C32" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1">
         <v>28</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C33" s="1">
         <v>1</v>