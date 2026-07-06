--- v3 (2026-05-20)
+++ v4 (2026-07-06)
@@ -56,51 +56,51 @@
   <si>
     <t>Associação Desportiva NucleOeiras - ADNO</t>
   </si>
   <si>
     <t>Rodrigo Madureira</t>
   </si>
   <si>
     <t>SANTIAGO NOGUEIRA</t>
   </si>
   <si>
     <t>Linda-a-Pastora Sporting Clube</t>
   </si>
   <si>
     <t>Rodrigo Có</t>
   </si>
   <si>
     <t>Sociedade de Educação e Recreio "Os Unidos de Leceia"</t>
   </si>
   <si>
     <t>Diogo Lucas</t>
   </si>
   <si>
     <t>Valejas Atlético Clube</t>
   </si>
   <si>
-    <t>STEVEN RELVAS GROSSO</t>
+    <t>LUCAS NUNES</t>
   </si>
   <si>
     <t>FRANCISCO BRANDÃO</t>
   </si>
   <si>
     <t>DJEISON FERNANDES</t>
   </si>
   <si>
     <t>Grupo Musical 1º Dezembro Queijas</t>
   </si>
   <si>
     <t>Vasco Moleiro</t>
   </si>
   <si>
     <t>Frederico Ferreira</t>
   </si>
   <si>
     <t>Associação Run Tejo</t>
   </si>
   <si>
     <t>Kevin Sateles</t>
   </si>
   <si>
     <t>Enzo Cunha</t>
   </si>
@@ -998,69 +998,69 @@
   <si>
     <t>Carla Jesus</t>
   </si>
   <si>
     <t>Ana Coutinho</t>
   </si>
   <si>
     <t>Célia Lopes</t>
   </si>
   <si>
     <t xml:space="preserve">Mónica  Carvalho</t>
   </si>
   <si>
     <t>Evelina Kocharova</t>
   </si>
   <si>
     <t>Sidónia Atanásio</t>
   </si>
   <si>
     <t>Andreia Amaro</t>
   </si>
   <si>
     <t>Tetiana Buga</t>
   </si>
   <si>
-    <t>FILIPA RELVAS</t>
+    <t xml:space="preserve">TIAGO  MOREIRA</t>
   </si>
   <si>
     <t>Rita Raimundo</t>
   </si>
   <si>
     <t>Elena Shtaba</t>
   </si>
   <si>
     <t>Sara Amorim</t>
   </si>
   <si>
     <t>M 40</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRÉ   CORVO</t>
   </si>
   <si>
-    <t>HELDER GROSSO</t>
+    <t>GABRIEL CARLOS</t>
   </si>
   <si>
     <t>JOEL PENA</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   SILVA</t>
   </si>
   <si>
     <t>Pedro Serra</t>
   </si>
   <si>
     <t>Paulo Rocha</t>
   </si>
   <si>
     <t>Rui Santos</t>
   </si>
   <si>
     <t>Nuno Graça</t>
   </si>
   <si>
     <t>Bruno Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">Marco  Alves </t>
   </si>
@@ -1301,51 +1301,51 @@
   <si>
     <t>António Batalha</t>
   </si>
   <si>
     <t>Miguel Lopes</t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
     <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>Nuno Cordeiro</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t>Sérgio Pontes</t>
   </si>
   <si>
-    <t>Artur Alves</t>
+    <t>Diogo Fernandes</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   DUARTE</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
   <si>
     <t>Frederico Nobre</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ORLANDO</t>
   </si>
   <si>
     <t xml:space="preserve">Jorge  Marques</t>
   </si>
   <si>
     <t xml:space="preserve">José Miguel  Barradas</t>
   </si>
@@ -2417,51 +2417,51 @@
   <si>
     <t>João Moacho</t>
   </si>
   <si>
     <t xml:space="preserve">Fernando  Chasqueira</t>
   </si>
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t>Amilcar Dias</t>
   </si>
   <si>
     <t>Luís Reis</t>
   </si>
   <si>
     <t xml:space="preserve">Jacinto  Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">JOAQUIM   BELGA</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ALMEIDA</t>
   </si>
   <si>
-    <t xml:space="preserve">João  Campos</t>
+    <t xml:space="preserve">BRUNO  PEREIRA</t>
   </si>
   <si>
     <t>Manuel Azevedo</t>
   </si>
   <si>
     <t>F 65</t>
   </si>
   <si>
     <t>Lurdes Romero</t>
   </si>
   <si>
     <t>EKATERINA KHRAMENKOVA</t>
   </si>
   <si>
     <t>Maria Isabel Oliveira</t>
   </si>
   <si>
     <t>Maria João Silva</t>
   </si>
   <si>
     <t>ETELVINA PAULINO</t>
   </si>
   <si>
     <t>Ana Silva</t>
   </si>