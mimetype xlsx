--- v4 (2026-07-06)
+++ v5 (2026-11-06)
@@ -473,51 +473,51 @@
   <si>
     <t>ELIAS FORTES</t>
   </si>
   <si>
     <t>JORGE PATRÃO</t>
   </si>
   <si>
     <t>Pedro Sayanda</t>
   </si>
   <si>
     <t>Juvenis - Femininos</t>
   </si>
   <si>
     <t>CÁTIA KHVAS</t>
   </si>
   <si>
     <t>MADALENA ANJOS</t>
   </si>
   <si>
     <t>ARIANA LOPES</t>
   </si>
   <si>
     <t xml:space="preserve">Álvaro  Martins</t>
   </si>
   <si>
-    <t>Inês Mendes Bento</t>
+    <t>Inês Bento</t>
   </si>
   <si>
     <t>Associação de Moradores 18 de Maio</t>
   </si>
   <si>
     <t>Juniores - Masculinos</t>
   </si>
   <si>
     <t>SANTIAGO AGATÃO</t>
   </si>
   <si>
     <t>JOEL BARROS</t>
   </si>
   <si>
     <t>EVANDRO PIRES</t>
   </si>
   <si>
     <t>MIGUEL AGUIAR</t>
   </si>
   <si>
     <t>MICAEL ESCALEIRA</t>
   </si>
   <si>
     <t>Miguel Sayanda</t>
   </si>
@@ -830,90 +830,90 @@
   <si>
     <t>Soraia Paraíso</t>
   </si>
   <si>
     <t>Raquel Pinheiro</t>
   </si>
   <si>
     <t>Mariana Oliveira</t>
   </si>
   <si>
     <t>Mafalda Bação</t>
   </si>
   <si>
     <t>Bernardo Esteves</t>
   </si>
   <si>
     <t>Joana Ogura</t>
   </si>
   <si>
     <t>Ana Martins</t>
   </si>
   <si>
     <t>Verónica Ramos</t>
   </si>
   <si>
-    <t xml:space="preserve">Matilde  Mota Manuel</t>
+    <t>Matilde Manuel</t>
   </si>
   <si>
     <t>Ana Patrícia Dias</t>
   </si>
   <si>
     <t>M 35</t>
   </si>
   <si>
     <t>NUNO CARRAÇA</t>
   </si>
   <si>
     <t>Tiago Graça</t>
   </si>
   <si>
     <t xml:space="preserve">PLÁCIDO JESUS </t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Correia</t>
   </si>
   <si>
     <t>Diogo Louro</t>
   </si>
   <si>
     <t>Nuno Quintela</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Silva</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Silva </t>
   </si>
   <si>
     <t>JOSÉ VASCO</t>
   </si>
   <si>
     <t>André Oliveira</t>
   </si>
   <si>
-    <t>Carlos Duque</t>
+    <t>CARLOS DUQUE</t>
   </si>
   <si>
     <t>Steven Santos</t>
   </si>
   <si>
     <t>Luís Barracho</t>
   </si>
   <si>
     <t>Paulo Morgado</t>
   </si>
   <si>
     <t>Tiago Andrade</t>
   </si>
   <si>
     <t>Bruno Rodrigues</t>
   </si>
   <si>
     <t>Penivelas</t>
   </si>
   <si>
     <t>GONÇALO MOUTINHO</t>
   </si>
   <si>
     <t>MARTIJN BOONS</t>
   </si>
@@ -1085,87 +1085,87 @@
   <si>
     <t>Eduardo Lopes</t>
   </si>
   <si>
     <t>Ricardo Nobre</t>
   </si>
   <si>
     <t>Ricardo Pascoal</t>
   </si>
   <si>
     <t>Bruno Amaro</t>
   </si>
   <si>
     <t>ANDRÉ SEQUEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Vinicius  Guedes</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO VELEZ </t>
   </si>
   <si>
     <t>João Tomaz</t>
   </si>
   <si>
-    <t>TIAGO SOUSA</t>
+    <t>Tiago Sousa</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Marinho </t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo  Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">Duarte  Teixeira</t>
   </si>
   <si>
     <t>Helder Rosário</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Miranda</t>
   </si>
   <si>
     <t>Nelson Marques</t>
   </si>
   <si>
     <t>Tiago Nunes</t>
   </si>
   <si>
     <t>Luis Semedo</t>
   </si>
   <si>
     <t>CESAR HENRIQUES</t>
   </si>
   <si>
     <t>Leandro Rodrigues</t>
   </si>
   <si>
     <t>Hércules Baptista</t>
   </si>
   <si>
-    <t>GONÇALO PEDRO</t>
+    <t>Gonçalo Pedro</t>
   </si>
   <si>
     <t>Filipe Paulo</t>
   </si>
   <si>
     <t xml:space="preserve">Simão  Ortega</t>
   </si>
   <si>
     <t xml:space="preserve">Bruno  Pinto</t>
   </si>
   <si>
     <t>Carlos Almeida</t>
   </si>
   <si>
     <t>Simão Ribeiro</t>
   </si>
   <si>
     <t>Mário Rodrigues</t>
   </si>
   <si>
     <t xml:space="preserve">VÍTOR   TEIXEIRA</t>
   </si>
   <si>
     <t>Pedro Ribeiro</t>
   </si>
@@ -1175,51 +1175,51 @@
   <si>
     <t>Bruno Barroso</t>
   </si>
   <si>
     <t>RAFAEL RAMOS</t>
   </si>
   <si>
     <t>F 40</t>
   </si>
   <si>
     <t>MARINA DOMIMGUES</t>
   </si>
   <si>
     <t xml:space="preserve">RITA ROSA </t>
   </si>
   <si>
     <t>Mauro Gaspar</t>
   </si>
   <si>
     <t>MARTA MOTA</t>
   </si>
   <si>
     <t>Inês Almeida</t>
   </si>
   <si>
-    <t>CLÁUDIA COSTA</t>
+    <t>CLÁUDIA GAZAR COSTA</t>
   </si>
   <si>
     <t>Steve Gabadinho</t>
   </si>
   <si>
     <t>CATARINA PALMA</t>
   </si>
   <si>
     <t xml:space="preserve">Marisa  Carvalho</t>
   </si>
   <si>
     <t>Ana Sobral</t>
   </si>
   <si>
     <t>Cátea Ramos</t>
   </si>
   <si>
     <t>Vera Carmo</t>
   </si>
   <si>
     <t>Suelen Almeida</t>
   </si>
   <si>
     <t>Rodrigo Tavares</t>
   </si>
@@ -1307,51 +1307,51 @@
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
     <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>Nuno Cordeiro</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t>Sérgio Pontes</t>
   </si>
   <si>
     <t>Diogo Fernandes</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
-    <t xml:space="preserve">RUI   DUARTE</t>
+    <t xml:space="preserve">RUI  JORGE DUARTE</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
   <si>
     <t>Frederico Nobre</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ORLANDO</t>
   </si>
   <si>
     <t xml:space="preserve">Jorge  Marques</t>
   </si>
   <si>
     <t xml:space="preserve">José Miguel  Barradas</t>
   </si>
   <si>
     <t>FERNANDO ANJOS</t>
   </si>
   <si>
     <t>Pedro Raposo</t>
   </si>
@@ -1385,75 +1385,75 @@
   <si>
     <t>Milton Perpétua</t>
   </si>
   <si>
     <t>Bruno Raposo</t>
   </si>
   <si>
     <t xml:space="preserve">José  Ribeiro</t>
   </si>
   <si>
     <t>RUI ALEGRE</t>
   </si>
   <si>
     <t xml:space="preserve">José  Pardal </t>
   </si>
   <si>
     <t>Carlos Luiz</t>
   </si>
   <si>
     <t>João Monjardino</t>
   </si>
   <si>
     <t>Sergio Antunes</t>
   </si>
   <si>
-    <t>HUMBERTO AFONSO</t>
+    <t>Humberto Afonso</t>
   </si>
   <si>
     <t>Jorge Pelicano</t>
   </si>
   <si>
     <t>Alexandre Lee</t>
   </si>
   <si>
     <t>Pedro Domingos</t>
   </si>
   <si>
     <t>Andrónico Duarte</t>
   </si>
   <si>
-    <t>Rui Vaz Rodrigues</t>
+    <t>Rui Rodrigues</t>
   </si>
   <si>
     <t>Nuno Pombo</t>
   </si>
   <si>
     <t>Jorge Ramos</t>
   </si>
   <si>
-    <t>BRUNO PATINHO</t>
+    <t>Bruno Patinho</t>
   </si>
   <si>
     <t>Hugo Casqueiro</t>
   </si>
   <si>
     <t>AFONSO O'NEILL</t>
   </si>
   <si>
     <t>Sérgio Santos</t>
   </si>
   <si>
     <t>Emanuel Pequeno</t>
   </si>
   <si>
     <t>Alexandre Joaquim</t>
   </si>
   <si>
     <t>Paulo Caçador</t>
   </si>
   <si>
     <t>Gonçalo Santos</t>
   </si>
   <si>
     <t>Filipe Cameira</t>
   </si>
@@ -1487,96 +1487,96 @@
   <si>
     <t>António Lourenço</t>
   </si>
   <si>
     <t>Nelson Mileu</t>
   </si>
   <si>
     <t xml:space="preserve">Filipe  Cunha</t>
   </si>
   <si>
     <t>ADRC Mata de Benfica</t>
   </si>
   <si>
     <t>Carlos Casal</t>
   </si>
   <si>
     <t>F 45</t>
   </si>
   <si>
     <t xml:space="preserve">Aileen  Dooley </t>
   </si>
   <si>
     <t>ANA ALMEIDA</t>
   </si>
   <si>
-    <t xml:space="preserve">Marta  Borges</t>
+    <t>Marta Borges</t>
   </si>
   <si>
     <t>SUSANA RAPOSO</t>
   </si>
   <si>
     <t xml:space="preserve">CÉLIA  SILVA</t>
   </si>
   <si>
-    <t xml:space="preserve">Eva  Jeronimo</t>
+    <t>Eva Jeronimo</t>
   </si>
   <si>
     <t>Joana Garcia</t>
   </si>
   <si>
     <t>Marisa Silva</t>
   </si>
   <si>
     <t>Rute Queiroz</t>
   </si>
   <si>
     <t>SONIA NEVES</t>
   </si>
   <si>
     <t>SANDRA MONTEIRO</t>
   </si>
   <si>
     <t>Sónia Machado</t>
   </si>
   <si>
     <t>Fernanda Ferreira</t>
   </si>
   <si>
     <t>Cândida Ganchas</t>
   </si>
   <si>
     <t>Gina Correia</t>
   </si>
   <si>
     <t>Catarina Rodrigues</t>
   </si>
   <si>
     <t>Sofia Pedro</t>
   </si>
   <si>
-    <t>SOFIA ALEIXO</t>
+    <t>ANA SOFIA ALEIXO</t>
   </si>
   <si>
     <t>ANA NETO</t>
   </si>
   <si>
     <t>Elisabete Filipe</t>
   </si>
   <si>
     <t>SÓNIA SEQUEIRA</t>
   </si>
   <si>
     <t>Odilia Gomes</t>
   </si>
   <si>
     <t>Carla Palma</t>
   </si>
   <si>
     <t>Cristina Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Serra</t>
   </si>
   <si>
     <t>MARGARIDA ANJOS</t>
   </si>
@@ -1655,147 +1655,147 @@
   <si>
     <t>Joaquim Amaral</t>
   </si>
   <si>
     <t>ABNER KIENE</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Baroutakis </t>
   </si>
   <si>
     <t>Antonio Trigueiro</t>
   </si>
   <si>
     <t>Carlos Craveira</t>
   </si>
   <si>
     <t>Rui Lacerda</t>
   </si>
   <si>
     <t>Dinis Morais</t>
   </si>
   <si>
     <t>Carlos Calado</t>
   </si>
   <si>
-    <t>JOSE CRUZ</t>
+    <t>Jose Cruz</t>
   </si>
   <si>
     <t>Rui Correia</t>
   </si>
   <si>
     <t xml:space="preserve">Eduardo  Tacanho</t>
   </si>
   <si>
     <t xml:space="preserve">BENTO   QUARESMA</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro  Gomes </t>
   </si>
   <si>
     <t>EVELINO MAGALHÃES</t>
   </si>
   <si>
     <t>Nuno Duarte</t>
   </si>
   <si>
     <t xml:space="preserve">Jorge  Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">João  Paulo</t>
   </si>
   <si>
     <t>Mario Porfirio</t>
   </si>
   <si>
     <t>Nuno Morgado</t>
   </si>
   <si>
-    <t>JULIO FERREIRA</t>
+    <t>Júlio Ferreira</t>
   </si>
   <si>
     <t>Pedro Andrade</t>
   </si>
   <si>
-    <t>JOAO CURVELO</t>
+    <t>João Curvelo</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   RODRIGUES</t>
   </si>
   <si>
     <t xml:space="preserve">José  Raposo</t>
   </si>
   <si>
     <t>Rui Neves</t>
   </si>
   <si>
-    <t>CRISPIANO MAGRO</t>
+    <t>Crispiniano Magro</t>
   </si>
   <si>
     <t>Carlos Coelho</t>
   </si>
   <si>
     <t xml:space="preserve">Rodrigo  Santos</t>
   </si>
   <si>
     <t>Sérgio Ramos</t>
   </si>
   <si>
     <t>Luís Nogueira</t>
   </si>
   <si>
     <t>Miguel Lourenço</t>
   </si>
   <si>
     <t xml:space="preserve">Paulo Lúcio </t>
   </si>
   <si>
     <t>Gustavo Monteiro</t>
   </si>
   <si>
     <t xml:space="preserve">Daniel  Morais</t>
   </si>
   <si>
     <t>Miguel Garcia</t>
   </si>
   <si>
     <t>António Martins</t>
   </si>
   <si>
     <t xml:space="preserve">Vasco  Ascensão</t>
   </si>
   <si>
     <t>Nuno Botelho</t>
   </si>
   <si>
     <t>João Sayanda</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE   PINHEIRO</t>
   </si>
   <si>
-    <t>João Martins</t>
+    <t>Joao Vaz Martins</t>
   </si>
   <si>
     <t xml:space="preserve">VÍTOR   CANTO</t>
   </si>
   <si>
     <t>Paulo Trindade</t>
   </si>
   <si>
     <t>Paulo Silva</t>
   </si>
   <si>
     <t>Paulo Sousa</t>
   </si>
   <si>
     <t>Etienne Lopes</t>
   </si>
   <si>
     <t>João Domingues</t>
   </si>
   <si>
     <t>Rui Amaral</t>
   </si>
   <si>
     <t>Ricardo Rodrigues</t>
   </si>
@@ -1853,51 +1853,51 @@
   <si>
     <t>DAVID ALMEIDA</t>
   </si>
   <si>
     <t>João Correia Gregorio</t>
   </si>
   <si>
     <t>Pedro Pereira</t>
   </si>
   <si>
     <t>F 50</t>
   </si>
   <si>
     <t xml:space="preserve">ANA   FRUTUOSO</t>
   </si>
   <si>
     <t>Ana Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">PATRÍCIA   MATOS</t>
   </si>
   <si>
     <t>Sandra Bação</t>
   </si>
   <si>
-    <t>VANDA MURTEIRA</t>
+    <t>Vanda Murteira</t>
   </si>
   <si>
     <t>Carla Freitas</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
     <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t>ALEXANDRA PORTELA</t>
   </si>
   <si>
     <t>Maria Ryder</t>
   </si>
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
     <t>Goreti Borges</t>
   </si>
   <si>
     <t xml:space="preserve">SANDRA  FERNANDES</t>
   </si>
@@ -1907,66 +1907,66 @@
   <si>
     <t>Meirevone Ferreira</t>
   </si>
   <si>
     <t>Sónia Monteiro</t>
   </si>
   <si>
     <t xml:space="preserve">BEATRIZ   MATIAS</t>
   </si>
   <si>
     <t xml:space="preserve">JOANA   PIÇARRA</t>
   </si>
   <si>
     <t>Eugénia Ribeiro</t>
   </si>
   <si>
     <t xml:space="preserve">ANABELA   SANTOS</t>
   </si>
   <si>
     <t>ANA LETRA</t>
   </si>
   <si>
     <t>Ana Raposo</t>
   </si>
   <si>
-    <t>ANA MOTA</t>
+    <t>Ana Paula Mota</t>
   </si>
   <si>
     <t xml:space="preserve">Maria  Bica</t>
   </si>
   <si>
     <t>Fabiana Zunfrilli</t>
   </si>
   <si>
     <t>PAULA REBELO</t>
   </si>
   <si>
     <t xml:space="preserve">Susana  Rodrigues </t>
   </si>
   <si>
-    <t xml:space="preserve">ELSA  LUIZ</t>
+    <t>Elsa Luis</t>
   </si>
   <si>
     <t>Celeste Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">RITA   MINA</t>
   </si>
   <si>
     <t>MARIA PEIXOTO</t>
   </si>
   <si>
     <t>Elsa Almeida</t>
   </si>
   <si>
     <t>Maria Gonçalves</t>
   </si>
   <si>
     <t xml:space="preserve">PAULA   SARAIVA</t>
   </si>
   <si>
     <t>Cristina Zancu</t>
   </si>
   <si>
     <t>Iolanda Feliciano</t>
   </si>
@@ -2036,51 +2036,51 @@
   <si>
     <t>Mário Duarte</t>
   </si>
   <si>
     <t>Henrique Ferreira</t>
   </si>
   <si>
     <t>Jose Baptista</t>
   </si>
   <si>
     <t>Nuno Carvalho</t>
   </si>
   <si>
     <t>Pedro Silva Ferreira</t>
   </si>
   <si>
     <t>Paulo Monteiro</t>
   </si>
   <si>
     <t>João Marques</t>
   </si>
   <si>
     <t>Carlos Hilário</t>
   </si>
   <si>
-    <t>MARCELO CERDEIRA</t>
+    <t>MARCELO CARDEIRA</t>
   </si>
   <si>
     <t>Bento Raminhos</t>
   </si>
   <si>
     <t>Alfredo Bacelar</t>
   </si>
   <si>
     <t>Luís Abreu</t>
   </si>
   <si>
     <t>Fernando Gonçalves</t>
   </si>
   <si>
     <t>Pedro Evangelista</t>
   </si>
   <si>
     <t>manuel pereira</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Gamito</t>
   </si>
   <si>
     <t>Paulo Dias</t>
   </si>
@@ -2213,51 +2213,51 @@
   <si>
     <t>YUMO YAN</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   FERREIRA</t>
   </si>
   <si>
     <t>JOSÉ MAIO</t>
   </si>
   <si>
     <t xml:space="preserve">CLUBE DESPORTIVO DO ARNEIRO </t>
   </si>
   <si>
     <t>Flamino Santos</t>
   </si>
   <si>
     <t>JOSÉ PROENÇA</t>
   </si>
   <si>
     <t>João Oliveira</t>
   </si>
   <si>
     <t>José Miranda</t>
   </si>
   <si>
-    <t>LUIS BASTOS</t>
+    <t>Luís Bastos</t>
   </si>
   <si>
     <t>Pedro Nobre</t>
   </si>
   <si>
     <t>Carlos Lopes</t>
   </si>
   <si>
     <t>Carlos Marques</t>
   </si>
   <si>
     <t>JOÃO INFANTE</t>
   </si>
   <si>
     <t>Fernando Rosa</t>
   </si>
   <si>
     <t>Nuno Galvão</t>
   </si>
   <si>
     <t>Luis Durbeck</t>
   </si>
   <si>
     <t>Pedro Matos</t>
   </si>