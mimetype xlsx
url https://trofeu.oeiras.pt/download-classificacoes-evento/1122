--- v2 (2026-02-22)
+++ v3 (2026-05-20)
@@ -203,51 +203,51 @@
   <si>
     <t xml:space="preserve">Gabriel  Felício</t>
   </si>
   <si>
     <t>TIAGO QUITERIO</t>
   </si>
   <si>
     <t>João Pimenta</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>David Pinto</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Quintelas </t>
   </si>
   <si>
     <t>Diogo Ibraímo</t>
   </si>
   <si>
     <t>Miguel Teixeira</t>
   </si>
   <si>
-    <t>Digmar Guadalupe</t>
+    <t>Lucas Campos</t>
   </si>
   <si>
     <t>Renato Borges</t>
   </si>
   <si>
     <t>Benjamins B - Femininos</t>
   </si>
   <si>
     <t>REGINA FREDERICO</t>
   </si>
   <si>
     <t>Yasmin Tchemaguine</t>
   </si>
   <si>
     <t>Jaciara Cabral</t>
   </si>
   <si>
     <t>Giovana Marques</t>
   </si>
   <si>
     <t>Maratona Clube de Portugal</t>
   </si>
   <si>
     <t>ALEXANDRA ALMEIDA</t>
   </si>
@@ -257,51 +257,51 @@
   <si>
     <t>Madalena Martins</t>
   </si>
   <si>
     <t>Isabel Viciosa</t>
   </si>
   <si>
     <t>MADALENA MARTINS</t>
   </si>
   <si>
     <t xml:space="preserve">Maria  Silva</t>
   </si>
   <si>
     <t>MADALENA ANTUNES</t>
   </si>
   <si>
     <t>Keliane Guadalupe</t>
   </si>
   <si>
     <t>Luis Trindade</t>
   </si>
   <si>
     <t>GIOVANNA TAVARES</t>
   </si>
   <si>
-    <t>RITA VENTURI</t>
+    <t xml:space="preserve">MÁRIO  MONTEIRO</t>
   </si>
   <si>
     <t>Infantis - Masculinos</t>
   </si>
   <si>
     <t>DIOGO MUGARRO</t>
   </si>
   <si>
     <t>Miguel Marianito Marianito</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo da Ribeira da Lage</t>
   </si>
   <si>
     <t>JOSÉ MARIA BRANDÃO</t>
   </si>
   <si>
     <t>Filipe Maravilha</t>
   </si>
   <si>
     <t>Luís Silva</t>
   </si>
   <si>
     <t>Manuel Filipe</t>
   </si>
@@ -410,90 +410,90 @@
   <si>
     <t>Tiago Oliveira</t>
   </si>
   <si>
     <t>TIAGO NUNES</t>
   </si>
   <si>
     <t>João M. Arroz</t>
   </si>
   <si>
     <t>Duarte Arroz</t>
   </si>
   <si>
     <t>Iniciados - Femininos</t>
   </si>
   <si>
     <t>Diana Pedro</t>
   </si>
   <si>
     <t>SARA RIBAS</t>
   </si>
   <si>
     <t>Maria Beatriz Mendes</t>
   </si>
   <si>
-    <t>SERENA MONTEIRO</t>
-[...2 lines deleted...]
-    <t>Rita Bota</t>
+    <t>Paulo Brito</t>
+  </si>
+  <si>
+    <t>LEONOR CRUZ</t>
   </si>
   <si>
     <t>INÊS CUNHA LOPES</t>
   </si>
   <si>
     <t>FRANCISCA BRANCO</t>
   </si>
   <si>
     <t>MARTA MARTINS</t>
   </si>
   <si>
     <t>ÍRIS ALMEIDA</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>PAULO JORGE MARTINS</t>
   </si>
   <si>
     <t>Lara Pedro</t>
   </si>
   <si>
     <t>Juvenis - Masculinos</t>
   </si>
   <si>
     <t>Guilherme Filipe</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t>LUCA ROBINSON</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t>FRANCISCO AZEVEDO</t>
   </si>
   <si>
     <t>Pedro Sayanda</t>
   </si>
   <si>
     <t>Gustavo Paiva</t>
   </si>
   <si>
     <t xml:space="preserve">AFONSO    GODINHO</t>
   </si>
   <si>
     <t>Juvenis - Femininos</t>
   </si>
   <si>
     <t>CÁTIA KHVAS</t>
   </si>
   <si>
     <t>ARIANA LOPES</t>
   </si>
   <si>
     <t>MADALENA ANJOS</t>
   </si>
@@ -524,51 +524,51 @@
   <si>
     <t>MICAEL ESCALEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Almeida</t>
   </si>
   <si>
     <t xml:space="preserve">António   Crisóstomo</t>
   </si>
   <si>
     <t xml:space="preserve">Luca  Robinson</t>
   </si>
   <si>
     <t>Miguel Pina</t>
   </si>
   <si>
     <t>RODRIGO LUIZ</t>
   </si>
   <si>
     <t>Alvaro Martins</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Magalhães</t>
   </si>
   <si>
-    <t>Rafael Antunes</t>
+    <t>Cristiano Cibrão</t>
   </si>
   <si>
     <t>Mateus Pires</t>
   </si>
   <si>
     <t>Juniores - Femininos</t>
   </si>
   <si>
     <t>LEONOR SIMÕES</t>
   </si>
   <si>
     <t>CARMEN SÁ</t>
   </si>
   <si>
     <t>Catarina Espada</t>
   </si>
   <si>
     <t>Daniel Costa</t>
   </si>
   <si>
     <t>Rita Silva</t>
   </si>
   <si>
     <t>Sub 23 - Masculinos</t>
   </si>
@@ -650,51 +650,51 @@
   <si>
     <t xml:space="preserve">União Atlético Povoense </t>
   </si>
   <si>
     <t xml:space="preserve">SALVADOR BOURA </t>
   </si>
   <si>
     <t>Gonçalo Oliveira</t>
   </si>
   <si>
     <t>Sociedade de Instrução Musical e Escolar Cruz Quebradense (SIMECQ)</t>
   </si>
   <si>
     <t>HENRIQUE SANTOS</t>
   </si>
   <si>
     <t>VALTER GOMES</t>
   </si>
   <si>
     <t>Fábio Zuada</t>
   </si>
   <si>
     <t>ANTÓNIO BONÉ</t>
   </si>
   <si>
-    <t>Diogo Vicente</t>
+    <t xml:space="preserve">INÊS  JORGE</t>
   </si>
   <si>
     <t>João Nunes</t>
   </si>
   <si>
     <t>Éder Lima</t>
   </si>
   <si>
     <t>Miguel Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   PEREIRA</t>
   </si>
   <si>
     <t>Simão Augusto</t>
   </si>
   <si>
     <t>GONÇALO BALTAZAR</t>
   </si>
   <si>
     <t>Tiago Pádua</t>
   </si>
   <si>
     <t>Carlos Gomes</t>
   </si>
@@ -800,51 +800,51 @@
   <si>
     <t>Gabriel Planche</t>
   </si>
   <si>
     <t>Rita Rodrigues</t>
   </si>
   <si>
     <t>Catarina Borges</t>
   </si>
   <si>
     <t>BÁRBARA ABREU</t>
   </si>
   <si>
     <t>Susana Jorge</t>
   </si>
   <si>
     <t>Sofia Vaz</t>
   </si>
   <si>
     <t>Joana Conceição</t>
   </si>
   <si>
     <t xml:space="preserve">Claúdia  Jerónimo</t>
   </si>
   <si>
-    <t>António Matas</t>
+    <t>MARTIM PEREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">TELMA SILVA </t>
   </si>
   <si>
     <t>Daniela Bata</t>
   </si>
   <si>
     <t xml:space="preserve">Bárbara  Marques</t>
   </si>
   <si>
     <t xml:space="preserve">Marta  Raposo</t>
   </si>
   <si>
     <t>Laura Manteigas</t>
   </si>
   <si>
     <t>NAZARE ROBERTSON</t>
   </si>
   <si>
     <t>Liliana Branco</t>
   </si>
   <si>
     <t>Mafalda Bação</t>
   </si>
@@ -896,51 +896,51 @@
   <si>
     <t>Nuno Quintela</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Silva</t>
   </si>
   <si>
     <t>Carlos Duque</t>
   </si>
   <si>
     <t>André Oliveira</t>
   </si>
   <si>
     <t>JOSÉ VASCO</t>
   </si>
   <si>
     <t>Luís Barracho</t>
   </si>
   <si>
     <t>Steven Santos</t>
   </si>
   <si>
     <t>Miguel Xavier</t>
   </si>
   <si>
-    <t>GONÇALO MARTINHO</t>
+    <t>GONÇALO MOUTINHO</t>
   </si>
   <si>
     <t>Tiago Andrade</t>
   </si>
   <si>
     <t xml:space="preserve">José  Júnior</t>
   </si>
   <si>
     <t>MARTIJN BOONS</t>
   </si>
   <si>
     <t>Débora Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">João  Miranda</t>
   </si>
   <si>
     <t>Tiago Ribeiro</t>
   </si>
   <si>
     <t xml:space="preserve">Fábio  Martins</t>
   </si>
   <si>
     <t>Diogo Inácio</t>
   </si>
@@ -1322,51 +1322,51 @@
   <si>
     <t xml:space="preserve">HUGO   DOMINGOS</t>
   </si>
   <si>
     <t>Hugo Palmeiro</t>
   </si>
   <si>
     <t>Gonçalo Brás</t>
   </si>
   <si>
     <t>João Guterres</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE   PINHO</t>
   </si>
   <si>
     <t>António Batalha</t>
   </si>
   <si>
     <t>Miguel Lopes</t>
   </si>
   <si>
     <t>Ricardo Rodrigues</t>
   </si>
   <si>
-    <t>Bruno Pereira</t>
+    <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t>Nuno Carioca</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   DUARTE</t>
   </si>
   <si>
     <t>Sérgio Pontes</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ORLANDO</t>
   </si>
@@ -1919,51 +1919,51 @@
   <si>
     <t>F 50</t>
   </si>
   <si>
     <t xml:space="preserve">ANA   FRUTUOSO</t>
   </si>
   <si>
     <t>Ana Pereira</t>
   </si>
   <si>
     <t>Fernanda Santinha</t>
   </si>
   <si>
     <t>Sandra Bação</t>
   </si>
   <si>
     <t>ANA LETRA</t>
   </si>
   <si>
     <t>VENCEDORA CAPUNGA</t>
   </si>
   <si>
     <t>Carla Freitas</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABELA SALAZAR </t>
+    <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
     <t>ALEXANDRA PORTELA</t>
   </si>
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
     <t xml:space="preserve">SANDRA  FERNANDES</t>
   </si>
   <si>
     <t>Maria Ryder</t>
   </si>
   <si>
     <t>Fabiola Landeiro</t>
   </si>
   <si>
     <t>ANA ABRUNHOSA</t>
   </si>
   <si>
     <t>Meirevone Ferreira</t>
   </si>
@@ -2012,51 +2012,51 @@
   <si>
     <t xml:space="preserve">ELSA  LUIZ</t>
   </si>
   <si>
     <t>Cristina Francisco</t>
   </si>
   <si>
     <t>MARIA PEIXOTO</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Nunes</t>
   </si>
   <si>
     <t>Aileen Dooley</t>
   </si>
   <si>
     <t>Sofia Morgado</t>
   </si>
   <si>
     <t xml:space="preserve">SILVIA  TAVARES</t>
   </si>
   <si>
     <t>Cidália Borges</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Paula Silva</t>
   </si>
   <si>
     <t>Maria Proença</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t>Carla Rato</t>
   </si>
   <si>
     <t>Lucinda Espada</t>
   </si>
   <si>
     <t>Margarida Almeida</t>
   </si>
   <si>
     <t>M 55</t>
   </si>
   <si>
     <t>Hélder Rebelo</t>
   </si>
@@ -2081,51 +2081,51 @@
   <si>
     <t xml:space="preserve">José  Pinto Sousa </t>
   </si>
   <si>
     <t xml:space="preserve">Avelino  Soares</t>
   </si>
   <si>
     <t>SEBASTIÃO BARATA</t>
   </si>
   <si>
     <t xml:space="preserve">Joao  Borrego</t>
   </si>
   <si>
     <t>Jose Baptista</t>
   </si>
   <si>
     <t xml:space="preserve">DIAMANTINO  GAMITO</t>
   </si>
   <si>
     <t>Kauã Morozini</t>
   </si>
   <si>
     <t>Pedro Silva Ferreira</t>
   </si>
   <si>
-    <t xml:space="preserve">Luis  Carvalhinho</t>
+    <t>Sara Gaspar</t>
   </si>
   <si>
     <t>Nuno Carvalho</t>
   </si>
   <si>
     <t>MÁRIO RIBEIRO</t>
   </si>
   <si>
     <t>Carlos Hilário</t>
   </si>
   <si>
     <t>MARCELO CERDEIRA</t>
   </si>
   <si>
     <t>Fernando Gonçalves</t>
   </si>
   <si>
     <t>Rui Magalhães</t>
   </si>
   <si>
     <t>Helder Batista</t>
   </si>
   <si>
     <t>Bento Raminhos</t>
   </si>
@@ -2243,51 +2243,51 @@
   <si>
     <t>Helena Duarte</t>
   </si>
   <si>
     <t>ALZIRA VIEIRA</t>
   </si>
   <si>
     <t>M 60</t>
   </si>
   <si>
     <t>Antonio Lopes</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   GRAÇA</t>
   </si>
   <si>
     <t>Rui Pombinho</t>
   </si>
   <si>
     <t>José Pinto</t>
   </si>
   <si>
     <t>João Lourenço</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSÉ SALAZAR </t>
+    <t>YUMO YAN</t>
   </si>
   <si>
     <t>José Miranda</t>
   </si>
   <si>
     <t xml:space="preserve">José  Aragão</t>
   </si>
   <si>
     <t>Flamino Santos</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   FERREIRA</t>
   </si>
   <si>
     <t>Pedro Nobre</t>
   </si>
   <si>
     <t>JOSÉ PROENÇA</t>
   </si>
   <si>
     <t>Fernando Rosa</t>
   </si>
   <si>
     <t>Carlos Marques</t>
   </si>
@@ -2507,51 +2507,51 @@
   <si>
     <t>HENRIQUE ADREGA</t>
   </si>
   <si>
     <t>Carlos Miranda</t>
   </si>
   <si>
     <t xml:space="preserve">João  Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">MARIO   GONÇALVES</t>
   </si>
   <si>
     <t>José Faustino</t>
   </si>
   <si>
     <t>Emanuel Tavares</t>
   </si>
   <si>
     <t>Armando Correia</t>
   </si>
   <si>
     <t>Paulo Alceu</t>
   </si>
   <si>
-    <t xml:space="preserve">António  Gavado </t>
+    <t>Fernando Mota</t>
   </si>
   <si>
     <t>LUÍS JOSÉ</t>
   </si>
   <si>
     <t>Sílvio Paiva</t>
   </si>
   <si>
     <t>Ventura Saraiva</t>
   </si>
   <si>
     <t>Angelo Silva</t>
   </si>
   <si>
     <t>Feliciano Severino</t>
   </si>
   <si>
     <t>Adriano Cunha</t>
   </si>
   <si>
     <t>João Gomes</t>
   </si>
   <si>
     <t>F 70</t>
   </si>