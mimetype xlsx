--- v3 (2026-05-20)
+++ v4 (2026-07-06)
@@ -773,51 +773,51 @@
   <si>
     <t>Frederico Martins</t>
   </si>
   <si>
     <t>Rogério Chaves</t>
   </si>
   <si>
     <t>Carlos Ferreira</t>
   </si>
   <si>
     <t>Seniores - Femininos</t>
   </si>
   <si>
     <t>KCÉNIA BOUGROVA</t>
   </si>
   <si>
     <t>SARA MONTEIRO</t>
   </si>
   <si>
     <t xml:space="preserve">ANA REBELO </t>
   </si>
   <si>
     <t>Rita Santos</t>
   </si>
   <si>
-    <t>Sara Marinho</t>
+    <t>RODRIGO ESTEVES</t>
   </si>
   <si>
     <t>Gabriel Planche</t>
   </si>
   <si>
     <t>Rita Rodrigues</t>
   </si>
   <si>
     <t>Catarina Borges</t>
   </si>
   <si>
     <t>BÁRBARA ABREU</t>
   </si>
   <si>
     <t>Susana Jorge</t>
   </si>
   <si>
     <t>Sofia Vaz</t>
   </si>
   <si>
     <t>Joana Conceição</t>
   </si>
   <si>
     <t xml:space="preserve">Claúdia  Jerónimo</t>
   </si>
@@ -2450,51 +2450,51 @@
   <si>
     <t>Lúcio Morais</t>
   </si>
   <si>
     <t xml:space="preserve">Fernando  Chasqueira</t>
   </si>
   <si>
     <t>João Moacho</t>
   </si>
   <si>
     <t>Amilcar Dias</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ALMEIDA</t>
   </si>
   <si>
     <t xml:space="preserve">Jacinto  Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">JOAQUIM   BELGA</t>
   </si>
   <si>
     <t>Jorge Mendes Batista</t>
   </si>
   <si>
-    <t xml:space="preserve">João  Campos</t>
+    <t xml:space="preserve">BRUNO  PEREIRA</t>
   </si>
   <si>
     <t>Manuel Azevedo</t>
   </si>
   <si>
     <t>F 65</t>
   </si>
   <si>
     <t>Lurdes Romero</t>
   </si>
   <si>
     <t>EKATERINA KHRAMENKOVA</t>
   </si>
   <si>
     <t>Maria Isabel Oliveira</t>
   </si>
   <si>
     <t>Maria João Silva</t>
   </si>
   <si>
     <t>ETELVINA PAULINO</t>
   </si>
   <si>
     <t>ISABEL MENDES</t>
   </si>