--- v1 (2026-02-22)
+++ v2 (2026-04-16)
@@ -224,51 +224,51 @@
   <si>
     <t>Djálano Marujo</t>
   </si>
   <si>
     <t>Richandro Marujo</t>
   </si>
   <si>
     <t>Diogo Ibraímo</t>
   </si>
   <si>
     <t>André Verissimo</t>
   </si>
   <si>
     <t>FRANCISCO FERNANDES</t>
   </si>
   <si>
     <t>Santiago Pereira</t>
   </si>
   <si>
     <t>Santiago Marujo</t>
   </si>
   <si>
     <t>Gabriel Sousa</t>
   </si>
   <si>
-    <t>Digmar Guadalupe</t>
+    <t>Lucas Campos</t>
   </si>
   <si>
     <t>Felipe Seteles</t>
   </si>
   <si>
     <t>Benjamins B - Femininos</t>
   </si>
   <si>
     <t>REGINA FREDERICO</t>
   </si>
   <si>
     <t>Yasmin Tchemaguine</t>
   </si>
   <si>
     <t>Jaciara Cabral</t>
   </si>
   <si>
     <t>Giovana Marques</t>
   </si>
   <si>
     <t>Maratona Clube de Portugal</t>
   </si>
   <si>
     <t>Maria Coutinho</t>
   </si>
@@ -428,51 +428,51 @@
   <si>
     <t>Miguel Anjos</t>
   </si>
   <si>
     <t>Duarte Arroz</t>
   </si>
   <si>
     <t>João M. Arroz</t>
   </si>
   <si>
     <t>Iniciados - Femininos</t>
   </si>
   <si>
     <t>Diana Pedro</t>
   </si>
   <si>
     <t>LETICIA SILVA</t>
   </si>
   <si>
     <t>Maria Beatriz Mendes</t>
   </si>
   <si>
     <t>Marta Neves</t>
   </si>
   <si>
-    <t>SERENA MONTEIRO</t>
+    <t>Paulo Brito</t>
   </si>
   <si>
     <t>Rita Bota</t>
   </si>
   <si>
     <t>PAULO JORGE MARTINS</t>
   </si>
   <si>
     <t>MARTA MARTINS</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>Lara Pedro</t>
   </si>
   <si>
     <t>Juvenis - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t>TIAGO VASCO</t>
   </si>
@@ -899,51 +899,51 @@
   <si>
     <t>David Eiras</t>
   </si>
   <si>
     <t>Steven Santos</t>
   </si>
   <si>
     <t>Carlos Duque</t>
   </si>
   <si>
     <t>JOSÉ VASCO</t>
   </si>
   <si>
     <t>André Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">José  Júnior</t>
   </si>
   <si>
     <t>JOSÉ MARTINS</t>
   </si>
   <si>
     <t>Associação Cultural e Recreativa da Ribeira da Lage</t>
   </si>
   <si>
-    <t>André Pereira</t>
+    <t>Joaquim Santos</t>
   </si>
   <si>
     <t xml:space="preserve">João  Miranda</t>
   </si>
   <si>
     <t>Fauler Campos</t>
   </si>
   <si>
     <t>Jacson Reis</t>
   </si>
   <si>
     <t>Tiago Andrade</t>
   </si>
   <si>
     <t>André Rodrigues</t>
   </si>
   <si>
     <t>Tiago Ribeiro</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Santos</t>
   </si>
   <si>
     <t xml:space="preserve">João  Raposo</t>
   </si>
@@ -1349,51 +1349,51 @@
   <si>
     <t>António Batalha</t>
   </si>
   <si>
     <t>JOÃO LOPES</t>
   </si>
   <si>
     <t>RUI ALVES</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Dantas</t>
   </si>
   <si>
     <t>Nuno Cordeiro</t>
   </si>
   <si>
     <t>Luís Godinho</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
-    <t>Bruno Pereira</t>
+    <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t>Nuno Carioca</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   VITORINO</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   DUARTE</t>
   </si>
   <si>
     <t>Sérgio Pontes</t>
   </si>
   <si>
     <t>Bernardo Jacinto</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
@@ -1436,108 +1436,108 @@
   <si>
     <t>António Lavajo</t>
   </si>
   <si>
     <t>Sergio Antunes</t>
   </si>
   <si>
     <t>HUMBERTO AFONSO</t>
   </si>
   <si>
     <t>RUI ALEGRE</t>
   </si>
   <si>
     <t xml:space="preserve">José  Pardal </t>
   </si>
   <si>
     <t>Pedro Domingos</t>
   </si>
   <si>
     <t>Oeiras Marina</t>
   </si>
   <si>
     <t>Jeferson Chanan</t>
   </si>
   <si>
-    <t>ANTÓNIO BATALHA</t>
+    <t>PEDRO SEMEDO</t>
   </si>
   <si>
     <t>Andrónico Duarte</t>
   </si>
   <si>
     <t>Jorge Ramos</t>
   </si>
   <si>
     <t>RICARDO CAMPOS</t>
   </si>
   <si>
     <t>Rui Vaz Rodrigues</t>
   </si>
   <si>
     <t>Eduardo Poças</t>
   </si>
   <si>
     <t>Bernardo Salavessa</t>
   </si>
   <si>
     <t>Nuno Pombo</t>
   </si>
   <si>
     <t>António Lourenço</t>
   </si>
   <si>
     <t>BRUNO PATINHO</t>
   </si>
   <si>
     <t>João Oliveira</t>
   </si>
   <si>
     <t>Carlos Casal</t>
   </si>
   <si>
     <t>Bruno Veríssimo</t>
   </si>
   <si>
     <t>Rogério Dias</t>
   </si>
   <si>
     <t xml:space="preserve">Filipe  Cunha</t>
   </si>
   <si>
     <t>Sérgio Pires</t>
   </si>
   <si>
-    <t xml:space="preserve">VÍTOR   SANTOS</t>
+    <t>SUSE MARTINS</t>
   </si>
   <si>
     <t>Filipe Cameira</t>
   </si>
   <si>
     <t>Nelson Mileu</t>
   </si>
   <si>
-    <t>Rui Soares</t>
+    <t>Afonso Catalão</t>
   </si>
   <si>
     <t>Gustavo Arroz</t>
   </si>
   <si>
     <t xml:space="preserve">Luís  Braz</t>
   </si>
   <si>
     <t>Hugo Casqueiro</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Meneses</t>
   </si>
   <si>
     <t>NUNO CORREIA</t>
   </si>
   <si>
     <t>CARLOS SIMOES</t>
   </si>
   <si>
     <t xml:space="preserve">Helder  Jorge </t>
   </si>
   <si>
     <t>F 45</t>
   </si>
@@ -1862,51 +1862,51 @@
   <si>
     <t>Sandra Bação</t>
   </si>
   <si>
     <t xml:space="preserve">PATRÍCIA   MATOS</t>
   </si>
   <si>
     <t>ALEXANDRA PORTELA</t>
   </si>
   <si>
     <t>VENCEDORA CAPUNGA</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
     <t>ANA LETRA</t>
   </si>
   <si>
     <t>Goreti Borges</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABELA SALAZAR </t>
+    <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t xml:space="preserve">Gracinda  Fernandes</t>
   </si>
   <si>
     <t xml:space="preserve">SANDRA  FERNANDES</t>
   </si>
   <si>
     <t>Maria Ryder</t>
   </si>
   <si>
     <t>Eugénia Ribeiro</t>
   </si>
   <si>
     <t>Sónia Monteiro</t>
   </si>
   <si>
     <t>Ana Nunes</t>
   </si>
   <si>
     <t>Ana Raposo</t>
   </si>
   <si>
     <t xml:space="preserve">ANABELA   SANTOS</t>
   </si>
@@ -1970,51 +1970,51 @@
   <si>
     <t>MARIA PEIXOTO</t>
   </si>
   <si>
     <t>Elsa Almeida</t>
   </si>
   <si>
     <t>Joana Pedro</t>
   </si>
   <si>
     <t>CRISTINA MORGADO</t>
   </si>
   <si>
     <t>Aileen Dooley</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Nunes</t>
   </si>
   <si>
     <t>Carmen Cristino</t>
   </si>
   <si>
     <t>Sofia Morgado</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Carla Alves</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t>Margarida Almeida</t>
   </si>
   <si>
     <t>M 55</t>
   </si>
   <si>
     <t>Hélder Rebelo</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO ARRENEGA </t>
   </si>
   <si>
     <t>Paulo Tomás</t>
   </si>
   <si>
     <t>António Murteira</t>
   </si>
@@ -2177,51 +2177,51 @@
   <si>
     <t>Alcinda Nobre</t>
   </si>
   <si>
     <t xml:space="preserve">Elizabeth </t>
   </si>
   <si>
     <t>M 60</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   GRAÇA</t>
   </si>
   <si>
     <t>Rui Pombinho</t>
   </si>
   <si>
     <t>João Lourenço</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   FERREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">ARETINO   MOTA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSÉ SALAZAR </t>
+    <t>YUMO YAN</t>
   </si>
   <si>
     <t>José Miranda</t>
   </si>
   <si>
     <t>Henrique Freire</t>
   </si>
   <si>
     <t>João Graça</t>
   </si>
   <si>
     <t>Pedro Nobre</t>
   </si>
   <si>
     <t>Fernando Rosa</t>
   </si>
   <si>
     <t>LUIS BASTOS</t>
   </si>
   <si>
     <t>Flamino Santos</t>
   </si>
   <si>
     <t>Carlos Lopes</t>
   </si>
@@ -2456,51 +2456,51 @@
   <si>
     <t>M 70</t>
   </si>
   <si>
     <t>HENRIQUE ADREGA</t>
   </si>
   <si>
     <t>Carlos Miranda</t>
   </si>
   <si>
     <t>José Faustino</t>
   </si>
   <si>
     <t xml:space="preserve">João  Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">MARIO   GONÇALVES</t>
   </si>
   <si>
     <t>Armando Correia</t>
   </si>
   <si>
     <t>Emanuel Tavares</t>
   </si>
   <si>
-    <t xml:space="preserve">António  Gavado </t>
+    <t>Fernando Mota</t>
   </si>
   <si>
     <t>Paulo Alceu</t>
   </si>
   <si>
     <t>Luis Duarte</t>
   </si>
   <si>
     <t>Ventura Saraiva</t>
   </si>
   <si>
     <t>Angelo Silva</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>João Gomes</t>
   </si>
   <si>
     <t>JOSÉ SOUSA</t>
   </si>
   <si>
     <t xml:space="preserve">CLUBE DESPORTIVO DO ARNEIRO </t>
   </si>