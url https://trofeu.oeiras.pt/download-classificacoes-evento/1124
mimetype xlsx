--- v2 (2026-04-16)
+++ v3 (2026-06-06)
@@ -431,78 +431,78 @@
   <si>
     <t>Duarte Arroz</t>
   </si>
   <si>
     <t>João M. Arroz</t>
   </si>
   <si>
     <t>Iniciados - Femininos</t>
   </si>
   <si>
     <t>Diana Pedro</t>
   </si>
   <si>
     <t>LETICIA SILVA</t>
   </si>
   <si>
     <t>Maria Beatriz Mendes</t>
   </si>
   <si>
     <t>Marta Neves</t>
   </si>
   <si>
     <t>Paulo Brito</t>
   </si>
   <si>
-    <t>Rita Bota</t>
+    <t>LEONOR CRUZ</t>
   </si>
   <si>
     <t>PAULO JORGE MARTINS</t>
   </si>
   <si>
     <t>MARTA MARTINS</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>Lara Pedro</t>
   </si>
   <si>
     <t>Juvenis - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t>TIAGO VASCO</t>
   </si>
   <si>
     <t xml:space="preserve">TOMÁS PEREIRA </t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t>JORGE PATRÃO</t>
   </si>
   <si>
     <t>Pedro Sayanda</t>
   </si>
   <si>
     <t>Juvenis - Femininos</t>
   </si>
   <si>
     <t>CÁTIA KHVAS</t>
   </si>
   <si>
     <t>Inês Mendes Bento</t>
   </si>
   <si>
     <t>Associação de Moradores 18 de Maio</t>
   </si>
   <si>
     <t>CLARA TOMÉ</t>
   </si>
   <si>
     <t>Inês Mileu</t>
   </si>
@@ -524,51 +524,51 @@
   <si>
     <t>Rafael Santos</t>
   </si>
   <si>
     <t>MICAEL ESCALEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Luca  Robinson</t>
   </si>
   <si>
     <t>VICENTE ANTUNES</t>
   </si>
   <si>
     <t>Miguel Sayanda</t>
   </si>
   <si>
     <t>David Gonçalves</t>
   </si>
   <si>
     <t>RODRIGO LUIZ</t>
   </si>
   <si>
     <t>Miguel Pina</t>
   </si>
   <si>
-    <t>Rafael Antunes</t>
+    <t>Cristiano Cibrão</t>
   </si>
   <si>
     <t>Alvaro Martins</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Magalhães</t>
   </si>
   <si>
     <t>Mateus Pires</t>
   </si>
   <si>
     <t>Juniores - Femininos</t>
   </si>
   <si>
     <t>LEONOR SIMÕES</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS  VICENTE</t>
   </si>
   <si>
     <t>CARMEN SÁ</t>
   </si>
   <si>
     <t>Mariana Pinto</t>
   </si>