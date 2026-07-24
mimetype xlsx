--- v3 (2026-06-06)
+++ v4 (2026-07-24)
@@ -2399,51 +2399,51 @@
   <si>
     <t xml:space="preserve">Carlos Rodrigues </t>
   </si>
   <si>
     <t xml:space="preserve">Fernando  Chasqueira</t>
   </si>
   <si>
     <t xml:space="preserve">Jacinto  Pereira</t>
   </si>
   <si>
     <t>Amilcar Dias</t>
   </si>
   <si>
     <t>João Moacho</t>
   </si>
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t xml:space="preserve">JOAQUIM   BELGA</t>
   </si>
   <si>
     <t>Jorge Mendes Batista</t>
   </si>
   <si>
-    <t xml:space="preserve">João  Campos</t>
+    <t xml:space="preserve">BRUNO  PEREIRA</t>
   </si>
   <si>
     <t>Manuel Azevedo</t>
   </si>
   <si>
     <t>F 65</t>
   </si>
   <si>
     <t>Lurdes Romero</t>
   </si>
   <si>
     <t>EKATERINA KHRAMENKOVA</t>
   </si>
   <si>
     <t>Maria Isabel Oliveira</t>
   </si>
   <si>
     <t>Maria João Silva</t>
   </si>
   <si>
     <t>ETELVINA PAULINO</t>
   </si>
   <si>
     <t>Maria Alice Machado</t>
   </si>