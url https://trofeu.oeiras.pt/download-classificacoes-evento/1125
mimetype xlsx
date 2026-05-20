--- v2 (2026-02-16)
+++ v3 (2026-05-20)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Atletas" sheetId="1" r:id="rId1"/>
     <sheet name="Colectivo" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="860" uniqueCount="860">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="861" uniqueCount="861">
   <si>
     <t>41º Troféu CM Oeiras - Grande Prémio Estádio Nacional</t>
   </si>
   <si>
     <t>Benjamins A - Masculinos</t>
   </si>
   <si>
     <t>Posição</t>
   </si>
   <si>
     <t>Dorsal</t>
   </si>
   <si>
     <t>Atleta</t>
   </si>
   <si>
     <t>Clube/Equipa</t>
   </si>
   <si>
     <t>Pontos</t>
   </si>
   <si>
     <t>Duarte Pereira</t>
   </si>
   <si>
@@ -227,54 +227,54 @@
   <si>
     <t>António Coutinho</t>
   </si>
   <si>
     <t>Lourenço Ribeiro</t>
   </si>
   <si>
     <t>Diogo Ibraímo</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Quintelas </t>
   </si>
   <si>
     <t>André Verissimo</t>
   </si>
   <si>
     <t xml:space="preserve">Gabriel  Felício</t>
   </si>
   <si>
     <t>Santiago Marujo</t>
   </si>
   <si>
     <t>Djálano Marujo</t>
   </si>
   <si>
-    <t>Rodrigo Candeias</t>
-[...2 lines deleted...]
-    <t>Digmar Guadalupe</t>
+    <t>Mariana Pombo</t>
+  </si>
+  <si>
+    <t>Lucas Campos</t>
   </si>
   <si>
     <t>Renato Borges</t>
   </si>
   <si>
     <t>Benjamins B - Femininos</t>
   </si>
   <si>
     <t>Yasmin Tchemaguine</t>
   </si>
   <si>
     <t>Jaciara Cabral</t>
   </si>
   <si>
     <t>Maria Coutinho</t>
   </si>
   <si>
     <t>Giovana Marques</t>
   </si>
   <si>
     <t>Maratona Clube de Portugal</t>
   </si>
   <si>
     <t>MADALENA MARTINS</t>
   </si>
@@ -431,90 +431,90 @@
   <si>
     <t>TIAGO NUNES</t>
   </si>
   <si>
     <t>Duarte Arroz</t>
   </si>
   <si>
     <t>João M. Arroz</t>
   </si>
   <si>
     <t>Iniciados - Femininos</t>
   </si>
   <si>
     <t>LETICIA SILVA</t>
   </si>
   <si>
     <t>Maria Beatriz Mendes</t>
   </si>
   <si>
     <t>Marta Neves</t>
   </si>
   <si>
     <t>INÊS CUNHA LOPES</t>
   </si>
   <si>
-    <t>Rita Bota</t>
+    <t>LEONOR CRUZ</t>
   </si>
   <si>
     <t>FRANCISCA BRANCO</t>
   </si>
   <si>
     <t>ÍRIS ALMEIDA</t>
   </si>
   <si>
-    <t>SERENA MONTEIRO</t>
+    <t>Paulo Brito</t>
   </si>
   <si>
     <t xml:space="preserve">RITA  MACHADO</t>
   </si>
   <si>
     <t>MARTA MARTINS</t>
   </si>
   <si>
     <t>Lara Correia</t>
   </si>
   <si>
     <t>PAULO JORGE MARTINS</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>Juvenis - Masculinos</t>
   </si>
   <si>
     <t>Guilherme Filipe</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t>Tiago Jacinto</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t>FRANCISCO AZEVEDO</t>
   </si>
   <si>
     <t>JORGE PATRÃO</t>
   </si>
   <si>
     <t>Manuel Franco</t>
   </si>
   <si>
     <t>Pedro Sayanda</t>
   </si>
   <si>
     <t>LUCA ROBINSON</t>
   </si>
   <si>
     <t>Gustavo Paiva</t>
   </si>
   <si>
     <t>Juvenis - Femininos</t>
   </si>
   <si>
     <t>CÁTIA KHVAS</t>
   </si>
@@ -740,1151 +740,1154 @@
   <si>
     <t>Alain Breton</t>
   </si>
   <si>
     <t>Associação de Pára-quedistas Tejo-Norte</t>
   </si>
   <si>
     <t>Nazariy Kovalyuk</t>
   </si>
   <si>
     <t>Pedro Marques</t>
   </si>
   <si>
     <t>Paulo Arrenega</t>
   </si>
   <si>
     <t>Filipe Pereira</t>
   </si>
   <si>
     <t>Pedro Jogo</t>
   </si>
   <si>
     <t>Max Kazarin</t>
   </si>
   <si>
+    <t xml:space="preserve">Diogo  Baptista</t>
+  </si>
+  <si>
+    <t>Bruno Henriques</t>
+  </si>
+  <si>
+    <t>Cristiano Filipe</t>
+  </si>
+  <si>
+    <t>André Ribeiro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Francisco  Val</t>
+  </si>
+  <si>
+    <t>João Pires</t>
+  </si>
+  <si>
+    <t xml:space="preserve">André  Viseu</t>
+  </si>
+  <si>
+    <t>PEDRO QUARESMA</t>
+  </si>
+  <si>
+    <t>Tiago Fernandes</t>
+  </si>
+  <si>
+    <t>Francisco Lopes</t>
+  </si>
+  <si>
+    <t>José Marcos Nunes</t>
+  </si>
+  <si>
+    <t>Frederico Sousa</t>
+  </si>
+  <si>
+    <t>ANDRÉ FERREIRA</t>
+  </si>
+  <si>
+    <t>Eusebio Corte</t>
+  </si>
+  <si>
+    <t>Pedro Cerejo</t>
+  </si>
+  <si>
+    <t>Jaime Lopes</t>
+  </si>
+  <si>
+    <t>Carlos Ferreira</t>
+  </si>
+  <si>
+    <t>Seniores - Femininos</t>
+  </si>
+  <si>
+    <t>KCÉNIA BOUGROVA</t>
+  </si>
+  <si>
+    <t>SARA MONTEIRO</t>
+  </si>
+  <si>
+    <t>LUCIANA VEIGA</t>
+  </si>
+  <si>
+    <t>Catarina Borges</t>
+  </si>
+  <si>
+    <t>Monica Domingos</t>
+  </si>
+  <si>
+    <t>Susana Jorge</t>
+  </si>
+  <si>
+    <t>BÁRBARA ABREU</t>
+  </si>
+  <si>
+    <t>CATARINA CARREIRA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TELMA SILVA </t>
+  </si>
+  <si>
+    <t>Joana Conceição</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Claudia   Dias</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Claúdia  Jerónimo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jéssica  Canudo</t>
+  </si>
+  <si>
+    <t>Sofia Reis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marta  Raposo</t>
+  </si>
+  <si>
+    <t>Sara Fernandes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bárbara  Marques</t>
+  </si>
+  <si>
+    <t>Marcela da Silva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mafalda   Santos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Matilde  Mota Manuel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Catarina  Monteiro</t>
+  </si>
+  <si>
+    <t>Mafalda Bação</t>
+  </si>
+  <si>
+    <t>Raquel Pinheiro</t>
+  </si>
+  <si>
+    <t>Susana Cargaleiro</t>
+  </si>
+  <si>
+    <t>Rita Jardim</t>
+  </si>
+  <si>
+    <t>Mariana Oliveira</t>
+  </si>
+  <si>
+    <t>Ana Beatriz Cerqueira</t>
+  </si>
+  <si>
+    <t>Sara Belo</t>
+  </si>
+  <si>
+    <t>Ana Patrícia Dias</t>
+  </si>
+  <si>
+    <t>Mariana Silva</t>
+  </si>
+  <si>
+    <t>M 35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gonçalo  Correia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOSÉ   CAMACHO</t>
+  </si>
+  <si>
+    <t>Diogo Louro</t>
+  </si>
+  <si>
+    <t>Nuno Quintela</t>
+  </si>
+  <si>
+    <t>Carlos Duque</t>
+  </si>
+  <si>
+    <t>JOSÉ CARLOS TEODORO</t>
+  </si>
+  <si>
+    <t>Steven Santos</t>
+  </si>
+  <si>
+    <t>Miguel Xavier</t>
+  </si>
+  <si>
+    <t>MARTIJN BOONS</t>
+  </si>
+  <si>
+    <t>David Eiras</t>
+  </si>
+  <si>
+    <t>JOSÉ VASCO</t>
+  </si>
+  <si>
+    <t>Gonçalo Rangel</t>
+  </si>
+  <si>
+    <t>Joaquim Santos</t>
+  </si>
+  <si>
+    <t>João Albuquerque</t>
+  </si>
+  <si>
+    <t>Tiago Ribeiro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">João  Miranda</t>
+  </si>
+  <si>
+    <t>Fábio Querido</t>
+  </si>
+  <si>
+    <t>Rafael Amador</t>
+  </si>
+  <si>
+    <t>Tiago Cardoso</t>
+  </si>
+  <si>
+    <t>Rafael Silva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nuno  Silva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">João  Raposo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diogo  Santos</t>
+  </si>
+  <si>
+    <t>Pedro Sousa</t>
+  </si>
+  <si>
+    <t>Arnaud Breton</t>
+  </si>
+  <si>
+    <t>Paulo Ramos</t>
+  </si>
+  <si>
+    <t>João Vale</t>
+  </si>
+  <si>
+    <t>Nuno Martins</t>
+  </si>
+  <si>
+    <t>André Teixeira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fábio  Martins</t>
+  </si>
+  <si>
+    <t>Ruben Mendonça</t>
+  </si>
+  <si>
+    <t>PEDRO SANTOS</t>
+  </si>
+  <si>
+    <t>F 35</t>
+  </si>
+  <si>
+    <t>TÂNIA PINTO</t>
+  </si>
+  <si>
+    <t>Carla Jesus</t>
+  </si>
+  <si>
+    <t>Ana Sofia Lino Mendes</t>
+  </si>
+  <si>
+    <t>Ana Coutinho</t>
+  </si>
+  <si>
+    <t>Rita Sá</t>
+  </si>
+  <si>
+    <t>Célia Lopes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mónica  Carvalho</t>
+  </si>
+  <si>
+    <t>Associação Cultural e Recreativa da Ribeira da Lage</t>
+  </si>
+  <si>
+    <t>Sidónia Atanásio</t>
+  </si>
+  <si>
+    <t>Evelina Kocharova</t>
+  </si>
+  <si>
+    <t>Rita Raimundo</t>
+  </si>
+  <si>
+    <t>FILIPA RELVAS</t>
+  </si>
+  <si>
+    <t>Margarida Roque</t>
+  </si>
+  <si>
+    <t>Vânia Andrade</t>
+  </si>
+  <si>
+    <t>PATRICIA PINA</t>
+  </si>
+  <si>
+    <t>Vania Faria</t>
+  </si>
+  <si>
+    <t>LILIANA JORGE</t>
+  </si>
+  <si>
+    <t>M 40</t>
+  </si>
+  <si>
+    <t>Ricardo Madeira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANDRÉ   CORVO</t>
+  </si>
+  <si>
+    <t>HELDER GROSSO</t>
+  </si>
+  <si>
+    <t>JOEL PENA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RUI   SILVA</t>
+  </si>
+  <si>
+    <t>FREDERICO RODRIGUES</t>
+  </si>
+  <si>
+    <t>Nuno Graça</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SÉRGIO   MALHEIRO</t>
+  </si>
+  <si>
+    <t>Paulo Rocha</t>
+  </si>
+  <si>
+    <t>David Caroço Nunes</t>
+  </si>
+  <si>
+    <t>Tramagal Sport União</t>
+  </si>
+  <si>
+    <t>Bruno Ferreira</t>
+  </si>
+  <si>
+    <t>Miguel Ramalho</t>
+  </si>
+  <si>
+    <t>José Carmo da Silva</t>
+  </si>
+  <si>
+    <t>Miguel Sousa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marco  Alves </t>
+  </si>
+  <si>
+    <t>Rui Santos</t>
+  </si>
+  <si>
+    <t>João Pereira</t>
+  </si>
+  <si>
+    <t>Fernanda Paulo</t>
+  </si>
+  <si>
+    <t>Rui Jesus</t>
+  </si>
+  <si>
+    <t>Andrea Saporito</t>
+  </si>
+  <si>
+    <t>Nelson Antunes</t>
+  </si>
+  <si>
+    <t>Eduardo Lopes</t>
+  </si>
+  <si>
+    <t>João Tomaz</t>
+  </si>
+  <si>
+    <t>Nuno Louro</t>
+  </si>
+  <si>
+    <t>Hugo Evaristo</t>
+  </si>
+  <si>
+    <t>ANDRÉ SEQUEIRA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PAULO VELEZ </t>
+  </si>
+  <si>
+    <t>Ricardo Santos</t>
+  </si>
+  <si>
+    <t>PEDRO SANGUINO</t>
+  </si>
+  <si>
+    <t>Ricardo Pascoal</t>
+  </si>
+  <si>
+    <t>EVANDRO LOPEZ</t>
+  </si>
+  <si>
+    <t>TIAGO SOUSA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duarte  Teixeira</t>
+  </si>
+  <si>
+    <t>Tiago Nunes</t>
+  </si>
+  <si>
+    <t>Bruno Amaro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Simão  Ortega</t>
+  </si>
+  <si>
+    <t xml:space="preserve">João  Nogueira </t>
+  </si>
+  <si>
+    <t>Ricardo Nobre</t>
+  </si>
+  <si>
+    <t>Nelson Marques</t>
+  </si>
+  <si>
+    <t>Filipe Paulo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miguel  Santos</t>
+  </si>
+  <si>
+    <t>Rui Aldeano</t>
+  </si>
+  <si>
+    <t>ADR O RELÂMPAGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bruno  Pinto</t>
+  </si>
+  <si>
+    <t>Leandro Rodrigues</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis  Miranda</t>
+  </si>
+  <si>
+    <t>DIOGO ALMEIDA</t>
+  </si>
+  <si>
+    <t>GONÇALO PEDRO</t>
+  </si>
+  <si>
+    <t>Tiago Carvalhinho</t>
+  </si>
+  <si>
+    <t>Yuri Natividade</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VÍTOR   TEIXEIRA</t>
+  </si>
+  <si>
+    <t>Pedro Ribeiro</t>
+  </si>
+  <si>
+    <t>Simão Ribeiro</t>
+  </si>
+  <si>
+    <t>Ricardo Afonso</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marco  Pinto</t>
+  </si>
+  <si>
+    <t>RAFAEL RAMOS</t>
+  </si>
+  <si>
+    <t>Bruno Militão</t>
+  </si>
+  <si>
+    <t>Mário Anselmo</t>
+  </si>
+  <si>
+    <t>Pedro Reis</t>
+  </si>
+  <si>
+    <t>F 40</t>
+  </si>
+  <si>
+    <t>MARINA DOMIMGUES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RITA ROSA </t>
+  </si>
+  <si>
+    <t>MARTA MOTA</t>
+  </si>
+  <si>
+    <t>Mauro Gaspar</t>
+  </si>
+  <si>
+    <t>Inês Almeida</t>
+  </si>
+  <si>
+    <t>Steve Gabadinho</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marisa  Carvalho</t>
+  </si>
+  <si>
+    <t>MARIANA FODOR</t>
+  </si>
+  <si>
+    <t>Ana Sobral</t>
+  </si>
+  <si>
+    <t>Rodrigo Tavares</t>
+  </si>
+  <si>
+    <t>Isabel David</t>
+  </si>
+  <si>
+    <t>Ana Rita Seixo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diana  Guimarães</t>
+  </si>
+  <si>
+    <t>Vera Carmo</t>
+  </si>
+  <si>
+    <t>Maria Jesus</t>
+  </si>
+  <si>
+    <t>Suelen Almeida</t>
+  </si>
+  <si>
+    <t>Elsa Carrilho</t>
+  </si>
+  <si>
+    <t>Filipa Severino</t>
+  </si>
+  <si>
+    <t>INÊS PAULINO</t>
+  </si>
+  <si>
+    <t>Vanessa Estévez</t>
+  </si>
+  <si>
+    <t>Sandra Enes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEZINANDA  GUERREIRO</t>
+  </si>
+  <si>
+    <t>JOANA SILVA</t>
+  </si>
+  <si>
+    <t>Maria Magalhães</t>
+  </si>
+  <si>
+    <t>Maria Coronha</t>
+  </si>
+  <si>
+    <t>Ana Marques</t>
+  </si>
+  <si>
+    <t>Carolina Lourenço</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FILIPA  RAMOS</t>
+  </si>
+  <si>
+    <t>Filipa Mendes</t>
+  </si>
+  <si>
+    <t>Marta Peixoto</t>
+  </si>
+  <si>
+    <t>Rita Freitas</t>
+  </si>
+  <si>
+    <t>ANA LUISA BATISTA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ana  Silva</t>
+  </si>
+  <si>
+    <t>Andreia Teles</t>
+  </si>
+  <si>
+    <t>FILIPA QUINTAS</t>
+  </si>
+  <si>
+    <t>M 45</t>
+  </si>
+  <si>
+    <t>MIGUEL LANÇA</t>
+  </si>
+  <si>
+    <t>LUIS PINTO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HUGO   GONÇALVES</t>
+  </si>
+  <si>
+    <t>RICARDO REIS</t>
+  </si>
+  <si>
+    <t>Joao Castanheira</t>
+  </si>
+  <si>
+    <t>Gonçalo Brás</t>
+  </si>
+  <si>
+    <t>Hugo Palmeiro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JORGE   PINHO</t>
+  </si>
+  <si>
+    <t>António Batalha</t>
+  </si>
+  <si>
+    <t>Nuno Cordeiro</t>
+  </si>
+  <si>
+    <t>Bruno Pinto</t>
+  </si>
+  <si>
+    <t>JOSÉ MARIA ALBINO</t>
+  </si>
+  <si>
+    <t>Tiago Rocha</t>
+  </si>
+  <si>
+    <t>Luis Filipe</t>
+  </si>
+  <si>
+    <t>Nuno Carioca</t>
+  </si>
+  <si>
+    <t>JOSÉ BORGES</t>
+  </si>
+  <si>
+    <t>Bruno Oliveira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RUI   DUARTE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">José Miguel  Barradas</t>
+  </si>
+  <si>
+    <t>Bruno Afonso</t>
+  </si>
+  <si>
+    <t>Gil Monteiro</t>
+  </si>
+  <si>
+    <t>Pedro Raposo</t>
+  </si>
+  <si>
+    <t>Paulo Serra</t>
+  </si>
+  <si>
+    <t>Nuno Curto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vasco Rodrigues </t>
+  </si>
+  <si>
+    <t>FERNANDO ANJOS</t>
+  </si>
+  <si>
+    <t>Pedro Paulo</t>
+  </si>
+  <si>
+    <t>Rodrigo Santos</t>
+  </si>
+  <si>
+    <t>Bruno Raposo</t>
+  </si>
+  <si>
+    <t>Fernando Palma</t>
+  </si>
+  <si>
+    <t>João Monjardino</t>
+  </si>
+  <si>
+    <t>SEBASTIAN FODOR</t>
+  </si>
+  <si>
+    <t>Hugo Ferreira</t>
+  </si>
+  <si>
+    <t>JOAO LOPES</t>
+  </si>
+  <si>
+    <t>António Lavajo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PEDRO  CAVILHAS</t>
+  </si>
+  <si>
+    <t>Luís Neves</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bruno  Marcelino</t>
+  </si>
+  <si>
+    <t>Andrónico Duarte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">José  Ribeiro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">José  Pardal </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANTÓNIO   ORLANDO</t>
+  </si>
+  <si>
+    <t>Rui Vaz Rodrigues</t>
+  </si>
+  <si>
+    <t>José Ferreira</t>
+  </si>
+  <si>
+    <t>Nuno Alves</t>
+  </si>
+  <si>
+    <t>Jeferson Chanan</t>
+  </si>
+  <si>
+    <t>Rogério Dias</t>
+  </si>
+  <si>
+    <t>Paulo Caçador</t>
+  </si>
+  <si>
+    <t>Gonçalo Santos</t>
+  </si>
+  <si>
+    <t>Jorge Ramos</t>
+  </si>
+  <si>
+    <t>Alvaro Neto</t>
+  </si>
+  <si>
+    <t>António Melgão</t>
+  </si>
+  <si>
+    <t>António Lourenço</t>
+  </si>
+  <si>
+    <t>Nuno Pombo</t>
+  </si>
+  <si>
+    <t>Renato Gomes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BERNARDO   CAYOLLA</t>
+  </si>
+  <si>
+    <t>Eduardo Poças</t>
+  </si>
+  <si>
+    <t>Pedro Machado</t>
+  </si>
+  <si>
+    <t>Paulo Reis</t>
+  </si>
+  <si>
+    <t>AFONSO O'NEILL</t>
+  </si>
+  <si>
+    <t>Bruno Veríssimo</t>
+  </si>
+  <si>
+    <t>Carlos Casal</t>
+  </si>
+  <si>
+    <t>Afonso Catalão</t>
+  </si>
+  <si>
+    <t>Gustavo Arroz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Helder  Jorge </t>
+  </si>
+  <si>
+    <t>F 45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aileen  Dooley </t>
+  </si>
+  <si>
+    <t>SUSANA RAPOSO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marta  Borges</t>
+  </si>
+  <si>
+    <t>Marisa Silva</t>
+  </si>
+  <si>
+    <t>Maria Maçanita</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CÉLIA  SILVA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eva  Jeronimo</t>
+  </si>
+  <si>
+    <t>Joana Garcia</t>
+  </si>
+  <si>
+    <t>SANDRA MONTEIRO</t>
+  </si>
+  <si>
+    <t>Cândida Ganchas</t>
+  </si>
+  <si>
+    <t>Sofia Pedro</t>
+  </si>
+  <si>
+    <t>SOFIA ALEIXO</t>
+  </si>
+  <si>
+    <t>Sandra Silva</t>
+  </si>
+  <si>
+    <t>Elisabete Filipe</t>
+  </si>
+  <si>
+    <t>Catarina Rodrigues</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mariana  Borges</t>
+  </si>
+  <si>
+    <t>ANA NETO</t>
+  </si>
+  <si>
+    <t>Odilia Gomes</t>
+  </si>
+  <si>
+    <t>Cristina Dias</t>
+  </si>
+  <si>
+    <t>Ana Rocha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ana  Serra</t>
+  </si>
+  <si>
+    <t>Carla Palma</t>
+  </si>
+  <si>
+    <t>Salvador Matos</t>
+  </si>
+  <si>
+    <t>MARGARIDA ANJOS</t>
+  </si>
+  <si>
+    <t>Elisabete Domingues</t>
+  </si>
+  <si>
+    <t>Ana Martins</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARINA   PANTALIÃO</t>
+  </si>
+  <si>
+    <t>Carla Alves</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clara  Cardoso</t>
+  </si>
+  <si>
+    <t>Ana Pereira</t>
+  </si>
+  <si>
+    <t>Sofia Pereira</t>
+  </si>
+  <si>
+    <t>Olga Palma</t>
+  </si>
+  <si>
+    <t>Ariana Lopes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALEXANDRA   SOUSA</t>
+  </si>
+  <si>
+    <t>M 50</t>
+  </si>
+  <si>
+    <t>SÉRGIO PAIVA</t>
+  </si>
+  <si>
+    <t>LUIS LIMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARTUR   PEREIRA</t>
+  </si>
+  <si>
+    <t>Paulo Martins</t>
+  </si>
+  <si>
+    <t>Eduardo Coelho</t>
+  </si>
+  <si>
+    <t>Carlos Taveira</t>
+  </si>
+  <si>
+    <t>RUI CABRAL</t>
+  </si>
+  <si>
+    <t>Ana Lúcia Rebelo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dinis  Ribas </t>
+  </si>
+  <si>
+    <t>Emanuel Oliveira</t>
+  </si>
+  <si>
+    <t>Joaquim Amaral</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARLOS   SILVA</t>
+  </si>
+  <si>
+    <t>RUI VIEIRA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gonçalo  Baroutakis </t>
+  </si>
+  <si>
+    <t>Antonio Trigueiro</t>
+  </si>
+  <si>
+    <t>Beatriz Rebelo</t>
+  </si>
+  <si>
+    <t>ABNER KIENE</t>
+  </si>
+  <si>
+    <t>Dinis Morais</t>
+  </si>
+  <si>
+    <t>Inês Sousa</t>
+  </si>
+  <si>
+    <t>Rui Lacerda</t>
+  </si>
+  <si>
+    <t>JOSE CRUZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BENTO   QUARESMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jorge  Ferreira</t>
+  </si>
+  <si>
+    <t>Mario Porfirio</t>
+  </si>
+  <si>
+    <t>Carlos Calado</t>
+  </si>
+  <si>
+    <t>JORGE VIEIRA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ORLANDO  CORREIA</t>
+  </si>
+  <si>
+    <t>Filipe Sebastião</t>
+  </si>
+  <si>
+    <t>Nuno Duarte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luís   Bernardo</t>
+  </si>
+  <si>
+    <t>Nuno Morgado</t>
+  </si>
+  <si>
+    <t>EVELINO MAGALHÃES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">João  Paulo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOÃO   RODRIGUES</t>
+  </si>
+  <si>
+    <t>Lourenço Marta</t>
+  </si>
+  <si>
+    <t>Pedro Andrade</t>
+  </si>
+  <si>
+    <t>Rui Neves</t>
+  </si>
+  <si>
+    <t>Nuno Filipe</t>
+  </si>
+  <si>
+    <t>Luís Nogueira</t>
+  </si>
+  <si>
+    <t>António Moura</t>
+  </si>
+  <si>
+    <t>JULIO FERREIRA</t>
+  </si>
+  <si>
+    <t>Luis Barata</t>
+  </si>
+  <si>
+    <t>MILA ALEXANDRA HELD</t>
+  </si>
+  <si>
+    <t>Filipe Ribeiro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">José  Véstias</t>
+  </si>
+  <si>
+    <t>João Sayanda</t>
+  </si>
+  <si>
+    <t>Miguel Lourenço</t>
+  </si>
+  <si>
+    <t>António Canto</t>
+  </si>
+  <si>
+    <t>Ricardo Esteves</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VÍTOR   CANTO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RICARDO   FARIA</t>
+  </si>
+  <si>
+    <t>António Martins</t>
+  </si>
+  <si>
+    <t>EDSON CABRAL</t>
+  </si>
+  <si>
+    <t>Carlos Coelho</t>
+  </si>
+  <si>
+    <t>Nuno Botelho</t>
+  </si>
+  <si>
+    <t>Rui Pinto</t>
+  </si>
+  <si>
+    <t>Desporto Oeiras</t>
+  </si>
+  <si>
+    <t>Ricardo Nuno</t>
+  </si>
+  <si>
+    <t>Luís Miguel Revés</t>
+  </si>
+  <si>
+    <t>Pedro Esteves</t>
+  </si>
+  <si>
+    <t>Daniel Estrela</t>
+  </si>
+  <si>
+    <t>Paulo Trindade</t>
+  </si>
+  <si>
+    <t>JOÃO MOITEIRO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANTÓNIO   QUARESMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">João  Paiva</t>
+  </si>
+  <si>
+    <t>Paulo Sousa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miguel  Nunes</t>
+  </si>
+  <si>
+    <t>Carlos Carvalho</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jorge  Barreto</t>
+  </si>
+  <si>
     <t>João Martins</t>
   </si>
   <si>
-    <t>Bruno Henriques</t>
-[...1096 lines deleted...]
-  <si>
     <t>Rui Amaral</t>
   </si>
   <si>
     <t>PAULO CORDEIRO</t>
   </si>
   <si>
     <t>Rui Silva</t>
   </si>
   <si>
     <t>João Carvalho</t>
   </si>
   <si>
     <t>Gonçalo Caeiro</t>
   </si>
   <si>
     <t>João Domingues</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   CANAS</t>
   </si>
   <si>
     <t>Pedro Pereira</t>
   </si>
   <si>
     <t>Lopo Rocha</t>
@@ -1916,51 +1919,51 @@
   <si>
     <t>Sandra Bação</t>
   </si>
   <si>
     <t>VENCEDORA CAPUNGA</t>
   </si>
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
     <t>Goreti Borges</t>
   </si>
   <si>
     <t xml:space="preserve">Gracinda  Fernandes</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
     <t>ANA ABRUNHOSA</t>
   </si>
   <si>
     <t>Meirevone Ferreira</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABELA SALAZAR </t>
+    <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t>Fabiola Landeiro</t>
   </si>
   <si>
     <t>Isabel Antunes</t>
   </si>
   <si>
     <t>Maria Ryder</t>
   </si>
   <si>
     <t>Sónia Monteiro</t>
   </si>
   <si>
     <t>Eugénia Ribeiro</t>
   </si>
   <si>
     <t>Ana Raposo</t>
   </si>
   <si>
     <t xml:space="preserve">ANABELA   SANTOS</t>
   </si>
   <si>
     <t>ANA MOTA</t>
   </si>
@@ -1994,51 +1997,51 @@
   <si>
     <t>CRISTINA MORGADO</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Cardoso</t>
   </si>
   <si>
     <t>Sofia Morgado</t>
   </si>
   <si>
     <t>Sandra Teodoro</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Nunes</t>
   </si>
   <si>
     <t>Joana Pedro</t>
   </si>
   <si>
     <t>Paula Silva</t>
   </si>
   <si>
     <t>Aileen Dooley</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t xml:space="preserve">CARLA   RAPOSO</t>
   </si>
   <si>
     <t>Carla Rato</t>
   </si>
   <si>
     <t xml:space="preserve">Carla Silva </t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t>Teresa Barros</t>
   </si>
   <si>
     <t>Margarida Almeida</t>
   </si>
   <si>
     <t>M 55</t>
   </si>
   <si>
     <t>João Ginja</t>
   </si>
@@ -2216,102 +2219,102 @@
   <si>
     <t>M 60</t>
   </si>
   <si>
     <t>Antonio Lopes</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   GRAÇA</t>
   </si>
   <si>
     <t>José Pinto</t>
   </si>
   <si>
     <t>Luís Baptista</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   FERREIRA</t>
   </si>
   <si>
     <t>José Miranda</t>
   </si>
   <si>
     <t>Paulo Moradias</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSÉ SALAZAR </t>
+    <t>YUMO YAN</t>
   </si>
   <si>
     <t>Pedro Nobre</t>
   </si>
   <si>
     <t>Fernando Rosa</t>
   </si>
   <si>
     <t>LUIS BASTOS</t>
   </si>
   <si>
     <t>JOSÉ PROENÇA</t>
   </si>
   <si>
     <t>Carlos Marques</t>
   </si>
   <si>
     <t>Carlos Lopes</t>
   </si>
   <si>
     <t>Joaquim Lopes</t>
   </si>
   <si>
     <t>Nuno Galvão</t>
   </si>
   <si>
     <t>FRANCISCO AFONSO</t>
   </si>
   <si>
     <t>JOÃO INFANTE</t>
   </si>
   <si>
     <t>Antonio Diogo</t>
   </si>
   <si>
     <t>Pedro Matos</t>
   </si>
   <si>
     <t>João Reis</t>
   </si>
   <si>
     <t>Vitor Vital</t>
   </si>
   <si>
     <t>Paulo Jorge Duarte Silva</t>
   </si>
   <si>
     <t>Jorge Oliveira</t>
   </si>
   <si>
-    <t xml:space="preserve">Carlos  Silva</t>
+    <t xml:space="preserve">Ana  Sobral</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO  ALVES</t>
   </si>
   <si>
     <t>Jorge Valadares</t>
   </si>
   <si>
     <t>José Silva</t>
   </si>
   <si>
     <t>F 60</t>
   </si>
   <si>
     <t>EMÍLIA TAVARES</t>
   </si>
   <si>
     <t xml:space="preserve">Ivone  Lourenço</t>
   </si>
   <si>
     <t>M Conceição D Alves</t>
   </si>
   <si>
     <t>Maria Sequeira</t>
   </si>
@@ -2486,51 +2489,51 @@
   <si>
     <t>Maria Alice Machado</t>
   </si>
   <si>
     <t>Ana Maria Neves</t>
   </si>
   <si>
     <t>Ana Silva</t>
   </si>
   <si>
     <t>M 70</t>
   </si>
   <si>
     <t>Carlos Miranda</t>
   </si>
   <si>
     <t>HENRIQUE ADREGA</t>
   </si>
   <si>
     <t xml:space="preserve">João  Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">MARIO   GONÇALVES</t>
   </si>
   <si>
-    <t xml:space="preserve">António  Gavado </t>
+    <t>Fernando Mota</t>
   </si>
   <si>
     <t>Emanuel Tavares</t>
   </si>
   <si>
     <t>Luis Duarte</t>
   </si>
   <si>
     <t>Ventura Saraiva</t>
   </si>
   <si>
     <t>Paulo Alceu</t>
   </si>
   <si>
     <t>Angelo Silva</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>CARLOS DUARTE</t>
   </si>
   <si>
     <t xml:space="preserve">Ivan  Mascarenhas</t>
   </si>
@@ -13084,4488 +13087,4488 @@
     <row r="656">
       <c r="A656" s="1">
         <v>68</v>
       </c>
       <c r="B656" s="1">
         <v>1677</v>
       </c>
       <c r="C656" s="1" t="s">
         <v>610</v>
       </c>
       <c r="D656" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E656" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="1">
         <v>69</v>
       </c>
       <c r="B657" s="1">
         <v>1162</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>244</v>
+        <v>611</v>
       </c>
       <c r="D657" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E657" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="1">
         <v>70</v>
       </c>
       <c r="B658" s="1">
         <v>1156</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D658" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E658" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="1">
         <v>71</v>
       </c>
       <c r="B659" s="1">
         <v>1781</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D659" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E659" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="1">
         <v>72</v>
       </c>
       <c r="B660" s="1">
         <v>628</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D660" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E660" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="1">
         <v>73</v>
       </c>
       <c r="B661" s="1">
         <v>1172</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D661" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E661" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="1">
         <v>74</v>
       </c>
       <c r="B662" s="1">
         <v>656</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D662" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E662" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="1">
         <v>75</v>
       </c>
       <c r="B663" s="1">
         <v>1901</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="D663" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E663" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="1">
         <v>76</v>
       </c>
       <c r="B664" s="1">
         <v>101</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="D664" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E664" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="1">
         <v>77</v>
       </c>
       <c r="B665" s="1">
         <v>1160</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D665" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E665" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="1">
         <v>78</v>
       </c>
       <c r="B666" s="1">
         <v>85</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D666" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E666" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="1">
         <v>79</v>
       </c>
       <c r="B667" s="1">
         <v>1165</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="D667" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E667" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="1">
         <v>80</v>
       </c>
       <c r="B668" s="1">
         <v>416</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="D668" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E668" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="1">
         <v>81</v>
       </c>
       <c r="B669" s="1">
         <v>765</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D669" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E669" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="1">
         <v>82</v>
       </c>
       <c r="B670" s="1">
         <v>110</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="D670" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E670" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="1">
         <v>83</v>
       </c>
       <c r="B671" s="1">
         <v>400</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="D671" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E671" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="1">
         <v>84</v>
       </c>
       <c r="B672" s="1">
         <v>1283</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D672" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E672" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="3" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="B675" s="3" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="C675" s="3" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="D675" s="3" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E675" s="3" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B676" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C676" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D676" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E676" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="1">
         <v>1</v>
       </c>
       <c r="B677" s="1">
         <v>36</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D677" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E677" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="1">
         <v>2</v>
       </c>
       <c r="B678" s="1">
         <v>1033</v>
       </c>
       <c r="C678" s="1" t="s">
         <v>536</v>
       </c>
       <c r="D678" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E678" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="1">
         <v>3</v>
       </c>
       <c r="B679" s="1">
         <v>510</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D679" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E679" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="1">
         <v>4</v>
       </c>
       <c r="B680" s="1">
         <v>913</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="D680" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E680" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="1">
         <v>5</v>
       </c>
       <c r="B681" s="1">
         <v>1031</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D681" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E681" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="1">
         <v>6</v>
       </c>
       <c r="B682" s="1">
         <v>34</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="D682" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E682" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="1">
         <v>7</v>
       </c>
       <c r="B683" s="1">
         <v>515</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="D683" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E683" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="1">
         <v>8</v>
       </c>
       <c r="B684" s="1">
         <v>1326</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="D684" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E684" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="1">
         <v>9</v>
       </c>
       <c r="B685" s="1">
         <v>162</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D685" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E685" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="1">
         <v>10</v>
       </c>
       <c r="B686" s="1">
         <v>497</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="D686" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E686" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="1">
         <v>11</v>
       </c>
       <c r="B687" s="1">
         <v>1232</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="D687" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E687" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="1">
         <v>12</v>
       </c>
       <c r="B688" s="1">
         <v>1462</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="D688" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E688" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="1">
         <v>13</v>
       </c>
       <c r="B689" s="1">
         <v>824</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="D689" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E689" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="1">
         <v>14</v>
       </c>
       <c r="B690" s="1">
         <v>479</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="D690" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E690" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="1">
         <v>15</v>
       </c>
       <c r="B691" s="1">
         <v>1032</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D691" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E691" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="1">
         <v>16</v>
       </c>
       <c r="B692" s="1">
         <v>723</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="D692" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E692" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="1">
         <v>17</v>
       </c>
       <c r="B693" s="1">
         <v>294</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="D693" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E693" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="1">
         <v>18</v>
       </c>
       <c r="B694" s="1">
         <v>38</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="D694" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E694" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="1">
         <v>19</v>
       </c>
       <c r="B695" s="1">
         <v>1151</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="D695" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E695" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="1">
         <v>20</v>
       </c>
       <c r="B696" s="1">
         <v>851</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="D696" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E696" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="1">
         <v>21</v>
       </c>
       <c r="B697" s="1">
         <v>1958</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="D697" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E697" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="1">
         <v>22</v>
       </c>
       <c r="B698" s="1">
         <v>267</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="D698" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E698" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="1">
         <v>23</v>
       </c>
       <c r="B699" s="1">
         <v>744</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="D699" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E699" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="1">
         <v>24</v>
       </c>
       <c r="B700" s="1">
         <v>1251</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D700" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E700" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="1">
         <v>25</v>
       </c>
       <c r="B701" s="1">
         <v>1168</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="D701" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E701" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="1">
         <v>26</v>
       </c>
       <c r="B702" s="1">
         <v>39</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="D702" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E702" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="1">
         <v>27</v>
       </c>
       <c r="B703" s="1">
         <v>1605</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="D703" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E703" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="1">
         <v>28</v>
       </c>
       <c r="B704" s="1">
         <v>43</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D704" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E704" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="1">
         <v>29</v>
       </c>
       <c r="B705" s="1">
         <v>1174</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="D705" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E705" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="1">
         <v>30</v>
       </c>
       <c r="B706" s="1">
         <v>325</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="D706" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E706" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="1">
         <v>31</v>
       </c>
       <c r="B707" s="1">
         <v>348</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D707" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E707" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="1">
         <v>32</v>
       </c>
       <c r="B708" s="1">
         <v>585</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D708" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E708" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="1">
         <v>33</v>
       </c>
       <c r="B709" s="1">
         <v>1217</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D709" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E709" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="1">
         <v>34</v>
       </c>
       <c r="B710" s="1">
         <v>316</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="D710" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E710" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="1">
         <v>35</v>
       </c>
       <c r="B711" s="1">
         <v>853</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D711" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E711" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="1">
         <v>36</v>
       </c>
       <c r="B712" s="1">
         <v>1917</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D712" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E712" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="1">
         <v>37</v>
       </c>
       <c r="B713" s="1">
         <v>1030</v>
       </c>
       <c r="C713" s="1" t="s">
         <v>534</v>
       </c>
       <c r="D713" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E713" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="1">
         <v>38</v>
       </c>
       <c r="B714" s="1">
         <v>1418</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D714" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E714" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="1">
         <v>39</v>
       </c>
       <c r="B715" s="1">
         <v>40</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D715" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E715" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="1">
         <v>40</v>
       </c>
       <c r="B716" s="1">
         <v>376</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="D716" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E716" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="1">
         <v>41</v>
       </c>
       <c r="B717" s="1">
         <v>1757</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D717" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E717" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="1">
         <v>42</v>
       </c>
       <c r="B718" s="1">
         <v>472</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="D718" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E718" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="1">
         <v>43</v>
       </c>
       <c r="B719" s="1">
         <v>1975</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="D719" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E719" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="1">
         <v>44</v>
       </c>
       <c r="B720" s="1">
         <v>523</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="D720" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E720" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="3" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B723" s="3" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="C723" s="3" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="D723" s="3" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="E723" s="3" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B724" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C724" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D724" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E724" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="1">
         <v>1</v>
       </c>
       <c r="B725" s="1">
         <v>123</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="D725" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E725" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="1">
         <v>2</v>
       </c>
       <c r="B726" s="1">
         <v>266</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="D726" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E726" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="1">
         <v>3</v>
       </c>
       <c r="B727" s="1">
         <v>947</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D727" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E727" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="1">
         <v>4</v>
       </c>
       <c r="B728" s="1">
         <v>1767</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D728" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E728" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="1">
         <v>5</v>
       </c>
       <c r="B729" s="1">
         <v>1327</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D729" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E729" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="1">
         <v>6</v>
       </c>
       <c r="B730" s="1">
         <v>1347</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="D730" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E730" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="1">
         <v>7</v>
       </c>
       <c r="B731" s="1">
         <v>887</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="D731" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="E731" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="1">
         <v>8</v>
       </c>
       <c r="B732" s="1">
         <v>725</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="D732" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E732" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="1">
         <v>9</v>
       </c>
       <c r="B733" s="1">
         <v>738</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="D733" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E733" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="1">
         <v>10</v>
       </c>
       <c r="B734" s="1">
         <v>1089</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="D734" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E734" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="1">
         <v>11</v>
       </c>
       <c r="B735" s="1">
         <v>122</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="D735" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E735" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="1">
         <v>12</v>
       </c>
       <c r="B736" s="1">
         <v>119</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="D736" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E736" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="1">
         <v>13</v>
       </c>
       <c r="B737" s="1">
         <v>1206</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="D737" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E737" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="1">
         <v>14</v>
       </c>
       <c r="B738" s="1">
         <v>1203</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D738" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E738" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="1">
         <v>15</v>
       </c>
       <c r="B739" s="1">
         <v>1671</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D739" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E739" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="1">
         <v>16</v>
       </c>
       <c r="B740" s="1">
         <v>121</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D740" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E740" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="1">
         <v>17</v>
       </c>
       <c r="B741" s="1">
         <v>1092</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="D741" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E741" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="1">
         <v>18</v>
       </c>
       <c r="B742" s="1">
         <v>1795</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D742" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E742" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="1">
         <v>19</v>
       </c>
       <c r="B743" s="1">
         <v>936</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D743" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E743" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="1">
         <v>20</v>
       </c>
       <c r="B744" s="1">
         <v>392</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="D744" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E744" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="1">
         <v>21</v>
       </c>
       <c r="B745" s="1">
         <v>759</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D745" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E745" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="1">
         <v>22</v>
       </c>
       <c r="B746" s="1">
         <v>1200</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="D746" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E746" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="1">
         <v>23</v>
       </c>
       <c r="B747" s="1">
         <v>1318</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D747" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E747" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="1">
         <v>24</v>
       </c>
       <c r="B748" s="1">
         <v>124</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="D748" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E748" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="1">
         <v>25</v>
       </c>
       <c r="B749" s="1">
         <v>1215</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="D749" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E749" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="1">
         <v>26</v>
       </c>
       <c r="B750" s="1">
         <v>451</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D750" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E750" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="1">
         <v>27</v>
       </c>
       <c r="B751" s="1">
         <v>865</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D751" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E751" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="1">
         <v>28</v>
       </c>
       <c r="B752" s="1">
         <v>740</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="D752" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E752" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="1">
         <v>29</v>
       </c>
       <c r="B753" s="1">
         <v>1825</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="D753" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E753" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="1">
         <v>30</v>
       </c>
       <c r="B754" s="1">
         <v>598</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D754" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E754" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="1">
         <v>31</v>
       </c>
       <c r="B755" s="1">
         <v>1289</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D755" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E755" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="1">
         <v>32</v>
       </c>
       <c r="B756" s="1">
         <v>404</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D756" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E756" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="1">
         <v>33</v>
       </c>
       <c r="B757" s="1">
         <v>170</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="D757" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E757" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="1">
         <v>34</v>
       </c>
       <c r="B758" s="1">
         <v>605</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D758" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E758" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="1">
         <v>35</v>
       </c>
       <c r="B759" s="1">
         <v>1670</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D759" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E759" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="1">
         <v>36</v>
       </c>
       <c r="B760" s="1">
         <v>545</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="D760" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E760" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="1">
         <v>37</v>
       </c>
       <c r="B761" s="1">
         <v>1320</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="D761" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E761" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="1">
         <v>38</v>
       </c>
       <c r="B762" s="1">
         <v>486</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="D762" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E762" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="3" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B765" s="3" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="C765" s="3" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D765" s="3" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E765" s="3" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B766" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C766" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D766" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E766" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="1">
         <v>1</v>
       </c>
       <c r="B767" s="1">
         <v>956</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="D767" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E767" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="1">
         <v>2</v>
       </c>
       <c r="B768" s="1">
         <v>49</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="D768" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E768" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="1">
         <v>3</v>
       </c>
       <c r="B769" s="1">
         <v>402</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="D769" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E769" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="1">
         <v>4</v>
       </c>
       <c r="B770" s="1">
         <v>942</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D770" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E770" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="1">
         <v>5</v>
       </c>
       <c r="B771" s="1">
         <v>1036</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="D771" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E771" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="1">
         <v>6</v>
       </c>
       <c r="B772" s="1">
         <v>1255</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="D772" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E772" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="1">
         <v>7</v>
       </c>
       <c r="B773" s="1">
         <v>290</v>
       </c>
       <c r="C773" s="1" t="s">
         <v>532</v>
       </c>
       <c r="D773" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E773" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="1">
         <v>8</v>
       </c>
       <c r="B774" s="1">
         <v>721</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="D774" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E774" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="1">
         <v>9</v>
       </c>
       <c r="B775" s="1">
         <v>293</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D775" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E775" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="1">
         <v>10</v>
       </c>
       <c r="B776" s="1">
         <v>1285</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="D776" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E776" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="1">
         <v>11</v>
       </c>
       <c r="B777" s="1">
         <v>448</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="D777" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E777" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="1">
         <v>12</v>
       </c>
       <c r="B778" s="1">
         <v>460</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D778" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E778" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="1">
         <v>13</v>
       </c>
       <c r="B779" s="1">
         <v>453</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="D779" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E779" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="1">
         <v>14</v>
       </c>
       <c r="B780" s="1">
         <v>751</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="D780" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E780" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="1">
         <v>15</v>
       </c>
       <c r="B781" s="1">
         <v>821</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="D781" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E781" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="1">
         <v>16</v>
       </c>
       <c r="B782" s="1">
         <v>166</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D782" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E782" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="1">
         <v>17</v>
       </c>
       <c r="B783" s="1">
         <v>441</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="D783" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E783" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="1">
         <v>18</v>
       </c>
       <c r="B784" s="1">
         <v>536</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="D784" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E784" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="1">
         <v>19</v>
       </c>
       <c r="B785" s="1">
         <v>757</v>
       </c>
       <c r="C785" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D785" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E785" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="3" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="B788" s="3" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="C788" s="3" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="D788" s="3" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E788" s="3" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B789" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C789" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D789" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E789" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="1">
         <v>1</v>
       </c>
       <c r="B790" s="1">
         <v>1093</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D790" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E790" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="1">
         <v>2</v>
       </c>
       <c r="B791" s="1">
         <v>128</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="D791" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E791" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="1">
         <v>3</v>
       </c>
       <c r="B792" s="1">
         <v>1475</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="D792" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E792" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="1">
         <v>4</v>
       </c>
       <c r="B793" s="1">
         <v>470</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="D793" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E793" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="1">
         <v>5</v>
       </c>
       <c r="B794" s="1">
         <v>127</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="D794" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E794" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="1">
         <v>6</v>
       </c>
       <c r="B795" s="1">
         <v>1096</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="D795" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E795" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="1">
         <v>7</v>
       </c>
       <c r="B796" s="1">
         <v>739</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="D796" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E796" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="1">
         <v>8</v>
       </c>
       <c r="B797" s="1">
         <v>1774</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E797" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="1">
         <v>9</v>
       </c>
       <c r="B798" s="1">
         <v>1899</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D798" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E798" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="1">
         <v>10</v>
       </c>
       <c r="B799" s="1">
         <v>776</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E799" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="1">
         <v>11</v>
       </c>
       <c r="B800" s="1">
         <v>1169</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="D800" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E800" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="1">
         <v>12</v>
       </c>
       <c r="B801" s="1">
         <v>131</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="D801" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E801" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="1">
         <v>13</v>
       </c>
       <c r="B802" s="1">
         <v>482</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D802" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E802" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="1">
         <v>14</v>
       </c>
       <c r="B803" s="1">
         <v>1365</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="D803" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E803" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="1">
         <v>15</v>
       </c>
       <c r="B804" s="1">
         <v>1882</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E804" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="1">
         <v>16</v>
       </c>
       <c r="B805" s="1">
         <v>730</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E805" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="1">
         <v>17</v>
       </c>
       <c r="B806" s="1">
         <v>1173</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="D806" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E806" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="1">
         <v>18</v>
       </c>
       <c r="B807" s="1">
         <v>132</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="D807" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E807" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="1">
         <v>19</v>
       </c>
       <c r="B808" s="1">
         <v>204</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D808" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E808" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="1">
         <v>20</v>
       </c>
       <c r="B809" s="1">
         <v>461</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="D809" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E809" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="1">
         <v>21</v>
       </c>
       <c r="B810" s="1">
         <v>308</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="D810" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E810" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="1">
         <v>22</v>
       </c>
       <c r="B811" s="1">
         <v>789</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="D811" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E811" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="1">
         <v>23</v>
       </c>
       <c r="B812" s="1">
         <v>787</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E812" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="1">
         <v>24</v>
       </c>
       <c r="B813" s="1">
         <v>269</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E813" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="1">
         <v>25</v>
       </c>
       <c r="B814" s="1">
         <v>260</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D814" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E814" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="1">
         <v>26</v>
       </c>
       <c r="B815" s="1">
         <v>1252</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D815" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E815" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="1">
         <v>27</v>
       </c>
       <c r="B816" s="1">
         <v>1700</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="D816" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E816" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="1">
         <v>28</v>
       </c>
       <c r="B817" s="1">
         <v>1325</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="D817" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E817" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="3" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="B820" s="3" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="C820" s="3" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="D820" s="3" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="E820" s="3" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B821" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C821" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D821" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E821" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="1">
         <v>1</v>
       </c>
       <c r="B822" s="1">
         <v>916</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="D822" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E822" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="1">
         <v>2</v>
       </c>
       <c r="B823" s="1">
         <v>307</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D823" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E823" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="1">
         <v>3</v>
       </c>
       <c r="B824" s="1">
         <v>709</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="D824" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E824" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="1">
         <v>4</v>
       </c>
       <c r="B825" s="1">
         <v>855</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="D825" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E825" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="1">
         <v>5</v>
       </c>
       <c r="B826" s="1">
         <v>986</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="D826" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E826" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="1">
         <v>6</v>
       </c>
       <c r="B827" s="1">
         <v>731</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="D827" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E827" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="1">
         <v>7</v>
       </c>
       <c r="B828" s="1">
         <v>450</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="D828" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E828" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="1">
         <v>8</v>
       </c>
       <c r="B829" s="1">
         <v>368</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="D829" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E829" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="1">
         <v>9</v>
       </c>
       <c r="B830" s="1">
         <v>837</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="D830" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E830" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="1">
         <v>10</v>
       </c>
       <c r="B831" s="1">
         <v>51</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="D831" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E831" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="1">
         <v>11</v>
       </c>
       <c r="B832" s="1">
         <v>556</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="D832" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E832" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="1">
         <v>12</v>
       </c>
       <c r="B833" s="1">
         <v>839</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="D833" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E833" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="1">
         <v>13</v>
       </c>
       <c r="B834" s="1">
         <v>1038</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="D834" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E834" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="1">
         <v>14</v>
       </c>
       <c r="B835" s="1">
         <v>1147</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="D835" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E835" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="1">
         <v>15</v>
       </c>
       <c r="B836" s="1">
         <v>674</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D836" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E836" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="1">
         <v>16</v>
       </c>
       <c r="B837" s="1">
         <v>836</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D837" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E837" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="1">
         <v>17</v>
       </c>
       <c r="B838" s="1">
         <v>647</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="D838" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E838" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="1">
         <v>18</v>
       </c>
       <c r="B839" s="1">
         <v>1581</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="D839" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E839" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="1">
         <v>19</v>
       </c>
       <c r="B840" s="1">
         <v>870</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D840" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E840" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="1">
         <v>20</v>
       </c>
       <c r="B841" s="1">
         <v>288</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="D841" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E841" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="1">
         <v>21</v>
       </c>
       <c r="B842" s="1">
         <v>321</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="D842" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E842" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="3" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B845" s="3" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="C845" s="3" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="D845" s="3" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E845" s="3" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B846" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C846" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D846" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E846" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="1">
         <v>1</v>
       </c>
       <c r="B847" s="1">
         <v>138</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="D847" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E847" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="1">
         <v>2</v>
       </c>
       <c r="B848" s="1">
         <v>143</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="D848" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E848" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="1">
         <v>3</v>
       </c>
       <c r="B849" s="1">
         <v>1362</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="D849" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E849" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="1">
         <v>4</v>
       </c>
       <c r="B850" s="1">
         <v>141</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="D850" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E850" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="1">
         <v>5</v>
       </c>
       <c r="B851" s="1">
         <v>1339</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="D851" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E851" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="1">
         <v>6</v>
       </c>
       <c r="B852" s="1">
         <v>881</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="D852" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E852" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="1">
         <v>7</v>
       </c>
       <c r="B853" s="1">
         <v>675</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="D853" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E853" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="1">
         <v>8</v>
       </c>
       <c r="B854" s="1">
         <v>1407</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D854" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E854" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="1">
         <v>9</v>
       </c>
       <c r="B855" s="1">
         <v>1514</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D855" s="1" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E855" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="1">
         <v>10</v>
       </c>
       <c r="B856" s="1">
         <v>1869</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="D856" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E856" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="1">
         <v>11</v>
       </c>
       <c r="B857" s="1">
         <v>491</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D857" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E857" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="1">
         <v>12</v>
       </c>
       <c r="B858" s="1">
         <v>1337</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D858" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E858" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="1">
         <v>13</v>
       </c>
       <c r="B859" s="1">
         <v>469</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D859" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E859" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="1">
         <v>14</v>
       </c>
       <c r="B860" s="1">
         <v>713</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D860" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E860" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="1">
         <v>15</v>
       </c>
       <c r="B861" s="1">
         <v>1322</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D861" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E861" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="1">
         <v>16</v>
       </c>
       <c r="B862" s="1">
         <v>720</v>
       </c>
       <c r="C862" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="D862" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E862" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="1">
         <v>17</v>
       </c>
       <c r="B863" s="1">
         <v>145</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="D863" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E863" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="1">
         <v>18</v>
       </c>
       <c r="B864" s="1">
         <v>135</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="D864" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E864" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="1">
         <v>19</v>
       </c>
       <c r="B865" s="1">
         <v>139</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="D865" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E865" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="1">
         <v>20</v>
       </c>
       <c r="B866" s="1">
         <v>1580</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="D866" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E866" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="1">
         <v>21</v>
       </c>
       <c r="B867" s="1">
         <v>663</v>
       </c>
       <c r="C867" s="1" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="D867" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E867" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="1">
         <v>22</v>
       </c>
       <c r="B868" s="1">
         <v>662</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="D868" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E868" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="1">
         <v>23</v>
       </c>
       <c r="B869" s="1">
         <v>317</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="D869" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E869" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="1">
         <v>24</v>
       </c>
       <c r="B870" s="1">
         <v>1099</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="D870" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E870" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="1">
         <v>25</v>
       </c>
       <c r="B871" s="1">
         <v>144</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D871" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E871" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="1">
         <v>26</v>
       </c>
       <c r="B872" s="1">
         <v>147</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="D872" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E872" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="1">
         <v>27</v>
       </c>
       <c r="B873" s="1">
         <v>174</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="D873" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E873" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="1">
         <v>28</v>
       </c>
       <c r="B874" s="1">
         <v>142</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="D874" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E874" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="1">
         <v>29</v>
       </c>
       <c r="B875" s="1">
         <v>1100</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="D875" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E875" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="1">
         <v>30</v>
       </c>
       <c r="B876" s="1">
         <v>146</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="D876" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E876" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="1">
         <v>31</v>
       </c>
       <c r="B877" s="1">
         <v>1363</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="D877" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E877" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="1">
         <v>32</v>
       </c>
       <c r="B878" s="1">
         <v>285</v>
       </c>
       <c r="C878" s="1" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="D878" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E878" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="3" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="B881" s="3" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="C881" s="3" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="D881" s="3" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="E881" s="3" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B882" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C882" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D882" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E882" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="1">
         <v>1</v>
       </c>
       <c r="B883" s="1">
         <v>982</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="D883" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E883" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="1">
         <v>2</v>
       </c>
       <c r="B884" s="1">
         <v>1752</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="D884" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E884" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="1">
         <v>3</v>
       </c>
       <c r="B885" s="1">
         <v>767</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="D885" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E885" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="1">
         <v>4</v>
       </c>
       <c r="B886" s="1">
         <v>389</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="D886" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E886" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="1">
         <v>5</v>
       </c>
       <c r="B887" s="1">
         <v>871</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="D887" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E887" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="1">
         <v>6</v>
       </c>
       <c r="B888" s="1">
         <v>831</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="D888" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E888" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="1">
         <v>7</v>
       </c>
       <c r="B889" s="1">
         <v>750</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="D889" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E889" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="1">
         <v>8</v>
       </c>
       <c r="B890" s="1">
         <v>265</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="D890" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E890" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="3" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="B893" s="3" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="C893" s="3" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="D893" s="3" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="E893" s="3" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B894" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C894" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D894" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E894" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="1">
         <v>1</v>
       </c>
       <c r="B895" s="1">
         <v>282</v>
       </c>
       <c r="C895" s="1" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="D895" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E895" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="1">
         <v>2</v>
       </c>
       <c r="B896" s="1">
         <v>185</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="D896" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E896" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="1">
         <v>3</v>
       </c>
       <c r="B897" s="1">
         <v>179</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="D897" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E897" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="1">
         <v>4</v>
       </c>
       <c r="B898" s="1">
         <v>274</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="D898" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E898" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="1">
         <v>5</v>
       </c>
       <c r="B899" s="1">
         <v>297</v>
       </c>
       <c r="C899" s="1" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="D899" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E899" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="1">
         <v>6</v>
       </c>
       <c r="B900" s="1">
         <v>302</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="D900" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E900" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="1">
         <v>7</v>
       </c>
       <c r="B901" s="1">
         <v>403</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="D901" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E901" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="1">
         <v>8</v>
       </c>
       <c r="B902" s="1">
         <v>1357</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="D902" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E902" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="1">
         <v>9</v>
       </c>
       <c r="B903" s="1">
         <v>1361</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="D903" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E903" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="1">
         <v>10</v>
       </c>
       <c r="B904" s="1">
         <v>295</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="D904" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E904" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="1">
         <v>11</v>
       </c>
       <c r="B905" s="1">
         <v>148</v>
       </c>
       <c r="C905" s="1" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="D905" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E905" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="1">
         <v>12</v>
       </c>
       <c r="B906" s="1">
         <v>542</v>
       </c>
       <c r="C906" s="1" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D906" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E906" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="1">
         <v>13</v>
       </c>
       <c r="B907" s="1">
         <v>1184</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="D907" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E907" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="1">
         <v>14</v>
       </c>
       <c r="B908" s="1">
         <v>2001</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="D908" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E908" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="3" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="B911" s="3" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="C911" s="3" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="D911" s="3" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E911" s="3" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B912" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C912" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D912" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E912" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="1">
         <v>1</v>
       </c>
       <c r="B913" s="1">
         <v>812</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="D913" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E913" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="1">
         <v>2</v>
       </c>
       <c r="B914" s="1">
         <v>52</v>
       </c>
       <c r="C914" s="1" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="D914" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E914" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="1">
         <v>3</v>
       </c>
       <c r="B915" s="1">
         <v>1248</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="D915" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E915" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="1">
         <v>4</v>
       </c>
       <c r="B916" s="1">
         <v>320</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="D916" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E916" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="1">
         <v>5</v>
       </c>
       <c r="B917" s="1">
         <v>53</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="D917" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E917" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="1">
         <v>6</v>
       </c>
       <c r="B918" s="1">
         <v>752</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="D918" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E918" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="3" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="B921" s="3" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="C921" s="3" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="D921" s="3" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="E921" s="3" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B922" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C922" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D922" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E922" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="1">
         <v>1</v>
       </c>
       <c r="B923" s="1">
         <v>433</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="D923" s="1" t="s">
         <v>237</v>
       </c>
       <c r="E923" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="1">
         <v>2</v>
       </c>
       <c r="B924" s="1">
         <v>935</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="D924" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E924" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="1">
         <v>3</v>
       </c>
       <c r="B925" s="1">
         <v>578</v>
       </c>
       <c r="C925" s="1" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D925" s="1" t="s">
         <v>237</v>
       </c>
       <c r="E925" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="1">
         <v>4</v>
       </c>
       <c r="B926" s="1">
         <v>296</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="D926" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E926" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="1">
         <v>5</v>
       </c>
       <c r="B927" s="1">
         <v>521</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="D927" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E927" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="1">
         <v>6</v>
       </c>
       <c r="B928" s="1">
         <v>152</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="D928" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E928" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="1">
         <v>7</v>
       </c>
       <c r="B929" s="1">
         <v>315</v>
       </c>
       <c r="C929" s="1" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="D929" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E929" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="1">
         <v>8</v>
       </c>
       <c r="B930" s="1">
         <v>156</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="D930" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E930" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="1">
         <v>9</v>
       </c>
       <c r="B931" s="1">
         <v>340</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D931" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E931" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="1">
         <v>10</v>
       </c>
       <c r="B932" s="1">
         <v>1372</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="D932" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E932" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="1">
         <v>11</v>
       </c>
       <c r="B933" s="1">
         <v>538</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="D933" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E933" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="1">
         <v>12</v>
       </c>
       <c r="B934" s="1">
         <v>155</v>
       </c>
       <c r="C934" s="1" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="D934" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E934" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="1">
         <v>13</v>
       </c>
       <c r="B935" s="1">
         <v>159</v>
       </c>
       <c r="C935" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="D935" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E935" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="1">
         <v>14</v>
       </c>
       <c r="B936" s="1">
         <v>1103</v>
       </c>
       <c r="C936" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="D936" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E936" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="1">
         <v>15</v>
       </c>
       <c r="B937" s="1">
         <v>1101</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="D937" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E937" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="1">
         <v>16</v>
       </c>
       <c r="B938" s="1">
         <v>158</v>
       </c>
       <c r="C938" s="1" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="D938" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E938" s="1">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A25:E25"/>
     <mergeCell ref="A46:E46"/>
     <mergeCell ref="A68:E68"/>
     <mergeCell ref="A86:E86"/>
     <mergeCell ref="A108:E108"/>
     <mergeCell ref="A126:E126"/>
     <mergeCell ref="A139:E139"/>
     <mergeCell ref="A156:E156"/>
     <mergeCell ref="A170:E170"/>
     <mergeCell ref="A181:E181"/>
     <mergeCell ref="A200:E200"/>
     <mergeCell ref="A210:E210"/>
     <mergeCell ref="A228:E228"/>
@@ -17838,73 +17841,73 @@
         <v>18</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C21" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1">
         <v>19</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C22" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1">
         <v>20</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C23" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1">
         <v>21</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="C24" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1">
         <v>22</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="C25" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1">
         <v>23</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C26" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1">
         <v>24</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>387</v>
       </c>
       <c r="C27" s="1">
         <v>1</v>