--- v3 (2026-05-20)
+++ v4 (2026-07-06)
@@ -74,51 +74,51 @@
   <si>
     <t>Associação Run Tejo</t>
   </si>
   <si>
     <t>Tiago Mendes</t>
   </si>
   <si>
     <t>Ricardo Pinto</t>
   </si>
   <si>
     <t>Sport Ponto Come</t>
   </si>
   <si>
     <t>FRANCISCO BRANDÃO</t>
   </si>
   <si>
     <t>Diogo Lucas</t>
   </si>
   <si>
     <t>Valejas Atlético Clube</t>
   </si>
   <si>
     <t>Tiago Maniés</t>
   </si>
   <si>
-    <t>STEVEN RELVAS GROSSO</t>
+    <t>LUCAS NUNES</t>
   </si>
   <si>
     <t>Frederico Ferreira</t>
   </si>
   <si>
     <t>Derikson Marques</t>
   </si>
   <si>
     <t>Grupo Recreativo Cultural e Desportivo de Leião</t>
   </si>
   <si>
     <t>Rafael Verissimo</t>
   </si>
   <si>
     <t>GMCJamor</t>
   </si>
   <si>
     <t>António Ribeiro</t>
   </si>
   <si>
     <t>Academia Recreativa de Linda-a-Velha</t>
   </si>
   <si>
     <t xml:space="preserve">Rafael  Santos</t>
   </si>
@@ -767,51 +767,51 @@
   <si>
     <t>Bruno Henriques</t>
   </si>
   <si>
     <t>Cristiano Filipe</t>
   </si>
   <si>
     <t>André Ribeiro</t>
   </si>
   <si>
     <t xml:space="preserve">Francisco  Val</t>
   </si>
   <si>
     <t>João Pires</t>
   </si>
   <si>
     <t xml:space="preserve">André  Viseu</t>
   </si>
   <si>
     <t>PEDRO QUARESMA</t>
   </si>
   <si>
     <t>Tiago Fernandes</t>
   </si>
   <si>
-    <t>Francisco Lopes</t>
+    <t>GONÇALO MALCATA</t>
   </si>
   <si>
     <t>José Marcos Nunes</t>
   </si>
   <si>
     <t>Frederico Sousa</t>
   </si>
   <si>
     <t>ANDRÉ FERREIRA</t>
   </si>
   <si>
     <t>Eusebio Corte</t>
   </si>
   <si>
     <t>Pedro Cerejo</t>
   </si>
   <si>
     <t>Jaime Lopes</t>
   </si>
   <si>
     <t>Carlos Ferreira</t>
   </si>
   <si>
     <t>Seniores - Femininos</t>
   </si>
@@ -1019,108 +1019,108 @@
   <si>
     <t>Ana Coutinho</t>
   </si>
   <si>
     <t>Rita Sá</t>
   </si>
   <si>
     <t>Célia Lopes</t>
   </si>
   <si>
     <t xml:space="preserve">Mónica  Carvalho</t>
   </si>
   <si>
     <t>Associação Cultural e Recreativa da Ribeira da Lage</t>
   </si>
   <si>
     <t>Sidónia Atanásio</t>
   </si>
   <si>
     <t>Evelina Kocharova</t>
   </si>
   <si>
     <t>Rita Raimundo</t>
   </si>
   <si>
-    <t>FILIPA RELVAS</t>
+    <t xml:space="preserve">TIAGO  MOREIRA</t>
   </si>
   <si>
     <t>Margarida Roque</t>
   </si>
   <si>
     <t>Vânia Andrade</t>
   </si>
   <si>
     <t>PATRICIA PINA</t>
   </si>
   <si>
     <t>Vania Faria</t>
   </si>
   <si>
     <t>LILIANA JORGE</t>
   </si>
   <si>
     <t>M 40</t>
   </si>
   <si>
     <t>Ricardo Madeira</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRÉ   CORVO</t>
   </si>
   <si>
-    <t>HELDER GROSSO</t>
+    <t>GABRIEL CARLOS</t>
   </si>
   <si>
     <t>JOEL PENA</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   SILVA</t>
   </si>
   <si>
     <t>FREDERICO RODRIGUES</t>
   </si>
   <si>
     <t>Nuno Graça</t>
   </si>
   <si>
     <t xml:space="preserve">SÉRGIO   MALHEIRO</t>
   </si>
   <si>
     <t>Paulo Rocha</t>
   </si>
   <si>
     <t>David Caroço Nunes</t>
   </si>
   <si>
     <t>Tramagal Sport União</t>
   </si>
   <si>
     <t>Bruno Ferreira</t>
   </si>
   <si>
-    <t>Miguel Ramalho</t>
+    <t>Gonçalo Sá</t>
   </si>
   <si>
     <t>José Carmo da Silva</t>
   </si>
   <si>
     <t>Miguel Sousa</t>
   </si>
   <si>
     <t xml:space="preserve">Marco  Alves </t>
   </si>
   <si>
     <t>Rui Santos</t>
   </si>
   <si>
     <t>João Pereira</t>
   </si>
   <si>
     <t>Fernanda Paulo</t>
   </si>
   <si>
     <t>Rui Jesus</t>
   </si>
   <si>
     <t>Andrea Saporito</t>
   </si>
@@ -1541,51 +1541,51 @@
   <si>
     <t>Afonso Catalão</t>
   </si>
   <si>
     <t>Gustavo Arroz</t>
   </si>
   <si>
     <t xml:space="preserve">Helder  Jorge </t>
   </si>
   <si>
     <t>F 45</t>
   </si>
   <si>
     <t xml:space="preserve">Aileen  Dooley </t>
   </si>
   <si>
     <t>SUSANA RAPOSO</t>
   </si>
   <si>
     <t xml:space="preserve">Marta  Borges</t>
   </si>
   <si>
     <t>Marisa Silva</t>
   </si>
   <si>
-    <t>Maria Maçanita</t>
+    <t>Tânia Flores</t>
   </si>
   <si>
     <t xml:space="preserve">CÉLIA  SILVA</t>
   </si>
   <si>
     <t xml:space="preserve">Eva  Jeronimo</t>
   </si>
   <si>
     <t>Joana Garcia</t>
   </si>
   <si>
     <t>SANDRA MONTEIRO</t>
   </si>
   <si>
     <t>Cândida Ganchas</t>
   </si>
   <si>
     <t>Sofia Pedro</t>
   </si>
   <si>
     <t>SOFIA ALEIXO</t>
   </si>
   <si>
     <t>Sandra Silva</t>
   </si>
@@ -2444,51 +2444,51 @@
   <si>
     <t>Amilcar Dias</t>
   </si>
   <si>
     <t>João Moacho</t>
   </si>
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t xml:space="preserve">Jacinto  Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">JOAQUIM   BELGA</t>
   </si>
   <si>
     <t>Jorge Mendes Batista</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ALMEIDA</t>
   </si>
   <si>
     <t>Manuel Azevedo</t>
   </si>
   <si>
-    <t xml:space="preserve">João  Campos</t>
+    <t xml:space="preserve">BRUNO  PEREIRA</t>
   </si>
   <si>
     <t>F 65</t>
   </si>
   <si>
     <t>EKATERINA KHRAMENKOVA</t>
   </si>
   <si>
     <t>Maria Isabel Oliveira</t>
   </si>
   <si>
     <t>Maria João Silva</t>
   </si>
   <si>
     <t>ETELVINA PAULINO</t>
   </si>
   <si>
     <t>Filomena Moura</t>
   </si>
   <si>
     <t>Maria Alice Machado</t>
   </si>
   <si>
     <t>Ana Maria Neves</t>
   </si>
@@ -2513,51 +2513,51 @@
   <si>
     <t>Fernando Mota</t>
   </si>
   <si>
     <t>Emanuel Tavares</t>
   </si>
   <si>
     <t>Luis Duarte</t>
   </si>
   <si>
     <t>Ventura Saraiva</t>
   </si>
   <si>
     <t>Paulo Alceu</t>
   </si>
   <si>
     <t>Angelo Silva</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>CARLOS DUARTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Ivan  Mascarenhas</t>
+    <t>Laura Reis</t>
   </si>
   <si>
     <t>Fernando Chasqueira</t>
   </si>
   <si>
     <t>F 70</t>
   </si>
   <si>
     <t>Maria Helena Nuno</t>
   </si>
   <si>
     <t xml:space="preserve">FÁTIMA   SANTOS</t>
   </si>
   <si>
     <t>GLÓRIA MARQUES</t>
   </si>
   <si>
     <t>Maria Guia</t>
   </si>
   <si>
     <t xml:space="preserve">ISABEL   LINO</t>
   </si>
   <si>
     <t xml:space="preserve">Elisa  Rodrigues</t>
   </si>