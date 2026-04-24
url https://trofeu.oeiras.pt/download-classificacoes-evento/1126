--- v3 (2026-03-10)
+++ v4 (2026-04-24)
@@ -92,51 +92,51 @@
   <si>
     <t>Pedro Leal</t>
   </si>
   <si>
     <t>António Canento</t>
   </si>
   <si>
     <t>Martin Palhais</t>
   </si>
   <si>
     <t>Sport Ponto Come</t>
   </si>
   <si>
     <t>Damian Larsen</t>
   </si>
   <si>
     <t>Miguel Silva</t>
   </si>
   <si>
     <t>Valejas Atlético Clube</t>
   </si>
   <si>
     <t>Afonso Roque</t>
   </si>
   <si>
-    <t>Martim Araújo</t>
+    <t>Raquel Santos</t>
   </si>
   <si>
     <t>Sub 10 - Femininos</t>
   </si>
   <si>
     <t>Anna Romero</t>
   </si>
   <si>
     <t xml:space="preserve">Camila  Mugarro </t>
   </si>
   <si>
     <t>Beatriz Rodrigues</t>
   </si>
   <si>
     <t>Maria Flora</t>
   </si>
   <si>
     <t>Avana Staudte</t>
   </si>
   <si>
     <t>Associação Run Tejo</t>
   </si>
   <si>
     <t>Alice Pelicano</t>
   </si>
@@ -356,54 +356,54 @@
   <si>
     <t>Academia Recreativa de Linda-a-Velha</t>
   </si>
   <si>
     <t>Tiago Atilano</t>
   </si>
   <si>
     <t xml:space="preserve">Guilherme  Nunes </t>
   </si>
   <si>
     <t>Afonso Torate</t>
   </si>
   <si>
     <t>Afonso Cruz</t>
   </si>
   <si>
     <t>Renato Borges</t>
   </si>
   <si>
     <t>Guilherme Oliveira</t>
   </si>
   <si>
     <t>Matias Sequeira</t>
   </si>
   <si>
-    <t>Digmar Guadalupe</t>
-[...2 lines deleted...]
-    <t>Rodrigo Candeias</t>
+    <t>Lucas Campos</t>
+  </si>
+  <si>
+    <t>Mariana Pombo</t>
   </si>
   <si>
     <t>Salvador Balasteiro</t>
   </si>
   <si>
     <t>Duarte Brito</t>
   </si>
   <si>
     <t>JAIME BACALHAU</t>
   </si>
   <si>
     <t>Duarte Silva</t>
   </si>
   <si>
     <t>Sub 14 - Femininos</t>
   </si>
   <si>
     <t>REGINA FREDERICO</t>
   </si>
   <si>
     <t>Leonor Santos</t>
   </si>
   <si>
     <t>Maria Coutinho</t>
   </si>
@@ -683,51 +683,51 @@
   <si>
     <t>Santinho Kneissler</t>
   </si>
   <si>
     <t>David Gonçalves</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo “Os Fixes”</t>
   </si>
   <si>
     <t>PEDRO TEODORO</t>
   </si>
   <si>
     <t>Gustavo Alves</t>
   </si>
   <si>
     <t>Gonçalo Queiroz</t>
   </si>
   <si>
     <t>RODRIGO LUIZ</t>
   </si>
   <si>
     <t>Mateus Pires</t>
   </si>
   <si>
-    <t>Rafael Antunes</t>
+    <t>Cristiano Cibrão</t>
   </si>
   <si>
     <t xml:space="preserve">Miguel  Garcia</t>
   </si>
   <si>
     <t>Tiago Nuno</t>
   </si>
   <si>
     <t>Sub 20 - Femininos</t>
   </si>
   <si>
     <t>Catarina Espada</t>
   </si>
   <si>
     <t>Inês Jerónimo Pereira</t>
   </si>
   <si>
     <t>Associação de Moradores 18 de Maio</t>
   </si>
   <si>
     <t>Jéssica Pereira</t>
   </si>
   <si>
     <t>Rita Silva</t>
   </si>
@@ -1073,51 +1073,51 @@
   <si>
     <t>Nuno Quintela</t>
   </si>
   <si>
     <t>JOSÉ CARLOS TEODORO</t>
   </si>
   <si>
     <t>Steven Santos</t>
   </si>
   <si>
     <t>Fauler Campos</t>
   </si>
   <si>
     <t>HUGO FILIPE ANTUNES</t>
   </si>
   <si>
     <t>Ivandro Moreira</t>
   </si>
   <si>
     <t>Agualva Runners</t>
   </si>
   <si>
     <t>JOSÉ VASCO</t>
   </si>
   <si>
-    <t>André Pereira</t>
+    <t>Joaquim Santos</t>
   </si>
   <si>
     <t>André Oliveira</t>
   </si>
   <si>
     <t>Tiago Ribeiro</t>
   </si>
   <si>
     <t>Fernando Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">José  Júnior</t>
   </si>
   <si>
     <t>Joao Filho</t>
   </si>
   <si>
     <t xml:space="preserve">João  Miranda</t>
   </si>
   <si>
     <t>RENATO MADUREIRA</t>
   </si>
   <si>
     <t>Fábio Querido</t>
   </si>
@@ -1430,51 +1430,51 @@
   <si>
     <t>André Ferreira</t>
   </si>
   <si>
     <t>TIAGO GOUVEIA</t>
   </si>
   <si>
     <t>Gonçalo Brás</t>
   </si>
   <si>
     <t xml:space="preserve">HUGO   DOMINGOS</t>
   </si>
   <si>
     <t>Luis Filipe</t>
   </si>
   <si>
     <t xml:space="preserve">HUGO   GONÇALVES</t>
   </si>
   <si>
     <t>ANTÓNIO RODRIGUES</t>
   </si>
   <si>
     <t>Nuno Santos</t>
   </si>
   <si>
-    <t>Bruno Pereira</t>
+    <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>Rui Santos</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO VELEZ </t>
   </si>
   <si>
     <t>Nelson Diogo</t>
   </si>
   <si>
     <t>Dário Palma</t>
   </si>
   <si>
     <t xml:space="preserve">José Miguel  Barradas</t>
   </si>
   <si>
     <t>Hércules Baptista</t>
   </si>
   <si>
     <t>Nuno Carioca</t>
   </si>
   <si>
     <t>Paulo Ferreira</t>
   </si>
@@ -1877,51 +1877,51 @@
   <si>
     <t>João Cristovão</t>
   </si>
   <si>
     <t>Gonçalo Santos</t>
   </si>
   <si>
     <t>João Martins</t>
   </si>
   <si>
     <t>Nelson Mileu</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Anjos</t>
   </si>
   <si>
     <t>Ricardo Moniz</t>
   </si>
   <si>
     <t>Pedro Teixeira</t>
   </si>
   <si>
     <t>Alexandre Sequeira</t>
   </si>
   <si>
-    <t xml:space="preserve">VÍTOR   SANTOS</t>
+    <t>SUSE MARTINS</t>
   </si>
   <si>
     <t>Jorge Bento</t>
   </si>
   <si>
     <t>Omar Hamam junior</t>
   </si>
   <si>
     <t>Álvaro Garcia</t>
   </si>
   <si>
     <t>Augusto Pires</t>
   </si>
   <si>
     <t>CUA Benaventense - 3B</t>
   </si>
   <si>
     <t>F 50</t>
   </si>
   <si>
     <t>Rute Queiroz</t>
   </si>
   <si>
     <t>Sandra Bação</t>
   </si>
@@ -1961,51 +1961,51 @@
   <si>
     <t>Elizabete Santos</t>
   </si>
   <si>
     <t>Elisa Gonçalves</t>
   </si>
   <si>
     <t>Paula Leitão</t>
   </si>
   <si>
     <t>Iolanda Feliciano</t>
   </si>
   <si>
     <t>Carmen Cristino</t>
   </si>
   <si>
     <t xml:space="preserve">Maria  Bica</t>
   </si>
   <si>
     <t>Cristina Francisco</t>
   </si>
   <si>
     <t>Ruth Neves</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t xml:space="preserve">CARLA   RAPOSO</t>
   </si>
   <si>
     <t>Cláudia Balona</t>
   </si>
   <si>
     <t>Cristina Zancu</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Nunes</t>
   </si>
   <si>
     <t>Olga Palma</t>
   </si>
   <si>
     <t>Cristina Neves</t>
   </si>
   <si>
     <t>Lucinda Espada</t>
   </si>
   <si>
     <t>Augusta Azevedo</t>
   </si>
@@ -2084,51 +2084,51 @@
   <si>
     <t>Rodrigo Ferreira</t>
   </si>
   <si>
     <t>Sérgio Sota</t>
   </si>
   <si>
     <t>Carlos Hilário</t>
   </si>
   <si>
     <t>Luis Ribeiro</t>
   </si>
   <si>
     <t>PAULO CORDEIRO</t>
   </si>
   <si>
     <t>Marco Silva</t>
   </si>
   <si>
     <t>Luís Correia</t>
   </si>
   <si>
     <t>Fernando Pinheiro</t>
   </si>
   <si>
-    <t xml:space="preserve">Luis  Carvalhinho</t>
+    <t>Sara Gaspar</t>
   </si>
   <si>
     <t>Carlos Gonçalves</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Lomba</t>
   </si>
   <si>
     <t>Paulo Santos</t>
   </si>
   <si>
     <t>Carlos Ferro</t>
   </si>
   <si>
     <t xml:space="preserve">Paulo Lúcio </t>
   </si>
   <si>
     <t>José Bonito</t>
   </si>
   <si>
     <t>F 55</t>
   </si>
   <si>
     <t>ALEXANDRA PORTELA</t>
   </si>
@@ -2495,51 +2495,51 @@
   <si>
     <t>Ana Silva</t>
   </si>
   <si>
     <t>M 70</t>
   </si>
   <si>
     <t xml:space="preserve">AIRES  Pratas</t>
   </si>
   <si>
     <t>HENRIQUE ADREGA</t>
   </si>
   <si>
     <t xml:space="preserve">José  Bordalo </t>
   </si>
   <si>
     <t>Carlos Miranda</t>
   </si>
   <si>
     <t>António CAMACHO</t>
   </si>
   <si>
     <t>José Faustino</t>
   </si>
   <si>
-    <t xml:space="preserve">António  Gavado </t>
+    <t>Fernando Mota</t>
   </si>
   <si>
     <t xml:space="preserve">João  Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">Vítor  Amado</t>
   </si>
   <si>
     <t xml:space="preserve">Ventura  Saraiva</t>
   </si>
   <si>
     <t>Luis Duarte</t>
   </si>
   <si>
     <t>Amilcar Dias</t>
   </si>
   <si>
     <t>Emanuel Tavares</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>