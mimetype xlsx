--- v4 (2026-04-24)
+++ v5 (2026-07-24)
@@ -365,51 +365,51 @@
   <si>
     <t>Afonso Torate</t>
   </si>
   <si>
     <t>Afonso Cruz</t>
   </si>
   <si>
     <t>Renato Borges</t>
   </si>
   <si>
     <t>Guilherme Oliveira</t>
   </si>
   <si>
     <t>Matias Sequeira</t>
   </si>
   <si>
     <t>Lucas Campos</t>
   </si>
   <si>
     <t>Mariana Pombo</t>
   </si>
   <si>
     <t>Salvador Balasteiro</t>
   </si>
   <si>
-    <t>Duarte Brito</t>
+    <t xml:space="preserve">Silvério  Dias</t>
   </si>
   <si>
     <t>JAIME BACALHAU</t>
   </si>
   <si>
     <t>Duarte Silva</t>
   </si>
   <si>
     <t>Sub 14 - Femininos</t>
   </si>
   <si>
     <t>REGINA FREDERICO</t>
   </si>
   <si>
     <t>Leonor Santos</t>
   </si>
   <si>
     <t>Maria Coutinho</t>
   </si>
   <si>
     <t>MATILDE NOGUEIRA</t>
   </si>
   <si>
     <t>Alice Fichtner</t>
   </si>
@@ -530,75 +530,75 @@
   <si>
     <t>Inês Pereira</t>
   </si>
   <si>
     <t>CAROLINA SEIXAL</t>
   </si>
   <si>
     <t>Marta Neves</t>
   </si>
   <si>
     <t>Sociedade de Instrução Musical e Escolar Cruz Quebradense (SIMECQ)</t>
   </si>
   <si>
     <t>Rita Leal</t>
   </si>
   <si>
     <t>Maia Espírito-Santo</t>
   </si>
   <si>
     <t>Sofia Mileu</t>
   </si>
   <si>
     <t xml:space="preserve"> Atlético Clube de Porto Salvo</t>
   </si>
   <si>
-    <t>Rita Bota</t>
+    <t>LEONOR CRUZ</t>
   </si>
   <si>
     <t>Eva Cabral</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>Lívia Mores</t>
   </si>
   <si>
     <t>Sub 18 - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t>RAFAEL ALVES</t>
   </si>
   <si>
     <t>DIOGO PINTO</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t>Dinis Capelas</t>
   </si>
   <si>
     <t>Tomás Magina</t>
   </si>
   <si>
     <t xml:space="preserve">Simão  Paredes</t>
   </si>
   <si>
     <t>Pedro Sayanda</t>
   </si>
   <si>
     <t>ALEXANDRE FEVEREIRO</t>
   </si>
   <si>
     <t>Tiago Oliveira</t>
   </si>
   <si>
     <t>Pedro Gonçalves</t>
   </si>
   <si>
     <t>Tiago Gonçalves</t>
   </si>
@@ -905,51 +905,51 @@
   <si>
     <t>Daniel Nunes</t>
   </si>
   <si>
     <t>FILIPE TEIXEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Cláudio  Trilho</t>
   </si>
   <si>
     <t>Ricardo Rodrigues</t>
   </si>
   <si>
     <t>TIAGO SANTOS</t>
   </si>
   <si>
     <t>Associação Cultural e Recreativa da Ribeira da Lage</t>
   </si>
   <si>
     <t>Renato Afonso</t>
   </si>
   <si>
     <t>Renato Ferreira</t>
   </si>
   <si>
-    <t>Tiago Henriques</t>
+    <t xml:space="preserve">BRUNO  SOUZA</t>
   </si>
   <si>
     <t>Eloi Garcia</t>
   </si>
   <si>
     <t>Jorge De Sousa</t>
   </si>
   <si>
     <t>Gonçalo Andrade</t>
   </si>
   <si>
     <t>Seniores - Femininos</t>
   </si>
   <si>
     <t>Joana Ogura</t>
   </si>
   <si>
     <t>Grupo Recreativo Eirense - GRE</t>
   </si>
   <si>
     <t>SARA MONTEIRO</t>
   </si>
   <si>
     <t>KCÉNIA BOUGROVA</t>
   </si>
@@ -1499,51 +1499,51 @@
   <si>
     <t>Pedro M. Bica</t>
   </si>
   <si>
     <t>Pedro Domingos</t>
   </si>
   <si>
     <t>Bernardo Salavessa</t>
   </si>
   <si>
     <t>Filipe Cameira</t>
   </si>
   <si>
     <t>Ricardo Nobre</t>
   </si>
   <si>
     <t>Jorge Ramos</t>
   </si>
   <si>
     <t>Paulo Serra</t>
   </si>
   <si>
     <t>Jorge Pelicano</t>
   </si>
   <si>
-    <t>Paulo Vilhena</t>
+    <t>Henar Cordeiro</t>
   </si>
   <si>
     <t>Nuno Curto</t>
   </si>
   <si>
     <t>Filipe Garranas</t>
   </si>
   <si>
     <t>Associação de Pára-quedistas Tejo-Norte</t>
   </si>
   <si>
     <t xml:space="preserve">Vinicius  Guedes</t>
   </si>
   <si>
     <t>Bruno Nunes</t>
   </si>
   <si>
     <t>Rogério Dias</t>
   </si>
   <si>
     <t>GONÇALO PEDRO</t>
   </si>
   <si>
     <t>Rui Vaz Rodrigues</t>
   </si>
@@ -1673,63 +1673,63 @@
   <si>
     <t>MARGARIDA ANJOS</t>
   </si>
   <si>
     <t>Hélia Pires</t>
   </si>
   <si>
     <t>Carla Palma</t>
   </si>
   <si>
     <t>Cristina Oliveira</t>
   </si>
   <si>
     <t>Lucia Silva</t>
   </si>
   <si>
     <t>Carla Alves</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Serra</t>
   </si>
   <si>
     <t>LEONOR GARCIA</t>
   </si>
   <si>
-    <t>Ana Esgaio</t>
+    <t>Ana Ferreira</t>
   </si>
   <si>
     <t>Sofia Pereira</t>
   </si>
   <si>
     <t>Andreia Craveiro</t>
   </si>
   <si>
     <t>Claudia de Souza Morelli</t>
   </si>
   <si>
-    <t>Margarida Ribeiro</t>
+    <t>Jadson Indeque</t>
   </si>
   <si>
     <t xml:space="preserve">MARINA   PANTALIÃO</t>
   </si>
   <si>
     <t>Ana Pereira</t>
   </si>
   <si>
     <t>Patrícia Mendes</t>
   </si>
   <si>
     <t>M 50</t>
   </si>
   <si>
     <t>LUIS PINTO</t>
   </si>
   <si>
     <t>SÉRGIO PAIVA</t>
   </si>
   <si>
     <t>Nuno Ruela</t>
   </si>
   <si>
     <t>Clube Desportivo Os Galgos Audazes</t>
   </si>
@@ -1853,51 +1853,51 @@
   <si>
     <t>Rui Amaral</t>
   </si>
   <si>
     <t>DAVID ALMEIDA</t>
   </si>
   <si>
     <t>ANDRÉ LIMA</t>
   </si>
   <si>
     <t>EVELINO MAGALHÃES</t>
   </si>
   <si>
     <t>JOÃO MOITEIRO</t>
   </si>
   <si>
     <t>ARTUR GONÇALVES</t>
   </si>
   <si>
     <t>Paulo Sousa</t>
   </si>
   <si>
     <t>Paulo Trindade</t>
   </si>
   <si>
-    <t>João Cristovão</t>
+    <t>Diana Correia</t>
   </si>
   <si>
     <t>Gonçalo Santos</t>
   </si>
   <si>
     <t>João Martins</t>
   </si>
   <si>
     <t>Nelson Mileu</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Anjos</t>
   </si>
   <si>
     <t>Ricardo Moniz</t>
   </si>
   <si>
     <t>Pedro Teixeira</t>
   </si>
   <si>
     <t>Alexandre Sequeira</t>
   </si>
   <si>
     <t>SUSE MARTINS</t>
   </si>
@@ -2081,51 +2081,51 @@
   <si>
     <t>Paulo Pais</t>
   </si>
   <si>
     <t>Rodrigo Ferreira</t>
   </si>
   <si>
     <t>Sérgio Sota</t>
   </si>
   <si>
     <t>Carlos Hilário</t>
   </si>
   <si>
     <t>Luis Ribeiro</t>
   </si>
   <si>
     <t>PAULO CORDEIRO</t>
   </si>
   <si>
     <t>Marco Silva</t>
   </si>
   <si>
     <t>Luís Correia</t>
   </si>
   <si>
-    <t>Fernando Pinheiro</t>
+    <t>Chloé Prete</t>
   </si>
   <si>
     <t>Sara Gaspar</t>
   </si>
   <si>
     <t>Carlos Gonçalves</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Lomba</t>
   </si>
   <si>
     <t>Paulo Santos</t>
   </si>
   <si>
     <t>Carlos Ferro</t>
   </si>
   <si>
     <t xml:space="preserve">Paulo Lúcio </t>
   </si>
   <si>
     <t>José Bonito</t>
   </si>
   <si>
     <t>F 55</t>
   </si>
@@ -2525,51 +2525,51 @@
   <si>
     <t xml:space="preserve">Vítor  Amado</t>
   </si>
   <si>
     <t xml:space="preserve">Ventura  Saraiva</t>
   </si>
   <si>
     <t>Luis Duarte</t>
   </si>
   <si>
     <t>Amilcar Dias</t>
   </si>
   <si>
     <t>Emanuel Tavares</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t>Adriano Cunha</t>
   </si>
   <si>
-    <t xml:space="preserve">João  Campos</t>
+    <t xml:space="preserve">BRUNO  PEREIRA</t>
   </si>
   <si>
     <t>João Gomes</t>
   </si>
   <si>
     <t>F 70</t>
   </si>
   <si>
     <t>Maria Helena Nuno</t>
   </si>
   <si>
     <t xml:space="preserve">FÁTIMA   SANTOS</t>
   </si>
   <si>
     <t xml:space="preserve">ISABEL   LINO</t>
   </si>
   <si>
     <t>Céu Esteves</t>
   </si>
   <si>
     <t>Maria Guia</t>
   </si>
   <si>
     <t>Ana Maria Neves</t>
   </si>
@@ -2600,51 +2600,51 @@
   <si>
     <t>António Inácio</t>
   </si>
   <si>
     <t xml:space="preserve">Virgílio  Rodrigues</t>
   </si>
   <si>
     <t>José Canhoto</t>
   </si>
   <si>
     <t>José Lindo</t>
   </si>
   <si>
     <t>Antonio Pais</t>
   </si>
   <si>
     <t>M 80</t>
   </si>
   <si>
     <t xml:space="preserve">MANUEL  MARTINS</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ROQUE</t>
   </si>
   <si>
-    <t>Armando Bravo</t>
+    <t>MARIA CARVALHO</t>
   </si>
   <si>
     <t>António Santos</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   ALAGADOR</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS   MARQUES</t>
   </si>
   <si>
     <t>José Nascimento</t>
   </si>
   <si>
     <t>JOAQUIM LIMA</t>
   </si>
   <si>
     <t xml:space="preserve">ARMÉNIO   PATRÍCIO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>