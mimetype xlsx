--- v4 (2026-07-06)
+++ v5 (2026-11-06)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Atletas" sheetId="1" r:id="rId1"/>
     <sheet name="Colectivo" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="907" uniqueCount="907">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="906" uniqueCount="906">
   <si>
     <t>42º Troféu CM Oeiras - Grande Prémio Valejas Atlético Clube</t>
   </si>
   <si>
     <t>Sub 10 - Masculinos</t>
   </si>
   <si>
     <t>Posição</t>
   </si>
   <si>
     <t>Dorsal</t>
   </si>
   <si>
     <t>Atleta</t>
   </si>
   <si>
     <t>Clube/Equipa</t>
   </si>
   <si>
     <t>Pontos</t>
   </si>
   <si>
     <t>FRANCISCO BRANDÃO</t>
   </si>
   <si>
@@ -464,51 +464,51 @@
   <si>
     <t>Filipe Flor</t>
   </si>
   <si>
     <t>Gonçalo Santos Branco</t>
   </si>
   <si>
     <t>Rafael Estrela</t>
   </si>
   <si>
     <t>Oleh Voznyi</t>
   </si>
   <si>
     <t>Grupo Recreativo de Tercena</t>
   </si>
   <si>
     <t>Sub 18 - Femininos</t>
   </si>
   <si>
     <t>SARA RIBAS</t>
   </si>
   <si>
     <t xml:space="preserve">Carolina Coelho </t>
   </si>
   <si>
-    <t>Inês Mendes Bento</t>
+    <t>Inês Bento</t>
   </si>
   <si>
     <t>ÍRIS ALMEIDA</t>
   </si>
   <si>
     <t>MARIA LEONOR RAMOS</t>
   </si>
   <si>
     <t>Sub 20 - Masculinos</t>
   </si>
   <si>
     <t>SANTIAGO AGATÃO</t>
   </si>
   <si>
     <t>Guilherme Filipe</t>
   </si>
   <si>
     <t>Rafael Santos</t>
   </si>
   <si>
     <t>Bruno Sousa</t>
   </si>
   <si>
     <t>Filipe Serra</t>
   </si>
@@ -977,51 +977,51 @@
   <si>
     <t xml:space="preserve">Gonçalo  Correia</t>
   </si>
   <si>
     <t>Diogo Vieira</t>
   </si>
   <si>
     <t>ALEXANDRA MELINTE</t>
   </si>
   <si>
     <t>David Eiras</t>
   </si>
   <si>
     <t>HUGO FILIPE ANTUNES</t>
   </si>
   <si>
     <t>JOSÉ CARLOS TEODORO</t>
   </si>
   <si>
     <t>Nuno Quintela</t>
   </si>
   <si>
     <t>Miguel Xavier</t>
   </si>
   <si>
-    <t>Carlos Duque</t>
+    <t>CARLOS DUQUE</t>
   </si>
   <si>
     <t>André Oliveira</t>
   </si>
   <si>
     <t>Joao Filho</t>
   </si>
   <si>
     <t>Paulo Ferreira</t>
   </si>
   <si>
     <t>JOSÉ MARTINS</t>
   </si>
   <si>
     <t xml:space="preserve">José  Júnior</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Silva </t>
   </si>
   <si>
     <t>Joaquim Santos</t>
   </si>
   <si>
     <t>FILIPE SILVA</t>
   </si>
@@ -1196,78 +1196,78 @@
   <si>
     <t xml:space="preserve">Marco  Alves </t>
   </si>
   <si>
     <t>André Carvalho</t>
   </si>
   <si>
     <t>José Carmo da Silva</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro  Pombo </t>
   </si>
   <si>
     <t>Bruno Oliveira</t>
   </si>
   <si>
     <t>Andrea Saporito</t>
   </si>
   <si>
     <t xml:space="preserve">RODRIGO  LOURO</t>
   </si>
   <si>
     <t>Sérgio Barbosa</t>
   </si>
   <si>
-    <t xml:space="preserve">Paulo  Marques</t>
+    <t>Paulo Marques</t>
   </si>
   <si>
     <t>João Tomaz</t>
   </si>
   <si>
     <t>MARTIJN BOONS</t>
   </si>
   <si>
     <t>PEDRO BELO</t>
   </si>
   <si>
     <t xml:space="preserve">João  Ramalho</t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo  Ferreira</t>
   </si>
   <si>
     <t>Daniel Rodrigues</t>
   </si>
   <si>
     <t>Gonçalo Faria</t>
   </si>
   <si>
     <t>Ricardo Pascoal</t>
   </si>
   <si>
-    <t>RENATO LUIS</t>
+    <t>Renato Luís</t>
   </si>
   <si>
     <t>CARLOS ANTUNES</t>
   </si>
   <si>
     <t>Nuno Louro</t>
   </si>
   <si>
     <t xml:space="preserve">Fábio  Martins</t>
   </si>
   <si>
     <t>Nelson Marques</t>
   </si>
   <si>
     <t xml:space="preserve">Marco  Pinto</t>
   </si>
   <si>
     <t>Bruno Amaro</t>
   </si>
   <si>
     <t>Leandro Rodrigues</t>
   </si>
   <si>
     <t>Filipe Paulo</t>
   </si>
@@ -1526,165 +1526,165 @@
   <si>
     <t>Nuno Curto</t>
   </si>
   <si>
     <t>Paulo Serra</t>
   </si>
   <si>
     <t>Helder Rosário</t>
   </si>
   <si>
     <t>Daniel Cardoso</t>
   </si>
   <si>
     <t>Rui Raposo</t>
   </si>
   <si>
     <t>António Lourenço</t>
   </si>
   <si>
     <t>Filipe Cameira</t>
   </si>
   <si>
     <t>Andrónico Duarte</t>
   </si>
   <si>
-    <t>Rui Vaz Rodrigues</t>
+    <t>Rui Rodrigues</t>
   </si>
   <si>
     <t>Jorge Ramos</t>
   </si>
   <si>
     <t>Nuno Sobral</t>
   </si>
   <si>
     <t xml:space="preserve">André  Fialho </t>
   </si>
   <si>
     <t>SÉRGIO CLEMENTE</t>
   </si>
   <si>
     <t>Pedro Ferreira</t>
   </si>
   <si>
-    <t>JOAO LOPES</t>
+    <t>João Lopes</t>
   </si>
   <si>
     <t>Beatriz Alves</t>
   </si>
   <si>
     <t>Pedro Ribeiro</t>
   </si>
   <si>
     <t>Eduardo Poças</t>
   </si>
   <si>
     <t>Vitor Antunes</t>
   </si>
   <si>
-    <t>GONÇALO PEDRO</t>
+    <t>Gonçalo Pedro</t>
   </si>
   <si>
     <t xml:space="preserve">BERNARDO   CAYOLLA</t>
   </si>
   <si>
     <t>Bernardo Salavessa</t>
   </si>
   <si>
     <t>Nuno Alves</t>
   </si>
   <si>
     <t>José Ferreira</t>
   </si>
   <si>
     <t>Luís Guerra</t>
   </si>
   <si>
     <t xml:space="preserve">Vicente  Prete</t>
   </si>
   <si>
     <t>Alexandre Gomes</t>
   </si>
   <si>
-    <t>BRUNO PATINHO</t>
+    <t>Bruno Patinho</t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo Pato </t>
   </si>
   <si>
     <t>Paulo Reis</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   FAVIANA</t>
   </si>
   <si>
     <t>CARLOS CARDOSO</t>
   </si>
   <si>
     <t>Hugo Casqueiro</t>
   </si>
   <si>
     <t xml:space="preserve">Luís  Braz</t>
   </si>
   <si>
     <t>Luis Cadaxa</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Meneses</t>
   </si>
   <si>
     <t>F 45</t>
   </si>
   <si>
     <t>Sónia Machado</t>
   </si>
   <si>
     <t>SUSANA RAPOSO</t>
   </si>
   <si>
-    <t xml:space="preserve">Marta  Borges</t>
-[...2 lines deleted...]
-    <t>Céu Fernandes</t>
+    <t>Marta Borges</t>
+  </si>
+  <si>
+    <t>CÉU FERNANDES</t>
   </si>
   <si>
     <t>SONIA NEVES</t>
   </si>
   <si>
     <t xml:space="preserve">CÉLIA  SILVA</t>
   </si>
   <si>
     <t>SANDRA MONTEIRO</t>
   </si>
   <si>
     <t>Sandra Silva</t>
   </si>
   <si>
     <t>Ana Rocha</t>
   </si>
   <si>
-    <t>SOFIA ALEIXO</t>
+    <t>ANA SOFIA ALEIXO</t>
   </si>
   <si>
     <t>Gina Correia</t>
   </si>
   <si>
     <t xml:space="preserve">Sofia  Fraga</t>
   </si>
   <si>
     <t>Vera Carmo</t>
   </si>
   <si>
     <t>ANA NETO</t>
   </si>
   <si>
     <t>Sofia Pedro</t>
   </si>
   <si>
     <t>Carla Palma</t>
   </si>
   <si>
     <t>Elsa Carrilho</t>
   </si>
   <si>
     <t>MARTA AMARO</t>
   </si>
@@ -1703,51 +1703,51 @@
   <si>
     <t>Catiuci Braga</t>
   </si>
   <si>
     <t>Clara Clérigo</t>
   </si>
   <si>
     <t>Sara Carvalhinho</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Serra</t>
   </si>
   <si>
     <t>Sandra Cabral</t>
   </si>
   <si>
     <t xml:space="preserve">MARINA   PANTALIÃO</t>
   </si>
   <si>
     <t>Ana Ferreira</t>
   </si>
   <si>
     <t>Elisabete Domingues</t>
   </si>
   <si>
-    <t>LEONOR GARCIA</t>
+    <t>Leonor Garcia</t>
   </si>
   <si>
     <t>Rosa Silva</t>
   </si>
   <si>
     <t>Helena Santos</t>
   </si>
   <si>
     <t>Hélia Sousa</t>
   </si>
   <si>
     <t>M 50</t>
   </si>
   <si>
     <t>SÉRGIO PAIVA</t>
   </si>
   <si>
     <t>Paulo Silva</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE   PINHO</t>
   </si>
   <si>
     <t>Ana Lúcia Rebelo</t>
   </si>
@@ -1823,54 +1823,54 @@
   <si>
     <t>Sergio Carvalho</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro  Gomes </t>
   </si>
   <si>
     <t>Gil Monteiro</t>
   </si>
   <si>
     <t>Pedro Semedo</t>
   </si>
   <si>
     <t>ABNER KIENE</t>
   </si>
   <si>
     <t>Sérgio Ramos</t>
   </si>
   <si>
     <t>Pedro Esteves</t>
   </si>
   <si>
     <t>Joaquim Amaral</t>
   </si>
   <si>
-    <t>JOSE CRUZ</t>
-[...2 lines deleted...]
-    <t>JULIO FERREIRA</t>
+    <t>Jose Cruz</t>
+  </si>
+  <si>
+    <t>Júlio Ferreira</t>
   </si>
   <si>
     <t>Hugo Palmeiro</t>
   </si>
   <si>
     <t>Carlos Taveira</t>
   </si>
   <si>
     <t>Pedro Andrade</t>
   </si>
   <si>
     <t xml:space="preserve">João  Caetano</t>
   </si>
   <si>
     <t>Bruno Raposo</t>
   </si>
   <si>
     <t>Nelson Tembe</t>
   </si>
   <si>
     <t>Luís Nogueira</t>
   </si>
   <si>
     <t xml:space="preserve">BENTO   QUARESMA</t>
   </si>
@@ -1919,204 +1919,204 @@
   <si>
     <t xml:space="preserve">José  Pardal </t>
   </si>
   <si>
     <t>Carlos Gil</t>
   </si>
   <si>
     <t>Nuno Duarte</t>
   </si>
   <si>
     <t xml:space="preserve">Daniel  Morais</t>
   </si>
   <si>
     <t>Sergio Antunes</t>
   </si>
   <si>
     <t>RUI ANTUNES</t>
   </si>
   <si>
     <t>Sérgio Vieira</t>
   </si>
   <si>
     <t>João Sayanda</t>
   </si>
   <si>
-    <t>JOAO CURVELO</t>
+    <t>João Curvelo</t>
   </si>
   <si>
     <t>Rui Amaral</t>
   </si>
   <si>
     <t>Gustavo Monteiro</t>
   </si>
   <si>
-    <t>João Martins</t>
+    <t>Joao Vaz Martins</t>
   </si>
   <si>
     <t>Sérgio Pó</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   QUARESMA</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   CANAS</t>
   </si>
   <si>
     <t>Daniel Barata</t>
   </si>
   <si>
     <t>Paulo Sousa</t>
   </si>
   <si>
     <t>Ricardo Nuno</t>
   </si>
   <si>
-    <t>Luís Miguel Revés</t>
+    <t>Luís Revés</t>
   </si>
   <si>
     <t>Gonçalo Caeiro</t>
   </si>
   <si>
     <t>Paulo Trindade</t>
   </si>
   <si>
     <t>Rui Neves</t>
   </si>
   <si>
     <t>DAVID ALMEIDA</t>
   </si>
   <si>
     <t>Rui Almeida</t>
   </si>
   <si>
     <t>Rui Vaz</t>
   </si>
   <si>
     <t>Gustavo Arroz</t>
   </si>
   <si>
     <t>Jesus Gomez</t>
   </si>
   <si>
     <t>Nelson Mileu</t>
   </si>
   <si>
     <t>Alexandre Sequeira</t>
   </si>
   <si>
-    <t>Jorge Bento</t>
+    <t>António Bento</t>
   </si>
   <si>
     <t>João Correia Gregorio</t>
   </si>
   <si>
     <t>NUNO SERRA</t>
   </si>
   <si>
     <t>F 50</t>
   </si>
   <si>
     <t>Ana Pereira</t>
   </si>
   <si>
     <t>Rute Queiroz</t>
   </si>
   <si>
     <t>Fernanda Santinha</t>
   </si>
   <si>
     <t>Sandra Bação</t>
   </si>
   <si>
     <t>Vera Duarte</t>
   </si>
   <si>
     <t>VENCEDORA CAPUNGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Eva  Jeronimo</t>
+    <t>Eva Jeronimo</t>
   </si>
   <si>
     <t>Goreti Borges</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
-    <t>VANDA MURTEIRA</t>
+    <t>Vanda Murteira</t>
   </si>
   <si>
     <t xml:space="preserve">SANDRA  FERNANDES</t>
   </si>
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
     <t>ANA ABRUNHOSA</t>
   </si>
   <si>
     <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t>Meirevone Ferreira</t>
   </si>
   <si>
     <t>Ana Raposo</t>
   </si>
   <si>
     <t>Isabel Antunes</t>
   </si>
   <si>
     <t xml:space="preserve">Catarina  Quintas </t>
   </si>
   <si>
     <t>Sónia Monteiro</t>
   </si>
   <si>
     <t>Cândida Ganchas</t>
   </si>
   <si>
     <t>Fabiola Landeiro</t>
   </si>
   <si>
     <t>Eugénia Ribeiro</t>
   </si>
   <si>
     <t xml:space="preserve">ANABELA   SANTOS</t>
   </si>
   <si>
     <t>Elisa Gonçalves</t>
   </si>
   <si>
     <t>Manuela Ferreira</t>
   </si>
   <si>
     <t>Elizabete Santos</t>
   </si>
   <si>
-    <t>ANA MOTA</t>
+    <t>Ana Paula Mota</t>
   </si>
   <si>
     <t>Ana Nunes</t>
   </si>
   <si>
     <t>Cidália Borges</t>
   </si>
   <si>
     <t>MARIA PEIXOTO</t>
   </si>
   <si>
     <t>Joana Pedro</t>
   </si>
   <si>
     <t>Elsa Almeida</t>
   </si>
   <si>
     <t>MARIA VEIGA</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Nunes</t>
   </si>
   <si>
     <t>Carla Rato</t>
   </si>
@@ -2171,51 +2171,51 @@
   <si>
     <t>CARLOS SIMÕES</t>
   </si>
   <si>
     <t>Jose Baptista</t>
   </si>
   <si>
     <t>Helder Batista</t>
   </si>
   <si>
     <t>JORGE PAREDES</t>
   </si>
   <si>
     <t>Paulo Veríssimo</t>
   </si>
   <si>
     <t xml:space="preserve">Paulo Lúcio </t>
   </si>
   <si>
     <t>Miguel Lourenço</t>
   </si>
   <si>
     <t>José Bonito</t>
   </si>
   <si>
-    <t>MARCELO CERDEIRA</t>
+    <t>MARCELO CARDEIRA</t>
   </si>
   <si>
     <t>Fernando Gonçalves</t>
   </si>
   <si>
     <t>Pedro Evangelista</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Gamito</t>
   </si>
   <si>
     <t xml:space="preserve">VÍTOR   CANTO</t>
   </si>
   <si>
     <t>Miguel Moradias</t>
   </si>
   <si>
     <t>José Borges</t>
   </si>
   <si>
     <t>Rui Magalhães</t>
   </si>
   <si>
     <t>Bento Raminhos</t>
   </si>
@@ -2312,51 +2312,51 @@
   <si>
     <t>Madalena Magalhães</t>
   </si>
   <si>
     <t>Elisa Almeida</t>
   </si>
   <si>
     <t>Mara Barral</t>
   </si>
   <si>
     <t>Sofia Morgado</t>
   </si>
   <si>
     <t>Isabel Silva</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Daniel</t>
   </si>
   <si>
     <t>Ana Cristina Viegas</t>
   </si>
   <si>
     <t>ISABEL SAMPAIO</t>
   </si>
   <si>
-    <t xml:space="preserve">SÓNIA   CASON</t>
+    <t xml:space="preserve">SÓNIA DEL  CASON</t>
   </si>
   <si>
     <t>M 60</t>
   </si>
   <si>
     <t>João Ginja</t>
   </si>
   <si>
     <t>Jose Jarmela</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   CALDEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   GRAÇA</t>
   </si>
   <si>
     <t>Alexandre Soares</t>
   </si>
   <si>
     <t>Rui Pombinho</t>
   </si>
   <si>
     <t>José Pinto</t>
   </si>
@@ -2481,53 +2481,50 @@
     <t>Beta Mata</t>
   </si>
   <si>
     <t>Esmeralda Gomes</t>
   </si>
   <si>
     <t xml:space="preserve">Maria do Rosário  Pedro</t>
   </si>
   <si>
     <t>Maria Lurdes Ferreira</t>
   </si>
   <si>
     <t>M 65</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   SIMÕES</t>
   </si>
   <si>
     <t xml:space="preserve">ALMIRO   FEIJÃO</t>
   </si>
   <si>
     <t>YUMO YAN</t>
   </si>
   <si>
     <t>ESPIRITO SANTO</t>
-  </si>
-[...1 lines deleted...]
-    <t>João Lopes</t>
   </si>
   <si>
     <t>José Machado</t>
   </si>
   <si>
     <t>Fernando Rosa</t>
   </si>
   <si>
     <t>JOSÉ GOUVEIA</t>
   </si>
   <si>
     <t>António Guerreiro</t>
   </si>
   <si>
     <t>Amigos do Atletismo de Mafra</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   GOMES</t>
   </si>
   <si>
     <t>Martin Cura</t>
   </si>
   <si>
     <t>António Sabido</t>
   </si>
@@ -16965,1530 +16962,1530 @@
     <row r="888">
       <c r="A888" s="1">
         <v>4</v>
       </c>
       <c r="B888" s="1">
         <v>197</v>
       </c>
       <c r="C888" s="1" t="s">
         <v>824</v>
       </c>
       <c r="D888" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E888" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="1">
         <v>5</v>
       </c>
       <c r="B889" s="1">
         <v>229</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>825</v>
+        <v>512</v>
       </c>
       <c r="D889" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E889" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="1">
         <v>6</v>
       </c>
       <c r="B890" s="1">
         <v>1368</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="D890" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E890" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="1">
         <v>7</v>
       </c>
       <c r="B891" s="1">
         <v>1198</v>
       </c>
       <c r="C891" s="1" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="D891" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E891" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="1">
         <v>8</v>
       </c>
       <c r="B892" s="1">
         <v>506</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="D892" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E892" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="1">
         <v>9</v>
       </c>
       <c r="B893" s="1">
         <v>245</v>
       </c>
       <c r="C893" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="D893" s="1" t="s">
         <v>829</v>
-      </c>
-[...1 lines deleted...]
-        <v>830</v>
       </c>
       <c r="E893" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="1">
         <v>10</v>
       </c>
       <c r="B894" s="1">
         <v>200</v>
       </c>
       <c r="C894" s="1" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="D894" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E894" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="1">
         <v>11</v>
       </c>
       <c r="B895" s="1">
         <v>1052</v>
       </c>
       <c r="C895" s="1" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="D895" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E895" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="1">
         <v>12</v>
       </c>
       <c r="B896" s="1">
         <v>468</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="D896" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E896" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="1">
         <v>13</v>
       </c>
       <c r="B897" s="1">
         <v>937</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="D897" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E897" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="1">
         <v>14</v>
       </c>
       <c r="B898" s="1">
         <v>913</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="D898" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E898" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="1">
         <v>15</v>
       </c>
       <c r="B899" s="1">
         <v>1121</v>
       </c>
       <c r="C899" s="1" t="s">
         <v>252</v>
       </c>
       <c r="D899" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E899" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="1">
         <v>16</v>
       </c>
       <c r="B900" s="1">
         <v>934</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="D900" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E900" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="1">
         <v>17</v>
       </c>
       <c r="B901" s="1">
         <v>382</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
       <c r="D901" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E901" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="1">
         <v>18</v>
       </c>
       <c r="B902" s="1">
         <v>1188</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="D902" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E902" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="1">
         <v>19</v>
       </c>
       <c r="B903" s="1">
         <v>787</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
       <c r="D903" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E903" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="1">
         <v>20</v>
       </c>
       <c r="B904" s="1">
         <v>1154</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="D904" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E904" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="1">
         <v>21</v>
       </c>
       <c r="B905" s="1">
         <v>1343</v>
       </c>
       <c r="C905" s="1" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="D905" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E905" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="1">
         <v>22</v>
       </c>
       <c r="B906" s="1">
         <v>1600</v>
       </c>
       <c r="C906" s="1" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
       <c r="D906" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E906" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="1">
         <v>23</v>
       </c>
       <c r="B907" s="1">
         <v>923</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="D907" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E907" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="1">
         <v>24</v>
       </c>
       <c r="B908" s="1">
         <v>195</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="D908" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E908" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="1">
         <v>25</v>
       </c>
       <c r="B909" s="1">
         <v>947</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="D909" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E909" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="1">
         <v>26</v>
       </c>
       <c r="B910" s="1">
         <v>204</v>
       </c>
       <c r="C910" s="1" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="D910" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E910" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="1">
         <v>27</v>
       </c>
       <c r="B911" s="1">
         <v>1651</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
       <c r="D911" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E911" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="1">
         <v>28</v>
       </c>
       <c r="B912" s="1">
         <v>886</v>
       </c>
       <c r="C912" s="1" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c r="D912" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E912" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="1">
         <v>29</v>
       </c>
       <c r="B913" s="1">
         <v>203</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="D913" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E913" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="1">
         <v>30</v>
       </c>
       <c r="B914" s="1">
         <v>434</v>
       </c>
       <c r="C914" s="1" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
       <c r="D914" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E914" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="1">
         <v>31</v>
       </c>
       <c r="B915" s="1">
         <v>205</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="D915" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E915" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="1">
         <v>32</v>
       </c>
       <c r="B916" s="1">
         <v>326</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
       <c r="D916" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E916" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="1">
         <v>33</v>
       </c>
       <c r="B917" s="1">
         <v>942</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="D917" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E917" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="3" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="B920" s="3" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="C920" s="3" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="D920" s="3" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="E920" s="3" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B921" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C921" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D921" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E921" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="1">
         <v>1</v>
       </c>
       <c r="B922" s="1">
         <v>970</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="D922" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E922" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="1">
         <v>2</v>
       </c>
       <c r="B923" s="1">
         <v>1223</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="D923" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E923" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="1">
         <v>3</v>
       </c>
       <c r="B924" s="1">
         <v>1038</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="D924" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E924" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="1">
         <v>4</v>
       </c>
       <c r="B925" s="1">
         <v>975</v>
       </c>
       <c r="C925" s="1" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="D925" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E925" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="1">
         <v>5</v>
       </c>
       <c r="B926" s="1">
         <v>810</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="D926" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E926" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="1">
         <v>6</v>
       </c>
       <c r="B927" s="1">
         <v>1394</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="D927" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E927" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="1">
         <v>7</v>
       </c>
       <c r="B928" s="1">
         <v>1129</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="D928" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E928" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="1">
         <v>8</v>
       </c>
       <c r="B929" s="1">
         <v>1806</v>
       </c>
       <c r="C929" s="1" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="D929" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E929" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="1">
         <v>9</v>
       </c>
       <c r="B930" s="1">
         <v>1105</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="D930" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E930" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="1">
         <v>10</v>
       </c>
       <c r="B931" s="1">
         <v>995</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="D931" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E931" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="3" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="B934" s="3" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="C934" s="3" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="D934" s="3" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="E934" s="3" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B935" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C935" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D935" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E935" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="1">
         <v>1</v>
       </c>
       <c r="B936" s="1">
         <v>1116</v>
       </c>
       <c r="C936" s="1" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="D936" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E936" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="1">
         <v>2</v>
       </c>
       <c r="B937" s="1">
         <v>899</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="D937" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E937" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="1">
         <v>3</v>
       </c>
       <c r="B938" s="1">
         <v>430</v>
       </c>
       <c r="C938" s="1" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="D938" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E938" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="1">
         <v>4</v>
       </c>
       <c r="B939" s="1">
         <v>1054</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="D939" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E939" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="1">
         <v>5</v>
       </c>
       <c r="B940" s="1">
         <v>1142</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="D940" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E940" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="1">
         <v>6</v>
       </c>
       <c r="B941" s="1">
         <v>423</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="D941" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E941" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="1">
         <v>7</v>
       </c>
       <c r="B942" s="1">
         <v>1309</v>
       </c>
       <c r="C942" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D942" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E942" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="1">
         <v>8</v>
       </c>
       <c r="B943" s="1">
         <v>823</v>
       </c>
       <c r="C943" s="1" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="D943" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E943" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="1">
         <v>9</v>
       </c>
       <c r="B944" s="1">
         <v>1666</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="D944" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E944" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="1">
         <v>10</v>
       </c>
       <c r="B945" s="1">
         <v>1671</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="D945" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E945" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="1">
         <v>11</v>
       </c>
       <c r="B946" s="1">
         <v>963</v>
       </c>
       <c r="C946" s="1" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
       <c r="D946" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E946" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="1">
         <v>12</v>
       </c>
       <c r="B947" s="1">
         <v>208</v>
       </c>
       <c r="C947" s="1" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="D947" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E947" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="1">
         <v>13</v>
       </c>
       <c r="B948" s="1">
         <v>206</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="D948" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E948" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="1">
         <v>14</v>
       </c>
       <c r="B949" s="1">
         <v>207</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D949" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E949" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="1">
         <v>15</v>
       </c>
       <c r="B950" s="1">
         <v>734</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="D950" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E950" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="1">
         <v>16</v>
       </c>
       <c r="B951" s="1">
         <v>501</v>
       </c>
       <c r="C951" s="1" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="D951" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E951" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="1">
         <v>17</v>
       </c>
       <c r="B952" s="1">
         <v>907</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="D952" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E952" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="3" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="B955" s="3" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="C955" s="3" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="D955" s="3" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="E955" s="3" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B956" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C956" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D956" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E956" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="1">
         <v>1</v>
       </c>
       <c r="B957" s="1">
         <v>979</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
       <c r="D957" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E957" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="1">
         <v>2</v>
       </c>
       <c r="B958" s="1">
         <v>1648</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="D958" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E958" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="1">
         <v>3</v>
       </c>
       <c r="B959" s="1">
         <v>77</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="D959" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E959" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="1">
         <v>4</v>
       </c>
       <c r="B960" s="1">
         <v>76</v>
       </c>
       <c r="C960" s="1" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="D960" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E960" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="1">
         <v>5</v>
       </c>
       <c r="B961" s="1">
         <v>1787</v>
       </c>
       <c r="C961" s="1" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="D961" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E961" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="3" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="B964" s="3" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="C964" s="3" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="D964" s="3" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="E964" s="3" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B965" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C965" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D965" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E965" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="1">
         <v>1</v>
       </c>
       <c r="B966" s="1">
         <v>906</v>
       </c>
       <c r="C966" s="1" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="D966" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E966" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="1">
         <v>2</v>
       </c>
       <c r="B967" s="1">
         <v>1146</v>
       </c>
       <c r="C967" s="1" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="D967" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E967" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="1">
         <v>3</v>
       </c>
       <c r="B968" s="1">
         <v>463</v>
       </c>
       <c r="C968" s="1" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="D968" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E968" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="1">
         <v>4</v>
       </c>
       <c r="B969" s="1">
         <v>875</v>
       </c>
       <c r="C969" s="1" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="D969" s="1" t="s">
         <v>584</v>
       </c>
       <c r="E969" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="1">
         <v>5</v>
       </c>
       <c r="B970" s="1">
         <v>209</v>
       </c>
       <c r="C970" s="1" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="D970" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E970" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="1">
         <v>6</v>
       </c>
       <c r="B971" s="1">
         <v>1365</v>
       </c>
       <c r="C971" s="1" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="D971" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E971" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="1">
         <v>7</v>
       </c>
       <c r="B972" s="1">
         <v>568</v>
       </c>
       <c r="C972" s="1" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="D972" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E972" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="1">
         <v>8</v>
       </c>
       <c r="B973" s="1">
         <v>1653</v>
       </c>
       <c r="C973" s="1" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="D973" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E973" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="1">
         <v>9</v>
       </c>
       <c r="B974" s="1">
         <v>1672</v>
       </c>
       <c r="C974" s="1" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
       <c r="D974" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E974" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="1">
         <v>10</v>
       </c>
       <c r="B975" s="1">
         <v>1629</v>
       </c>
       <c r="C975" s="1" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="D975" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E975" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="1">
         <v>11</v>
       </c>
       <c r="B976" s="1">
         <v>1610</v>
       </c>
       <c r="C976" s="1" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="D976" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E976" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="3" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
       <c r="B979" s="3" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
       <c r="C979" s="3" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
       <c r="D979" s="3" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
       <c r="E979" s="3" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B980" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C980" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D980" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E980" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="1">
         <v>1</v>
       </c>
       <c r="B981" s="1">
         <v>664</v>
       </c>
       <c r="C981" s="1" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="D981" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E981" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="1">
         <v>2</v>
       </c>
       <c r="B982" s="1">
         <v>935</v>
       </c>
       <c r="C982" s="1" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
       <c r="D982" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E982" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="1">
         <v>3</v>
       </c>
       <c r="B983" s="1">
         <v>214</v>
       </c>
       <c r="C983" s="1" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="D983" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E983" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="1">
         <v>4</v>
       </c>
       <c r="B984" s="1">
         <v>1137</v>
       </c>
       <c r="C984" s="1" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
       <c r="D984" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E984" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="1">
         <v>5</v>
       </c>
       <c r="B985" s="1">
         <v>500</v>
       </c>
       <c r="C985" s="1" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
       <c r="D985" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E985" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="1">
         <v>6</v>
       </c>
       <c r="B986" s="1">
         <v>1665</v>
       </c>
       <c r="C986" s="1" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
       <c r="D986" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E986" s="1">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="A35:E35"/>
     <mergeCell ref="A54:E54"/>
     <mergeCell ref="A77:E77"/>
     <mergeCell ref="A91:E91"/>
     <mergeCell ref="A107:E107"/>
     <mergeCell ref="A120:E120"/>
     <mergeCell ref="A137:E137"/>
     <mergeCell ref="A154:E154"/>
     <mergeCell ref="A163:E163"/>
     <mergeCell ref="A185:E185"/>
     <mergeCell ref="A196:E196"/>
     <mergeCell ref="A217:E217"/>
@@ -18850,51 +18847,51 @@
         <v>26</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>239</v>
       </c>
       <c r="C29" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1">
         <v>27</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>706</v>
       </c>
       <c r="C30" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1">
         <v>28</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="C31" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1">
         <v>29</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>495</v>
       </c>
       <c r="C32" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1">
         <v>30</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>347</v>
       </c>
       <c r="C33" s="1">
         <v>1</v>