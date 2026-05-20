--- v2 (2026-02-16)
+++ v3 (2026-05-20)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Atletas" sheetId="1" r:id="rId1"/>
     <sheet name="Colectivo" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="884" uniqueCount="884">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="885" uniqueCount="885">
   <si>
     <t>42º Troféu CM Oeiras - Grande Prémio Queluz de Baixo</t>
   </si>
   <si>
     <t>Sub 10 - Masculinos</t>
   </si>
   <si>
     <t>Posição</t>
   </si>
   <si>
     <t>Dorsal</t>
   </si>
   <si>
     <t>Atleta</t>
   </si>
   <si>
     <t>Clube/Equipa</t>
   </si>
   <si>
     <t>Pontos</t>
   </si>
   <si>
     <t>SANTIAGO NOGUEIRA</t>
   </si>
   <si>
@@ -92,51 +92,51 @@
   <si>
     <t>GUSTAVO SOUSA</t>
   </si>
   <si>
     <t>Associação Cultural e Recreativa da Ribeira da Lage</t>
   </si>
   <si>
     <t>Lucas Fernandes</t>
   </si>
   <si>
     <t>Pedro Leal</t>
   </si>
   <si>
     <t>Martin Palhais</t>
   </si>
   <si>
     <t>Sport Ponto Come</t>
   </si>
   <si>
     <t>Guilherme Pereira</t>
   </si>
   <si>
     <t>Damian Larsen</t>
   </si>
   <si>
-    <t>Martim Araújo</t>
+    <t>Raquel Santos</t>
   </si>
   <si>
     <t>Gonçalo Moreira</t>
   </si>
   <si>
     <t>Sub 10 - Femininos</t>
   </si>
   <si>
     <t>Anna Romero</t>
   </si>
   <si>
     <t>Beatriz Rodrigues</t>
   </si>
   <si>
     <t>Avana Staudte</t>
   </si>
   <si>
     <t>Associação Run Tejo</t>
   </si>
   <si>
     <t xml:space="preserve">Camila  Mugarro </t>
   </si>
   <si>
     <t>Ema Guerra</t>
   </si>
@@ -194,51 +194,51 @@
   <si>
     <t>Duarte Pereira</t>
   </si>
   <si>
     <t>Rodrigo Madureira</t>
   </si>
   <si>
     <t>Diogo Ibraímo</t>
   </si>
   <si>
     <t>Grupo Musical 1º Dezembro Queijas</t>
   </si>
   <si>
     <t>Gabriel Cabral</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Quintelas </t>
   </si>
   <si>
     <t>Simão Pinto</t>
   </si>
   <si>
     <t>Xavier Costa</t>
   </si>
   <si>
-    <t>Elyan Silva</t>
+    <t>Júlia Cordeiro</t>
   </si>
   <si>
     <t>Rafael Diogo</t>
   </si>
   <si>
     <t>David Gabadinho</t>
   </si>
   <si>
     <t>MANEL PEDRO</t>
   </si>
   <si>
     <t>Associação de Moradores 18 de Maio</t>
   </si>
   <si>
     <t>Miguel Rosa</t>
   </si>
   <si>
     <t>Ricardo Pinto</t>
   </si>
   <si>
     <t>Gustavo Miguel</t>
   </si>
   <si>
     <t>Rafael Rosa</t>
   </si>
@@ -443,66 +443,66 @@
   <si>
     <t>Matilde Ferreira</t>
   </si>
   <si>
     <t>Beatriz Ferreira</t>
   </si>
   <si>
     <t>Marta Neves</t>
   </si>
   <si>
     <t>CAROLINA SEIXAL</t>
   </si>
   <si>
     <t xml:space="preserve">Matilde  Ferreira</t>
   </si>
   <si>
     <t>Rita Leal</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>Maia Espírito-Santo</t>
   </si>
   <si>
-    <t>SERENA MONTEIRO</t>
+    <t>Paulo Brito</t>
   </si>
   <si>
     <t>Inês Batista</t>
   </si>
   <si>
     <t>Sub 18 - Masculinos</t>
   </si>
   <si>
     <t>RAFAEL ALVES</t>
   </si>
   <si>
     <t>DIOGO PINTO</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t>ALEXANDRE FEVEREIRO</t>
   </si>
   <si>
     <t>Francisco Ferreira</t>
   </si>
   <si>
     <t>João Fernandes</t>
   </si>
   <si>
     <t>Pedro Sayanda</t>
   </si>
   <si>
     <t>Oleh Voznyi</t>
   </si>
   <si>
     <t>Grupo Recreativo de Tercena</t>
   </si>
   <si>
     <t>Sub 18 - Femininos</t>
   </si>
@@ -545,51 +545,51 @@
   <si>
     <t xml:space="preserve">João  Silva</t>
   </si>
   <si>
     <t>Guilherme Filipe</t>
   </si>
   <si>
     <t>David Gonçalves</t>
   </si>
   <si>
     <t>Manuel Franco</t>
   </si>
   <si>
     <t xml:space="preserve">Alexandre  Florindo</t>
   </si>
   <si>
     <t>RODRIGO LUIZ</t>
   </si>
   <si>
     <t xml:space="preserve">Miguel  Garcia</t>
   </si>
   <si>
     <t xml:space="preserve">André  Ramires</t>
   </si>
   <si>
-    <t>Rafael Antunes</t>
+    <t>Cristiano Cibrão</t>
   </si>
   <si>
     <t>Sub 20 - Femininos</t>
   </si>
   <si>
     <t>CÁTIA KHVAS</t>
   </si>
   <si>
     <t>Bruna Silva</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo da Ribeira da Lage</t>
   </si>
   <si>
     <t>Inês Jerónimo Pereira</t>
   </si>
   <si>
     <t>Rita Silva</t>
   </si>
   <si>
     <t>Inês Mileu</t>
   </si>
   <si>
     <t xml:space="preserve"> Atlético Clube de Porto Salvo</t>
   </si>
@@ -881,51 +881,51 @@
   <si>
     <t>Mariana Figueira</t>
   </si>
   <si>
     <t xml:space="preserve">ANDREIA PEREIRA </t>
   </si>
   <si>
     <t>BEATRIZ MATIAS</t>
   </si>
   <si>
     <t xml:space="preserve">Bárbara  Marques</t>
   </si>
   <si>
     <t>Sofia Gomes</t>
   </si>
   <si>
     <t>Mariana Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">Ana Marta  Moradias</t>
   </si>
   <si>
     <t>Mafalda Bação</t>
   </si>
   <si>
-    <t>Orlanda Andrade</t>
+    <t xml:space="preserve">JOANA  ANDRADE</t>
   </si>
   <si>
     <t>KCÉNIA BOUGROVA</t>
   </si>
   <si>
     <t xml:space="preserve">TELMA SILVA </t>
   </si>
   <si>
     <t>Rita Couto</t>
   </si>
   <si>
     <t xml:space="preserve">Catarina  Monteiro</t>
   </si>
   <si>
     <t>Andreia Pinto</t>
   </si>
   <si>
     <t>Rita García-Mon</t>
   </si>
   <si>
     <t>Soraia Paraíso</t>
   </si>
   <si>
     <t xml:space="preserve">Diana  Cardoso</t>
   </si>
@@ -953,51 +953,51 @@
   <si>
     <t xml:space="preserve">Gonçalo  Correia</t>
   </si>
   <si>
     <t>Carlos Duque</t>
   </si>
   <si>
     <t>LEONEL FONTE</t>
   </si>
   <si>
     <t>Nuno Quintela</t>
   </si>
   <si>
     <t>David Eiras</t>
   </si>
   <si>
     <t>Miguel Xavier</t>
   </si>
   <si>
     <t>JOSÉ MARTINS</t>
   </si>
   <si>
     <t>Joao Filho</t>
   </si>
   <si>
-    <t>Machel Carvalho</t>
+    <t>CARINA CARVALHO</t>
   </si>
   <si>
     <t>Paulo Ferreira</t>
   </si>
   <si>
     <t>Filipe Pereira</t>
   </si>
   <si>
     <t>Tiago Ribeiro</t>
   </si>
   <si>
     <t xml:space="preserve">João  Miranda</t>
   </si>
   <si>
     <t>Steven Santos</t>
   </si>
   <si>
     <t>João Albuquerque</t>
   </si>
   <si>
     <t>JOSÉ VASCO</t>
   </si>
   <si>
     <t>Fernando Pereira</t>
   </si>
@@ -1406,51 +1406,51 @@
   <si>
     <t>TIAGO GOUVEIA</t>
   </si>
   <si>
     <t>Dário Palma</t>
   </si>
   <si>
     <t>Joao Castanheira</t>
   </si>
   <si>
     <t>Luis Filipe</t>
   </si>
   <si>
     <t>Marco Moura</t>
   </si>
   <si>
     <t>Hugo Calado</t>
   </si>
   <si>
     <t xml:space="preserve">HUGO   GONÇALVES</t>
   </si>
   <si>
     <t>Nuno Carioca</t>
   </si>
   <si>
-    <t>Bruno Pereira</t>
+    <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>Luís Godinho</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">Vinicius  Guedes</t>
   </si>
   <si>
     <t>CESAR HENRIQUES</t>
   </si>
   <si>
     <t>Sandra Segura</t>
   </si>
   <si>
     <t>Pedro Raposo</t>
   </si>
   <si>
     <t xml:space="preserve">José Miguel  Barradas</t>
   </si>
@@ -1967,51 +1967,51 @@
   <si>
     <t>Elizabete Santos</t>
   </si>
   <si>
     <t>Cristina Francisco</t>
   </si>
   <si>
     <t>Maria Gonçalves</t>
   </si>
   <si>
     <t>Iolanda Feliciano</t>
   </si>
   <si>
     <t>MARIA PEIXOTO</t>
   </si>
   <si>
     <t>Joana Pedro</t>
   </si>
   <si>
     <t xml:space="preserve">RITA   MINA</t>
   </si>
   <si>
     <t>Carla Nicomédio</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Carla Alves</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Nunes</t>
   </si>
   <si>
     <t>Carla Rato</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t>Lucinda Espada</t>
   </si>
   <si>
     <t>M 55</t>
   </si>
   <si>
     <t>Hélder Rebelo</t>
   </si>
   <si>
     <t>Paulo Martins</t>
   </si>
@@ -2282,50 +2282,53 @@
   <si>
     <t>Carlos Lopes</t>
   </si>
   <si>
     <t>Alfredo Bacelar</t>
   </si>
   <si>
     <t>João Marques</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS   BARRENTO</t>
   </si>
   <si>
     <t xml:space="preserve">FERNANDO   COELHO</t>
   </si>
   <si>
     <t>Vitor Vital</t>
   </si>
   <si>
     <t>Manuel Araújo</t>
   </si>
   <si>
     <t>António Fernandes</t>
   </si>
   <si>
+    <t xml:space="preserve">Ana  Sobral</t>
+  </si>
+  <si>
     <t>António Jacinto</t>
   </si>
   <si>
     <t>António Major</t>
   </si>
   <si>
     <t>Nuno Galvão</t>
   </si>
   <si>
     <t xml:space="preserve">João Pedro  Vaz</t>
   </si>
   <si>
     <t>Carlos Marques</t>
   </si>
   <si>
     <t>Jorge Oliveira</t>
   </si>
   <si>
     <t>António Lima</t>
   </si>
   <si>
     <t>Jorge Valadares</t>
   </si>
   <si>
     <t xml:space="preserve">Hermínio  Cabeceira</t>
@@ -2381,51 +2384,51 @@
   <si>
     <t xml:space="preserve">Maria do Rosário  Pedro</t>
   </si>
   <si>
     <t>Vânia Dias</t>
   </si>
   <si>
     <t>Maria Lurdes Ferreira</t>
   </si>
   <si>
     <t>M 65</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   SIMÕES</t>
   </si>
   <si>
     <t xml:space="preserve">ALMIRO   FEIJÃO</t>
   </si>
   <si>
     <t>JOSÉ GOUVEIA</t>
   </si>
   <si>
     <t>Fernando Rosa</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSÉ SALAZAR </t>
+    <t>YUMO YAN</t>
   </si>
   <si>
     <t>José Machado</t>
   </si>
   <si>
     <t>António Guerreiro</t>
   </si>
   <si>
     <t>Amigos do Atletismo de Mafra</t>
   </si>
   <si>
     <t>Henrique Freire</t>
   </si>
   <si>
     <t>António Sabido</t>
   </si>
   <si>
     <t>António Vale</t>
   </si>
   <si>
     <t>Jorge Reis</t>
   </si>
   <si>
     <t>Manuel Coelho</t>
   </si>
@@ -2546,51 +2549,51 @@
   <si>
     <t>José Faustino</t>
   </si>
   <si>
     <t>Luís Bettencourt</t>
   </si>
   <si>
     <t xml:space="preserve">João  Pereira</t>
   </si>
   <si>
     <t>Januário Coelho</t>
   </si>
   <si>
     <t>Armando Correia</t>
   </si>
   <si>
     <t>Emanuel Tavares</t>
   </si>
   <si>
     <t>Luis Duarte</t>
   </si>
   <si>
     <t xml:space="preserve">Ventura  Saraiva</t>
   </si>
   <si>
-    <t xml:space="preserve">António  Gavado </t>
+    <t>Fernando Mota</t>
   </si>
   <si>
     <t xml:space="preserve">MÁRIO   GOMES</t>
   </si>
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t>Jorge Mendes Batista</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>Adriano Cunha</t>
   </si>
   <si>
     <t>Sílvio Paiva</t>
   </si>
   <si>
     <t xml:space="preserve">João  Campos</t>
   </si>
   <si>
     <t>João Gomes</t>
   </si>
@@ -15757,2295 +15760,2295 @@
     <row r="817">
       <c r="A817" s="1">
         <v>26</v>
       </c>
       <c r="B817" s="1">
         <v>849</v>
       </c>
       <c r="C817" s="1" t="s">
         <v>757</v>
       </c>
       <c r="D817" s="1" t="s">
         <v>277</v>
       </c>
       <c r="E817" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="1">
         <v>27</v>
       </c>
       <c r="B818" s="1">
         <v>224</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>694</v>
+        <v>758</v>
       </c>
       <c r="D818" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E818" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="1">
         <v>28</v>
       </c>
       <c r="B819" s="1">
         <v>370</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="D819" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E819" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="1">
         <v>29</v>
       </c>
       <c r="B820" s="1">
         <v>871</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D820" s="1" t="s">
         <v>561</v>
       </c>
       <c r="E820" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="1">
         <v>30</v>
       </c>
       <c r="B821" s="1">
         <v>1235</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="D821" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E821" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="1">
         <v>31</v>
       </c>
       <c r="B822" s="1">
         <v>585</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="D822" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E822" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="1">
         <v>32</v>
       </c>
       <c r="B823" s="1">
         <v>351</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="D823" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E823" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="1">
         <v>33</v>
       </c>
       <c r="B824" s="1">
         <v>1133</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="D824" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E824" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="1">
         <v>34</v>
       </c>
       <c r="B825" s="1">
         <v>941</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="D825" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E825" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="1">
         <v>35</v>
       </c>
       <c r="B826" s="1">
         <v>1212</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="D826" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E826" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="1">
         <v>36</v>
       </c>
       <c r="B827" s="1">
         <v>931</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="D827" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E827" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="1">
         <v>37</v>
       </c>
       <c r="B828" s="1">
         <v>339</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="D828" s="1" t="s">
         <v>340</v>
       </c>
       <c r="E828" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="1">
         <v>38</v>
       </c>
       <c r="B829" s="1">
         <v>917</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="D829" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E829" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="1">
         <v>39</v>
       </c>
       <c r="B830" s="1">
         <v>588</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="D830" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E830" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="1">
         <v>40</v>
       </c>
       <c r="B831" s="1">
         <v>971</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="D831" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E831" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="3" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B834" s="3" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="C834" s="3" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="D834" s="3" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="E834" s="3" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B835" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C835" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D835" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E835" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="1">
         <v>1</v>
       </c>
       <c r="B836" s="1">
         <v>74</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D836" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E836" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="1">
         <v>2</v>
       </c>
       <c r="B837" s="1">
         <v>1409</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D837" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E837" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="1">
         <v>3</v>
       </c>
       <c r="B838" s="1">
         <v>1661</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="D838" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E838" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="1">
         <v>4</v>
       </c>
       <c r="B839" s="1">
         <v>924</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="D839" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E839" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="1">
         <v>5</v>
       </c>
       <c r="B840" s="1">
         <v>1370</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D840" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E840" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="1">
         <v>6</v>
       </c>
       <c r="B841" s="1">
         <v>1467</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="D841" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E841" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="1">
         <v>7</v>
       </c>
       <c r="B842" s="1">
         <v>1225</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="D842" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E842" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="1">
         <v>8</v>
       </c>
       <c r="B843" s="1">
         <v>421</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="D843" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E843" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="1">
         <v>9</v>
       </c>
       <c r="B844" s="1">
         <v>1775</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="D844" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E844" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="1">
         <v>10</v>
       </c>
       <c r="B845" s="1">
         <v>1239</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="D845" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E845" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="1">
         <v>11</v>
       </c>
       <c r="B846" s="1">
         <v>484</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="D846" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E846" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="1">
         <v>12</v>
       </c>
       <c r="B847" s="1">
         <v>1900</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="D847" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E847" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="1">
         <v>13</v>
       </c>
       <c r="B848" s="1">
         <v>932</v>
       </c>
       <c r="C848" s="1" t="s">
         <v>718</v>
       </c>
       <c r="D848" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E848" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="1">
         <v>14</v>
       </c>
       <c r="B849" s="1">
         <v>440</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="D849" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E849" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="1">
         <v>15</v>
       </c>
       <c r="B850" s="1">
         <v>1647</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="D850" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E850" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="3" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B853" s="3" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="C853" s="3" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="D853" s="3" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="E853" s="3" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B854" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C854" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D854" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E854" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="1">
         <v>1</v>
       </c>
       <c r="B855" s="1">
         <v>196</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D855" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E855" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="1">
         <v>2</v>
       </c>
       <c r="B856" s="1">
         <v>198</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="D856" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E856" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="1">
         <v>3</v>
       </c>
       <c r="B857" s="1">
         <v>506</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="D857" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E857" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="1">
         <v>4</v>
       </c>
       <c r="B858" s="1">
         <v>1198</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D858" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E858" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="1">
         <v>5</v>
       </c>
       <c r="B859" s="1">
         <v>1422</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D859" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E859" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="1">
         <v>6</v>
       </c>
       <c r="B860" s="1">
         <v>1368</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D860" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E860" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="1">
         <v>7</v>
       </c>
       <c r="B861" s="1">
         <v>245</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D861" s="1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="E861" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="1">
         <v>8</v>
       </c>
       <c r="B862" s="1">
         <v>364</v>
       </c>
       <c r="C862" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="D862" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E862" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="1">
         <v>9</v>
       </c>
       <c r="B863" s="1">
         <v>468</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="D863" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E863" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="1">
         <v>10</v>
       </c>
       <c r="B864" s="1">
         <v>1109</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="D864" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E864" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="1">
         <v>11</v>
       </c>
       <c r="B865" s="1">
         <v>1135</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="D865" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E865" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="1">
         <v>12</v>
       </c>
       <c r="B866" s="1">
         <v>913</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="D866" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E866" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="1">
         <v>13</v>
       </c>
       <c r="B867" s="1">
         <v>1052</v>
       </c>
       <c r="C867" s="1" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="D867" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E867" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="1">
         <v>14</v>
       </c>
       <c r="B868" s="1">
         <v>507</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="D868" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E868" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="1">
         <v>15</v>
       </c>
       <c r="B869" s="1">
         <v>1134</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="D869" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E869" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="1">
         <v>16</v>
       </c>
       <c r="B870" s="1">
         <v>1343</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="D870" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="E870" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="1">
         <v>17</v>
       </c>
       <c r="B871" s="1">
         <v>1188</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="D871" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E871" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="1">
         <v>18</v>
       </c>
       <c r="B872" s="1">
         <v>382</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="D872" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E872" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="1">
         <v>19</v>
       </c>
       <c r="B873" s="1">
         <v>923</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="D873" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E873" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="1">
         <v>20</v>
       </c>
       <c r="B874" s="1">
         <v>1154</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="D874" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E874" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="1">
         <v>21</v>
       </c>
       <c r="B875" s="1">
         <v>787</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="D875" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E875" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="1">
         <v>22</v>
       </c>
       <c r="B876" s="1">
         <v>195</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="D876" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E876" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="1">
         <v>23</v>
       </c>
       <c r="B877" s="1">
         <v>947</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="D877" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E877" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="1">
         <v>24</v>
       </c>
       <c r="B878" s="1">
         <v>347</v>
       </c>
       <c r="C878" s="1" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="D878" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E878" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="1">
         <v>25</v>
       </c>
       <c r="B879" s="1">
         <v>886</v>
       </c>
       <c r="C879" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="D879" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E879" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="1">
         <v>26</v>
       </c>
       <c r="B880" s="1">
         <v>1253</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="D880" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E880" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="1">
         <v>27</v>
       </c>
       <c r="B881" s="1">
         <v>1651</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="D881" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E881" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="1">
         <v>28</v>
       </c>
       <c r="B882" s="1">
         <v>203</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="D882" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E882" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="1">
         <v>29</v>
       </c>
       <c r="B883" s="1">
         <v>205</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="D883" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E883" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="1">
         <v>30</v>
       </c>
       <c r="B884" s="1">
         <v>219</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="D884" s="1" t="s">
         <v>665</v>
       </c>
       <c r="E884" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="1">
         <v>31</v>
       </c>
       <c r="B885" s="1">
         <v>1822</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="D885" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E885" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="1">
         <v>32</v>
       </c>
       <c r="B886" s="1">
         <v>326</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="D886" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E886" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="1">
         <v>33</v>
       </c>
       <c r="B887" s="1">
         <v>942</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="D887" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E887" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="3" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="B890" s="3" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="C890" s="3" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="D890" s="3" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="E890" s="3" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B891" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C891" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D891" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E891" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="1">
         <v>1</v>
       </c>
       <c r="B892" s="1">
         <v>1874</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="D892" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E892" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="1">
         <v>2</v>
       </c>
       <c r="B893" s="1">
         <v>1223</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="D893" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E893" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="1">
         <v>3</v>
       </c>
       <c r="B894" s="1">
         <v>220</v>
       </c>
       <c r="C894" s="1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="D894" s="1" t="s">
         <v>665</v>
       </c>
       <c r="E894" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="1">
         <v>4</v>
       </c>
       <c r="B895" s="1">
         <v>1038</v>
       </c>
       <c r="C895" s="1" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="D895" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E895" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="1">
         <v>5</v>
       </c>
       <c r="B896" s="1">
         <v>975</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="D896" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E896" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="1">
         <v>6</v>
       </c>
       <c r="B897" s="1">
         <v>1129</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="D897" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E897" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="1">
         <v>7</v>
       </c>
       <c r="B898" s="1">
         <v>1394</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="D898" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E898" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="1">
         <v>8</v>
       </c>
       <c r="B899" s="1">
         <v>1806</v>
       </c>
       <c r="C899" s="1" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="D899" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E899" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="1">
         <v>9</v>
       </c>
       <c r="B900" s="1">
         <v>810</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="D900" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E900" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="1">
         <v>10</v>
       </c>
       <c r="B901" s="1">
         <v>1105</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="D901" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E901" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="1">
         <v>11</v>
       </c>
       <c r="B902" s="1">
         <v>1472</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D902" s="1" t="s">
         <v>665</v>
       </c>
       <c r="E902" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="1">
         <v>12</v>
       </c>
       <c r="B903" s="1">
         <v>995</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="D903" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E903" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="3" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="B906" s="3" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="C906" s="3" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="D906" s="3" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="E906" s="3" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B907" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C907" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D907" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E907" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="1">
         <v>1</v>
       </c>
       <c r="B908" s="1">
         <v>1116</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="D908" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E908" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="1">
         <v>2</v>
       </c>
       <c r="B909" s="1">
         <v>356</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="D909" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E909" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="1">
         <v>3</v>
       </c>
       <c r="B910" s="1">
         <v>1571</v>
       </c>
       <c r="C910" s="1" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="D910" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E910" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="1">
         <v>4</v>
       </c>
       <c r="B911" s="1">
         <v>430</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="D911" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E911" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="1">
         <v>5</v>
       </c>
       <c r="B912" s="1">
         <v>1309</v>
       </c>
       <c r="C912" s="1" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="D912" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E912" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="1">
         <v>6</v>
       </c>
       <c r="B913" s="1">
         <v>1142</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="D913" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E913" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="1">
         <v>7</v>
       </c>
       <c r="B914" s="1">
         <v>423</v>
       </c>
       <c r="C914" s="1" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="D914" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E914" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="1">
         <v>8</v>
       </c>
       <c r="B915" s="1">
         <v>1666</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="D915" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E915" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="1">
         <v>9</v>
       </c>
       <c r="B916" s="1">
         <v>823</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="D916" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E916" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="1">
         <v>10</v>
       </c>
       <c r="B917" s="1">
         <v>963</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="D917" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E917" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="1">
         <v>11</v>
       </c>
       <c r="B918" s="1">
         <v>1671</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D918" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E918" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="1">
         <v>12</v>
       </c>
       <c r="B919" s="1">
         <v>208</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="D919" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E919" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="1">
         <v>13</v>
       </c>
       <c r="B920" s="1">
         <v>206</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="D920" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E920" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="1">
         <v>14</v>
       </c>
       <c r="B921" s="1">
         <v>501</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="D921" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E921" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="1">
         <v>15</v>
       </c>
       <c r="B922" s="1">
         <v>207</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="D922" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E922" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="1">
         <v>16</v>
       </c>
       <c r="B923" s="1">
         <v>734</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="D923" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E923" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="1">
         <v>17</v>
       </c>
       <c r="B924" s="1">
         <v>940</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D924" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E924" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="1">
         <v>18</v>
       </c>
       <c r="B925" s="1">
         <v>1132</v>
       </c>
       <c r="C925" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="D925" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E925" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="1">
         <v>19</v>
       </c>
       <c r="B926" s="1">
         <v>907</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="D926" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E926" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="3" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B929" s="3" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="C929" s="3" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="D929" s="3" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="E929" s="3" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B930" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C930" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D930" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E930" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="1">
         <v>1</v>
       </c>
       <c r="B931" s="1">
         <v>979</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="D931" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E931" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="1">
         <v>2</v>
       </c>
       <c r="B932" s="1">
         <v>77</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="D932" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E932" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="1">
         <v>3</v>
       </c>
       <c r="B933" s="1">
         <v>1648</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="D933" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E933" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="1">
         <v>4</v>
       </c>
       <c r="B934" s="1">
         <v>801</v>
       </c>
       <c r="C934" s="1" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="D934" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E934" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="1">
         <v>5</v>
       </c>
       <c r="B935" s="1">
         <v>1776</v>
       </c>
       <c r="C935" s="1" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="D935" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E935" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="1">
         <v>6</v>
       </c>
       <c r="B936" s="1">
         <v>1787</v>
       </c>
       <c r="C936" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="D936" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E936" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="1">
         <v>7</v>
       </c>
       <c r="B937" s="1">
         <v>1194</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="D937" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E937" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="3" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="B940" s="3" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="C940" s="3" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="D940" s="3" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="E940" s="3" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B941" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C941" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D941" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E941" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="1">
         <v>1</v>
       </c>
       <c r="B942" s="1">
         <v>906</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="D942" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E942" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="1">
         <v>2</v>
       </c>
       <c r="B943" s="1">
         <v>1146</v>
       </c>
       <c r="C943" s="1" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="D943" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E943" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="1">
         <v>3</v>
       </c>
       <c r="B944" s="1">
         <v>209</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="D944" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E944" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="1">
         <v>4</v>
       </c>
       <c r="B945" s="1">
         <v>875</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="D945" s="1" t="s">
         <v>561</v>
       </c>
       <c r="E945" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="1">
         <v>5</v>
       </c>
       <c r="B946" s="1">
         <v>1365</v>
       </c>
       <c r="C946" s="1" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="D946" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E946" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="1">
         <v>6</v>
       </c>
       <c r="B947" s="1">
         <v>463</v>
       </c>
       <c r="C947" s="1" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="D947" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E947" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="1">
         <v>7</v>
       </c>
       <c r="B948" s="1">
         <v>1526</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="D948" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E948" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="1">
         <v>8</v>
       </c>
       <c r="B949" s="1">
         <v>1672</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="D949" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E949" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="1">
         <v>9</v>
       </c>
       <c r="B950" s="1">
         <v>568</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="D950" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E950" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="1">
         <v>10</v>
       </c>
       <c r="B951" s="1">
         <v>1629</v>
       </c>
       <c r="C951" s="1" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="D951" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E951" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="1">
         <v>11</v>
       </c>
       <c r="B952" s="1">
         <v>1610</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="D952" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E952" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="3" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="B955" s="3" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="C955" s="3" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="D955" s="3" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="E955" s="3" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B956" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C956" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D956" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E956" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="1">
         <v>1</v>
       </c>
       <c r="B957" s="1">
         <v>664</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="D957" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E957" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="1">
         <v>2</v>
       </c>
       <c r="B958" s="1">
         <v>935</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="D958" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E958" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="1">
         <v>3</v>
       </c>
       <c r="B959" s="1">
         <v>212</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="D959" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E959" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="1">
         <v>4</v>
       </c>
       <c r="B960" s="1">
         <v>1665</v>
       </c>
       <c r="C960" s="1" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="D960" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E960" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="1">
         <v>5</v>
       </c>
       <c r="B961" s="1">
         <v>1137</v>
       </c>
       <c r="C961" s="1" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="D961" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E961" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="1">
         <v>6</v>
       </c>
       <c r="B962" s="1">
         <v>214</v>
       </c>
       <c r="C962" s="1" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="D962" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E962" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="1">
         <v>7</v>
       </c>
       <c r="B963" s="1">
         <v>211</v>
       </c>
       <c r="C963" s="1" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="D963" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E963" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="1">
         <v>8</v>
       </c>
       <c r="B964" s="1">
         <v>500</v>
       </c>
       <c r="C964" s="1" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="D964" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E964" s="1">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A22:E22"/>
     <mergeCell ref="A44:E44"/>
     <mergeCell ref="A67:E67"/>
     <mergeCell ref="A89:E89"/>
     <mergeCell ref="A108:E108"/>
     <mergeCell ref="A124:E124"/>
     <mergeCell ref="A134:E134"/>
     <mergeCell ref="A152:E152"/>
     <mergeCell ref="A165:E165"/>
     <mergeCell ref="A175:E175"/>
     <mergeCell ref="A193:E193"/>
     <mergeCell ref="A202:E202"/>
     <mergeCell ref="A221:E221"/>
@@ -18352,84 +18355,84 @@
         <v>21</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>187</v>
       </c>
       <c r="C24" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1">
         <v>22</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>245</v>
       </c>
       <c r="C25" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1">
         <v>23</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="C26" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1">
         <v>24</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C27" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1">
         <v>25</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>238</v>
       </c>
       <c r="C28" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1">
         <v>26</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="C29" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1">
         <v>27</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C30" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1">
         <v>28</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>695</v>
       </c>
       <c r="C31" s="1">
         <v>1</v>