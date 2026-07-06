--- v3 (2026-05-20)
+++ v4 (2026-07-06)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Atletas" sheetId="1" r:id="rId1"/>
     <sheet name="Colectivo" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="885" uniqueCount="885">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="884" uniqueCount="884">
   <si>
     <t>42º Troféu CM Oeiras - Grande Prémio Queluz de Baixo</t>
   </si>
   <si>
     <t>Sub 10 - Masculinos</t>
   </si>
   <si>
     <t>Posição</t>
   </si>
   <si>
     <t>Dorsal</t>
   </si>
   <si>
     <t>Atleta</t>
   </si>
   <si>
     <t>Clube/Equipa</t>
   </si>
   <si>
     <t>Pontos</t>
   </si>
   <si>
     <t>SANTIAGO NOGUEIRA</t>
   </si>
   <si>
@@ -794,51 +794,51 @@
   <si>
     <t xml:space="preserve">Cláudia  Borralho</t>
   </si>
   <si>
     <t>FILIPE TEIXEIRA</t>
   </si>
   <si>
     <t>Jan Haecker</t>
   </si>
   <si>
     <t>Gonçalo Nunes</t>
   </si>
   <si>
     <t xml:space="preserve">João  Fernandes</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Poças</t>
   </si>
   <si>
     <t xml:space="preserve">André  Viseu</t>
   </si>
   <si>
     <t>Jaime Lopes</t>
   </si>
   <si>
-    <t>Tiago Henriques</t>
+    <t xml:space="preserve">BRUNO  SOUZA</t>
   </si>
   <si>
     <t>Renato Ferreira</t>
   </si>
   <si>
     <t>Seniores - Femininos</t>
   </si>
   <si>
     <t>Jessara Xavier</t>
   </si>
   <si>
     <t>SARA MONTEIRO</t>
   </si>
   <si>
     <t>Rita Santos</t>
   </si>
   <si>
     <t>Monica Domingos</t>
   </si>
   <si>
     <t>Catarina Borges</t>
   </si>
   <si>
     <t>BÁRBARA ABREU</t>
   </si>
@@ -1049,51 +1049,51 @@
   <si>
     <t xml:space="preserve">Bruno  Silva</t>
   </si>
   <si>
     <t xml:space="preserve">Amigos Vale Silêncio </t>
   </si>
   <si>
     <t>Hugo de Sousa</t>
   </si>
   <si>
     <t>Rui Perdigão</t>
   </si>
   <si>
     <t>Sérgio Correia</t>
   </si>
   <si>
     <t>Ruben Mendonça</t>
   </si>
   <si>
     <t>Henrique Cruz</t>
   </si>
   <si>
     <t>F 35</t>
   </si>
   <si>
-    <t>FILIPA RELVAS</t>
+    <t xml:space="preserve">TIAGO  MOREIRA</t>
   </si>
   <si>
     <t>Rita Sá</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Coutinho</t>
   </si>
   <si>
     <t>Célia Lopes</t>
   </si>
   <si>
     <t>JOANA PIRES</t>
   </si>
   <si>
     <t>Evelina Kocharova</t>
   </si>
   <si>
     <t>Liliana Andrade</t>
   </si>
   <si>
     <t>Sofia Fernandes</t>
   </si>
   <si>
     <t>Raquel Pinheiro</t>
   </si>
@@ -1106,84 +1106,84 @@
   <si>
     <t xml:space="preserve">Débora  Alcobia</t>
   </si>
   <si>
     <t>Joana Cunha</t>
   </si>
   <si>
     <t>Vania Faria</t>
   </si>
   <si>
     <t>Marta Ramos</t>
   </si>
   <si>
     <t>Elena Shtaba</t>
   </si>
   <si>
     <t>JOANA ALMEIDA</t>
   </si>
   <si>
     <t>M 40</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRÉ   CORVO</t>
   </si>
   <si>
-    <t>HELDER GROSSO</t>
+    <t>GABRIEL CARLOS</t>
   </si>
   <si>
     <t>JOEL PENA</t>
   </si>
   <si>
     <t>Nuno Graça</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   SILVA</t>
   </si>
   <si>
     <t>David Caroço Nunes</t>
   </si>
   <si>
     <t>Pedro Serra</t>
   </si>
   <si>
     <t xml:space="preserve">Bruno  Francisco </t>
   </si>
   <si>
     <t>Luís Barracho</t>
   </si>
   <si>
     <t>Eduardo Lopes</t>
   </si>
   <si>
     <t>André Carvalho</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro  Pombo </t>
   </si>
   <si>
-    <t>Miguel Ramalho</t>
+    <t>Gonçalo Sá</t>
   </si>
   <si>
     <t>Bruno Oliveira</t>
   </si>
   <si>
     <t>TIAGO SOUSA</t>
   </si>
   <si>
     <t>MARTIJN BOONS</t>
   </si>
   <si>
     <t>Nelson Antunes</t>
   </si>
   <si>
     <t>João Tomaz</t>
   </si>
   <si>
     <t>PEDRO BELO</t>
   </si>
   <si>
     <t xml:space="preserve">João  Ramalho</t>
   </si>
   <si>
     <t>CARLOS ANTUNES</t>
   </si>
@@ -1397,51 +1397,51 @@
   <si>
     <t>Mauro Fonseca</t>
   </si>
   <si>
     <t>António Batalha</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Dantas</t>
   </si>
   <si>
     <t>TIAGO GOUVEIA</t>
   </si>
   <si>
     <t>Dário Palma</t>
   </si>
   <si>
     <t>Joao Castanheira</t>
   </si>
   <si>
     <t>Luis Filipe</t>
   </si>
   <si>
     <t>Marco Moura</t>
   </si>
   <si>
-    <t>Hugo Calado</t>
+    <t>Miládio Silva</t>
   </si>
   <si>
     <t xml:space="preserve">HUGO   GONÇALVES</t>
   </si>
   <si>
     <t>Nuno Carioca</t>
   </si>
   <si>
     <t>JOSÉ MARIA ALBINO</t>
   </si>
   <si>
     <t>Luís Godinho</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">Vinicius  Guedes</t>
   </si>
   <si>
     <t>CESAR HENRIQUES</t>
   </si>
@@ -1619,102 +1619,102 @@
   <si>
     <t>Cristina Oliveira</t>
   </si>
   <si>
     <t>Elisabete Filipe</t>
   </si>
   <si>
     <t>Clara Clérigo</t>
   </si>
   <si>
     <t>Catiuci Braga</t>
   </si>
   <si>
     <t>Rita Pasadas</t>
   </si>
   <si>
     <t>Sandra Cabral</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Serra</t>
   </si>
   <si>
     <t xml:space="preserve">MARINA   PANTALIÃO</t>
   </si>
   <si>
-    <t>Ana Esgaio</t>
+    <t>Ana Ferreira</t>
   </si>
   <si>
     <t>Rosa Silva</t>
   </si>
   <si>
     <t>DORA TABORDA</t>
   </si>
   <si>
     <t>Angelina Sequeira</t>
   </si>
   <si>
     <t>Hélia Sousa</t>
   </si>
   <si>
     <t>M 50</t>
   </si>
   <si>
     <t>SÉRGIO PAIVA</t>
   </si>
   <si>
     <t>Romário Almeida</t>
   </si>
   <si>
     <t>Artur Santiago</t>
   </si>
   <si>
     <t>PEDRO MAGALHÃES</t>
   </si>
   <si>
     <t>Paulo Silva</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE   PINHO</t>
   </si>
   <si>
     <t>Ana Lúcia Rebelo</t>
   </si>
   <si>
     <t>João Guterres</t>
   </si>
   <si>
     <t xml:space="preserve">ARTUR   PEREIRA</t>
   </si>
   <si>
     <t>LUIS LIMA</t>
   </si>
   <si>
     <t>Emanuel Oliveira</t>
   </si>
   <si>
-    <t>Artur Alves</t>
+    <t>Diogo Fernandes</t>
   </si>
   <si>
     <t>Luis Monteiro</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
     <t>PEDRO BURRICA</t>
   </si>
   <si>
     <t>ABNER KIENE</t>
   </si>
   <si>
     <t>Bruno A. Sousa</t>
   </si>
   <si>
     <t>Nuno Cordeiro</t>
   </si>
   <si>
     <t>Associação de Pára-quedistas Tejo-Norte</t>
   </si>
   <si>
     <t>FERNANDO ANJOS</t>
   </si>
@@ -2135,53 +2135,50 @@
   <si>
     <t>F 55</t>
   </si>
   <si>
     <t>ALEXANDRA PORTELA</t>
   </si>
   <si>
     <t>Emília Fernandes</t>
   </si>
   <si>
     <t>ANA LETRA</t>
   </si>
   <si>
     <t xml:space="preserve">Maria  Duarte</t>
   </si>
   <si>
     <t xml:space="preserve">NATÁLIA DIAS </t>
   </si>
   <si>
     <t>Lília Gonçalves</t>
   </si>
   <si>
     <t>Teresa Silva</t>
   </si>
   <si>
-    <t>Ana Ferreira</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Licínia  Rego</t>
   </si>
   <si>
     <t>PAULA REBELO</t>
   </si>
   <si>
     <t xml:space="preserve">MADALENA   PINA</t>
   </si>
   <si>
     <t>Ana Martins</t>
   </si>
   <si>
     <t>Carla Faria</t>
   </si>
   <si>
     <t>Maria Cristina Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">ALICE  ANJINHO</t>
   </si>
   <si>
     <t>Júlia Santos</t>
   </si>
   <si>
     <t>Celeste Almeida</t>
@@ -2534,87 +2531,87 @@
   <si>
     <t>Ana Galamba</t>
   </si>
   <si>
     <t>Maria Alice Machado</t>
   </si>
   <si>
     <t>M 70</t>
   </si>
   <si>
     <t>Carlos Miranda</t>
   </si>
   <si>
     <t>HENRIQUE ADREGA</t>
   </si>
   <si>
     <t>José Faustino</t>
   </si>
   <si>
     <t>Luís Bettencourt</t>
   </si>
   <si>
     <t xml:space="preserve">João  Pereira</t>
   </si>
   <si>
-    <t>Januário Coelho</t>
+    <t>GUILHERME CARVALHO</t>
   </si>
   <si>
     <t>Armando Correia</t>
   </si>
   <si>
     <t>Emanuel Tavares</t>
   </si>
   <si>
     <t>Luis Duarte</t>
   </si>
   <si>
     <t xml:space="preserve">Ventura  Saraiva</t>
   </si>
   <si>
     <t>Fernando Mota</t>
   </si>
   <si>
     <t xml:space="preserve">MÁRIO   GOMES</t>
   </si>
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t>Jorge Mendes Batista</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>Adriano Cunha</t>
   </si>
   <si>
     <t>Sílvio Paiva</t>
   </si>
   <si>
-    <t xml:space="preserve">João  Campos</t>
+    <t xml:space="preserve">BRUNO  PEREIRA</t>
   </si>
   <si>
     <t>João Gomes</t>
   </si>
   <si>
     <t>F 70</t>
   </si>
   <si>
     <t>Maria Helena Nuno</t>
   </si>
   <si>
     <t xml:space="preserve">ISABEL   LINO</t>
   </si>
   <si>
     <t>Maria Guia</t>
   </si>
   <si>
     <t>Céu Esteves</t>
   </si>
   <si>
     <t>GLÓRIA MARQUES</t>
   </si>
   <si>
     <t xml:space="preserve">ESTER  LOPES</t>
   </si>
@@ -14910,3145 +14907,3145 @@
     <row r="765">
       <c r="A765" s="1">
         <v>7</v>
       </c>
       <c r="B765" s="1">
         <v>349</v>
       </c>
       <c r="C765" s="1" t="s">
         <v>708</v>
       </c>
       <c r="D765" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E765" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="1">
         <v>8</v>
       </c>
       <c r="B766" s="1">
         <v>987</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>709</v>
+        <v>537</v>
       </c>
       <c r="D766" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E766" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="1">
         <v>9</v>
       </c>
       <c r="B767" s="1">
         <v>1522</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="D767" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E767" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="1">
         <v>10</v>
       </c>
       <c r="B768" s="1">
         <v>1151</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="D768" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E768" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="1">
         <v>11</v>
       </c>
       <c r="B769" s="1">
         <v>72</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="D769" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E769" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="1">
         <v>12</v>
       </c>
       <c r="B770" s="1">
         <v>1104</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="D770" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E770" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="1">
         <v>13</v>
       </c>
       <c r="B771" s="1">
         <v>407</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="D771" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E771" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="1">
         <v>14</v>
       </c>
       <c r="B772" s="1">
         <v>1222</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="D772" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E772" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="1">
         <v>15</v>
       </c>
       <c r="B773" s="1">
         <v>1783</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="D773" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E773" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="1">
         <v>16</v>
       </c>
       <c r="B774" s="1">
         <v>1138</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="D774" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E774" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="1">
         <v>17</v>
       </c>
       <c r="B775" s="1">
         <v>1189</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="D775" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E775" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="1">
         <v>18</v>
       </c>
       <c r="B776" s="1">
         <v>68</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="D776" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E776" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="1">
         <v>19</v>
       </c>
       <c r="B777" s="1">
         <v>1643</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="D777" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E777" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="1">
         <v>20</v>
       </c>
       <c r="B778" s="1">
         <v>562</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="D778" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E778" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="1">
         <v>21</v>
       </c>
       <c r="B779" s="1">
         <v>1218</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="D779" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E779" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="1">
         <v>22</v>
       </c>
       <c r="B780" s="1">
         <v>348</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="D780" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E780" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="1">
         <v>23</v>
       </c>
       <c r="B781" s="1">
         <v>1171</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="D781" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E781" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="1">
         <v>24</v>
       </c>
       <c r="B782" s="1">
         <v>1326</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="D782" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E782" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="1">
         <v>25</v>
       </c>
       <c r="B783" s="1">
         <v>1518</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="D783" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E783" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="1">
         <v>26</v>
       </c>
       <c r="B784" s="1">
         <v>1282</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="D784" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E784" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="1">
         <v>27</v>
       </c>
       <c r="B785" s="1">
         <v>1179</v>
       </c>
       <c r="C785" s="1" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="D785" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E785" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="1">
         <v>28</v>
       </c>
       <c r="B786" s="1">
         <v>1014</v>
       </c>
       <c r="C786" s="1" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="D786" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E786" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="1">
         <v>29</v>
       </c>
       <c r="B787" s="1">
         <v>71</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="D787" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E787" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="3" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="B790" s="3" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="C790" s="3" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="D790" s="3" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="E790" s="3" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B791" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C791" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D791" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E791" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="1">
         <v>1</v>
       </c>
       <c r="B792" s="1">
         <v>182</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="D792" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E792" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="1">
         <v>2</v>
       </c>
       <c r="B793" s="1">
         <v>187</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="D793" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E793" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="1">
         <v>3</v>
       </c>
       <c r="B794" s="1">
         <v>194</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="D794" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E794" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="1">
         <v>4</v>
       </c>
       <c r="B795" s="1">
         <v>188</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="D795" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E795" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="1">
         <v>5</v>
       </c>
       <c r="B796" s="1">
         <v>1103</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="D796" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E796" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="1">
         <v>6</v>
       </c>
       <c r="B797" s="1">
         <v>377</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E797" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="1">
         <v>7</v>
       </c>
       <c r="B798" s="1">
         <v>949</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="D798" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E798" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="1">
         <v>8</v>
       </c>
       <c r="B799" s="1">
         <v>1417</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E799" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="1">
         <v>9</v>
       </c>
       <c r="B800" s="1">
         <v>186</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="D800" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E800" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="1">
         <v>10</v>
       </c>
       <c r="B801" s="1">
         <v>1136</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="D801" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E801" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="1">
         <v>11</v>
       </c>
       <c r="B802" s="1">
         <v>383</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="D802" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E802" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="1">
         <v>12</v>
       </c>
       <c r="B803" s="1">
         <v>193</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="D803" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E803" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="1">
         <v>13</v>
       </c>
       <c r="B804" s="1">
         <v>872</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>561</v>
       </c>
       <c r="E804" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="1">
         <v>14</v>
       </c>
       <c r="B805" s="1">
         <v>922</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E805" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="1">
         <v>15</v>
       </c>
       <c r="B806" s="1">
         <v>1199</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="D806" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E806" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="1">
         <v>16</v>
       </c>
       <c r="B807" s="1">
         <v>191</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="D807" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E807" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="1">
         <v>17</v>
       </c>
       <c r="B808" s="1">
         <v>525</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="D808" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E808" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="1">
         <v>18</v>
       </c>
       <c r="B809" s="1">
         <v>779</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="D809" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E809" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="1">
         <v>19</v>
       </c>
       <c r="B810" s="1">
         <v>919</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="D810" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E810" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="1">
         <v>20</v>
       </c>
       <c r="B811" s="1">
         <v>998</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="D811" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E811" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="1">
         <v>21</v>
       </c>
       <c r="B812" s="1">
         <v>901</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E812" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="1">
         <v>22</v>
       </c>
       <c r="B813" s="1">
         <v>185</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E813" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="1">
         <v>23</v>
       </c>
       <c r="B814" s="1">
         <v>183</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="D814" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E814" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="1">
         <v>24</v>
       </c>
       <c r="B815" s="1">
         <v>1277</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="D815" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E815" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="1">
         <v>25</v>
       </c>
       <c r="B816" s="1">
         <v>1141</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="D816" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E816" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="1">
         <v>26</v>
       </c>
       <c r="B817" s="1">
         <v>849</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="D817" s="1" t="s">
         <v>277</v>
       </c>
       <c r="E817" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="1">
         <v>27</v>
       </c>
       <c r="B818" s="1">
         <v>224</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="D818" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E818" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="1">
         <v>28</v>
       </c>
       <c r="B819" s="1">
         <v>370</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="D819" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E819" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="1">
         <v>29</v>
       </c>
       <c r="B820" s="1">
         <v>871</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="D820" s="1" t="s">
         <v>561</v>
       </c>
       <c r="E820" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="1">
         <v>30</v>
       </c>
       <c r="B821" s="1">
         <v>1235</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="D821" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E821" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="1">
         <v>31</v>
       </c>
       <c r="B822" s="1">
         <v>585</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="D822" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E822" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="1">
         <v>32</v>
       </c>
       <c r="B823" s="1">
         <v>351</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="D823" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E823" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="1">
         <v>33</v>
       </c>
       <c r="B824" s="1">
         <v>1133</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="D824" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E824" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="1">
         <v>34</v>
       </c>
       <c r="B825" s="1">
         <v>941</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="D825" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E825" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="1">
         <v>35</v>
       </c>
       <c r="B826" s="1">
         <v>1212</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="D826" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E826" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="1">
         <v>36</v>
       </c>
       <c r="B827" s="1">
         <v>931</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="D827" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E827" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="1">
         <v>37</v>
       </c>
       <c r="B828" s="1">
         <v>339</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="D828" s="1" t="s">
         <v>340</v>
       </c>
       <c r="E828" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="1">
         <v>38</v>
       </c>
       <c r="B829" s="1">
         <v>917</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="D829" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E829" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="1">
         <v>39</v>
       </c>
       <c r="B830" s="1">
         <v>588</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="D830" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E830" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="1">
         <v>40</v>
       </c>
       <c r="B831" s="1">
         <v>971</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="D831" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E831" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="3" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="B834" s="3" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="C834" s="3" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="D834" s="3" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="E834" s="3" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B835" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C835" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D835" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E835" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="1">
         <v>1</v>
       </c>
       <c r="B836" s="1">
         <v>74</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="D836" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E836" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="1">
         <v>2</v>
       </c>
       <c r="B837" s="1">
         <v>1409</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
       <c r="D837" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E837" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="1">
         <v>3</v>
       </c>
       <c r="B838" s="1">
         <v>1661</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="D838" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E838" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="1">
         <v>4</v>
       </c>
       <c r="B839" s="1">
         <v>924</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="D839" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E839" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="1">
         <v>5</v>
       </c>
       <c r="B840" s="1">
         <v>1370</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="D840" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E840" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="1">
         <v>6</v>
       </c>
       <c r="B841" s="1">
         <v>1467</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="D841" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E841" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="1">
         <v>7</v>
       </c>
       <c r="B842" s="1">
         <v>1225</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="D842" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E842" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="1">
         <v>8</v>
       </c>
       <c r="B843" s="1">
         <v>421</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
       <c r="D843" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E843" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="1">
         <v>9</v>
       </c>
       <c r="B844" s="1">
         <v>1775</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="D844" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E844" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="1">
         <v>10</v>
       </c>
       <c r="B845" s="1">
         <v>1239</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="D845" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E845" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="1">
         <v>11</v>
       </c>
       <c r="B846" s="1">
         <v>484</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="D846" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E846" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="1">
         <v>12</v>
       </c>
       <c r="B847" s="1">
         <v>1900</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="D847" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E847" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="1">
         <v>13</v>
       </c>
       <c r="B848" s="1">
         <v>932</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="D848" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E848" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="1">
         <v>14</v>
       </c>
       <c r="B849" s="1">
         <v>440</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="D849" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E849" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="1">
         <v>15</v>
       </c>
       <c r="B850" s="1">
         <v>1647</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="D850" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E850" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="3" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="B853" s="3" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="C853" s="3" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="D853" s="3" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="E853" s="3" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B854" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C854" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D854" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E854" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="1">
         <v>1</v>
       </c>
       <c r="B855" s="1">
         <v>196</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="D855" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E855" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="1">
         <v>2</v>
       </c>
       <c r="B856" s="1">
         <v>198</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="D856" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E856" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="1">
         <v>3</v>
       </c>
       <c r="B857" s="1">
         <v>506</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
       <c r="D857" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E857" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="1">
         <v>4</v>
       </c>
       <c r="B858" s="1">
         <v>1198</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="D858" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E858" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="1">
         <v>5</v>
       </c>
       <c r="B859" s="1">
         <v>1422</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="D859" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E859" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="1">
         <v>6</v>
       </c>
       <c r="B860" s="1">
         <v>1368</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="D860" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E860" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="1">
         <v>7</v>
       </c>
       <c r="B861" s="1">
         <v>245</v>
       </c>
       <c r="C861" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="D861" s="1" t="s">
         <v>794</v>
-      </c>
-[...1 lines deleted...]
-        <v>795</v>
       </c>
       <c r="E861" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="1">
         <v>8</v>
       </c>
       <c r="B862" s="1">
         <v>364</v>
       </c>
       <c r="C862" s="1" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="D862" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E862" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="1">
         <v>9</v>
       </c>
       <c r="B863" s="1">
         <v>468</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="D863" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E863" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="1">
         <v>10</v>
       </c>
       <c r="B864" s="1">
         <v>1109</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="D864" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E864" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="1">
         <v>11</v>
       </c>
       <c r="B865" s="1">
         <v>1135</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="D865" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E865" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="1">
         <v>12</v>
       </c>
       <c r="B866" s="1">
         <v>913</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="D866" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E866" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="1">
         <v>13</v>
       </c>
       <c r="B867" s="1">
         <v>1052</v>
       </c>
       <c r="C867" s="1" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="D867" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E867" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="1">
         <v>14</v>
       </c>
       <c r="B868" s="1">
         <v>507</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="D868" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E868" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="1">
         <v>15</v>
       </c>
       <c r="B869" s="1">
         <v>1134</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="D869" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E869" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="1">
         <v>16</v>
       </c>
       <c r="B870" s="1">
         <v>1343</v>
       </c>
       <c r="C870" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="D870" s="1" t="s">
         <v>804</v>
-      </c>
-[...1 lines deleted...]
-        <v>805</v>
       </c>
       <c r="E870" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="1">
         <v>17</v>
       </c>
       <c r="B871" s="1">
         <v>1188</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="D871" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E871" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="1">
         <v>18</v>
       </c>
       <c r="B872" s="1">
         <v>382</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="D872" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E872" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="1">
         <v>19</v>
       </c>
       <c r="B873" s="1">
         <v>923</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="D873" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E873" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="1">
         <v>20</v>
       </c>
       <c r="B874" s="1">
         <v>1154</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="D874" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E874" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="1">
         <v>21</v>
       </c>
       <c r="B875" s="1">
         <v>787</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="D875" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E875" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="1">
         <v>22</v>
       </c>
       <c r="B876" s="1">
         <v>195</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="D876" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E876" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="1">
         <v>23</v>
       </c>
       <c r="B877" s="1">
         <v>947</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="D877" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E877" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="1">
         <v>24</v>
       </c>
       <c r="B878" s="1">
         <v>347</v>
       </c>
       <c r="C878" s="1" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="D878" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E878" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="1">
         <v>25</v>
       </c>
       <c r="B879" s="1">
         <v>886</v>
       </c>
       <c r="C879" s="1" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="D879" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E879" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="1">
         <v>26</v>
       </c>
       <c r="B880" s="1">
         <v>1253</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="D880" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E880" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="1">
         <v>27</v>
       </c>
       <c r="B881" s="1">
         <v>1651</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="D881" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E881" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="1">
         <v>28</v>
       </c>
       <c r="B882" s="1">
         <v>203</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="D882" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E882" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="1">
         <v>29</v>
       </c>
       <c r="B883" s="1">
         <v>205</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
       <c r="D883" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E883" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="1">
         <v>30</v>
       </c>
       <c r="B884" s="1">
         <v>219</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="D884" s="1" t="s">
         <v>665</v>
       </c>
       <c r="E884" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="1">
         <v>31</v>
       </c>
       <c r="B885" s="1">
         <v>1822</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="D885" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E885" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="1">
         <v>32</v>
       </c>
       <c r="B886" s="1">
         <v>326</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="D886" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E886" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="1">
         <v>33</v>
       </c>
       <c r="B887" s="1">
         <v>942</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="D887" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E887" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="3" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="B890" s="3" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="C890" s="3" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="D890" s="3" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="E890" s="3" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B891" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C891" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D891" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E891" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="1">
         <v>1</v>
       </c>
       <c r="B892" s="1">
         <v>1874</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="D892" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E892" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="1">
         <v>2</v>
       </c>
       <c r="B893" s="1">
         <v>1223</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="D893" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E893" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="1">
         <v>3</v>
       </c>
       <c r="B894" s="1">
         <v>220</v>
       </c>
       <c r="C894" s="1" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="D894" s="1" t="s">
         <v>665</v>
       </c>
       <c r="E894" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="1">
         <v>4</v>
       </c>
       <c r="B895" s="1">
         <v>1038</v>
       </c>
       <c r="C895" s="1" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="D895" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E895" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="1">
         <v>5</v>
       </c>
       <c r="B896" s="1">
         <v>975</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="D896" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E896" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="1">
         <v>6</v>
       </c>
       <c r="B897" s="1">
         <v>1129</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="D897" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E897" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="1">
         <v>7</v>
       </c>
       <c r="B898" s="1">
         <v>1394</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="D898" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E898" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="1">
         <v>8</v>
       </c>
       <c r="B899" s="1">
         <v>1806</v>
       </c>
       <c r="C899" s="1" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="D899" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E899" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="1">
         <v>9</v>
       </c>
       <c r="B900" s="1">
         <v>810</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="D900" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E900" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="1">
         <v>10</v>
       </c>
       <c r="B901" s="1">
         <v>1105</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="D901" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E901" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="1">
         <v>11</v>
       </c>
       <c r="B902" s="1">
         <v>1472</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="D902" s="1" t="s">
         <v>665</v>
       </c>
       <c r="E902" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="1">
         <v>12</v>
       </c>
       <c r="B903" s="1">
         <v>995</v>
       </c>
       <c r="C903" s="1" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="D903" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E903" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="3" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="B906" s="3" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="C906" s="3" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="D906" s="3" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="E906" s="3" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B907" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C907" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D907" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E907" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="1">
         <v>1</v>
       </c>
       <c r="B908" s="1">
         <v>1116</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
       <c r="D908" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E908" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="1">
         <v>2</v>
       </c>
       <c r="B909" s="1">
         <v>356</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="D909" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E909" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="1">
         <v>3</v>
       </c>
       <c r="B910" s="1">
         <v>1571</v>
       </c>
       <c r="C910" s="1" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
       <c r="D910" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E910" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="1">
         <v>4</v>
       </c>
       <c r="B911" s="1">
         <v>430</v>
       </c>
       <c r="C911" s="1" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="D911" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E911" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="1">
         <v>5</v>
       </c>
       <c r="B912" s="1">
         <v>1309</v>
       </c>
       <c r="C912" s="1" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="D912" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E912" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="1">
         <v>6</v>
       </c>
       <c r="B913" s="1">
         <v>1142</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
       <c r="D913" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E913" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="1">
         <v>7</v>
       </c>
       <c r="B914" s="1">
         <v>423</v>
       </c>
       <c r="C914" s="1" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="D914" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E914" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="1">
         <v>8</v>
       </c>
       <c r="B915" s="1">
         <v>1666</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="D915" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E915" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="1">
         <v>9</v>
       </c>
       <c r="B916" s="1">
         <v>823</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="D916" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E916" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="1">
         <v>10</v>
       </c>
       <c r="B917" s="1">
         <v>963</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="D917" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E917" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="1">
         <v>11</v>
       </c>
       <c r="B918" s="1">
         <v>1671</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
       <c r="D918" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E918" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="1">
         <v>12</v>
       </c>
       <c r="B919" s="1">
         <v>208</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c r="D919" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E919" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="1">
         <v>13</v>
       </c>
       <c r="B920" s="1">
         <v>206</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="D920" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E920" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="1">
         <v>14</v>
       </c>
       <c r="B921" s="1">
         <v>501</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
       <c r="D921" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E921" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="1">
         <v>15</v>
       </c>
       <c r="B922" s="1">
         <v>207</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="D922" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E922" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="1">
         <v>16</v>
       </c>
       <c r="B923" s="1">
         <v>734</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
       <c r="D923" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E923" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="1">
         <v>17</v>
       </c>
       <c r="B924" s="1">
         <v>940</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="D924" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E924" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="1">
         <v>18</v>
       </c>
       <c r="B925" s="1">
         <v>1132</v>
       </c>
       <c r="C925" s="1" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="D925" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E925" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="1">
         <v>19</v>
       </c>
       <c r="B926" s="1">
         <v>907</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="D926" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E926" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="3" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="B929" s="3" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="C929" s="3" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="D929" s="3" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="E929" s="3" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B930" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C930" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D930" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E930" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="1">
         <v>1</v>
       </c>
       <c r="B931" s="1">
         <v>979</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="D931" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E931" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="1">
         <v>2</v>
       </c>
       <c r="B932" s="1">
         <v>77</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="D932" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E932" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="1">
         <v>3</v>
       </c>
       <c r="B933" s="1">
         <v>1648</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="D933" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E933" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="1">
         <v>4</v>
       </c>
       <c r="B934" s="1">
         <v>801</v>
       </c>
       <c r="C934" s="1" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="D934" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E934" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="1">
         <v>5</v>
       </c>
       <c r="B935" s="1">
         <v>1776</v>
       </c>
       <c r="C935" s="1" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="D935" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E935" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="1">
         <v>6</v>
       </c>
       <c r="B936" s="1">
         <v>1787</v>
       </c>
       <c r="C936" s="1" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="D936" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E936" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="1">
         <v>7</v>
       </c>
       <c r="B937" s="1">
         <v>1194</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="D937" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E937" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="3" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="B940" s="3" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="C940" s="3" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="D940" s="3" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="E940" s="3" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B941" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C941" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D941" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E941" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="1">
         <v>1</v>
       </c>
       <c r="B942" s="1">
         <v>906</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="D942" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E942" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="1">
         <v>2</v>
       </c>
       <c r="B943" s="1">
         <v>1146</v>
       </c>
       <c r="C943" s="1" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="D943" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E943" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="1">
         <v>3</v>
       </c>
       <c r="B944" s="1">
         <v>209</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="D944" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E944" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="1">
         <v>4</v>
       </c>
       <c r="B945" s="1">
         <v>875</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="D945" s="1" t="s">
         <v>561</v>
       </c>
       <c r="E945" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="1">
         <v>5</v>
       </c>
       <c r="B946" s="1">
         <v>1365</v>
       </c>
       <c r="C946" s="1" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="D946" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E946" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="1">
         <v>6</v>
       </c>
       <c r="B947" s="1">
         <v>463</v>
       </c>
       <c r="C947" s="1" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="D947" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E947" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="1">
         <v>7</v>
       </c>
       <c r="B948" s="1">
         <v>1526</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="D948" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E948" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="1">
         <v>8</v>
       </c>
       <c r="B949" s="1">
         <v>1672</v>
       </c>
       <c r="C949" s="1" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="D949" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E949" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="1">
         <v>9</v>
       </c>
       <c r="B950" s="1">
         <v>568</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="D950" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E950" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="1">
         <v>10</v>
       </c>
       <c r="B951" s="1">
         <v>1629</v>
       </c>
       <c r="C951" s="1" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="D951" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E951" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="1">
         <v>11</v>
       </c>
       <c r="B952" s="1">
         <v>1610</v>
       </c>
       <c r="C952" s="1" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
       <c r="D952" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E952" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="3" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="B955" s="3" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="C955" s="3" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="D955" s="3" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="E955" s="3" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B956" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C956" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D956" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E956" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="1">
         <v>1</v>
       </c>
       <c r="B957" s="1">
         <v>664</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="D957" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E957" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="1">
         <v>2</v>
       </c>
       <c r="B958" s="1">
         <v>935</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D958" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E958" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="1">
         <v>3</v>
       </c>
       <c r="B959" s="1">
         <v>212</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="D959" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E959" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="1">
         <v>4</v>
       </c>
       <c r="B960" s="1">
         <v>1665</v>
       </c>
       <c r="C960" s="1" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="D960" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E960" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="1">
         <v>5</v>
       </c>
       <c r="B961" s="1">
         <v>1137</v>
       </c>
       <c r="C961" s="1" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="D961" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E961" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="1">
         <v>6</v>
       </c>
       <c r="B962" s="1">
         <v>214</v>
       </c>
       <c r="C962" s="1" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="D962" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E962" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="1">
         <v>7</v>
       </c>
       <c r="B963" s="1">
         <v>211</v>
       </c>
       <c r="C963" s="1" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
       <c r="D963" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E963" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="1">
         <v>8</v>
       </c>
       <c r="B964" s="1">
         <v>500</v>
       </c>
       <c r="C964" s="1" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="D964" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E964" s="1">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A22:E22"/>
     <mergeCell ref="A44:E44"/>
     <mergeCell ref="A67:E67"/>
     <mergeCell ref="A89:E89"/>
     <mergeCell ref="A108:E108"/>
     <mergeCell ref="A124:E124"/>
     <mergeCell ref="A134:E134"/>
     <mergeCell ref="A152:E152"/>
     <mergeCell ref="A165:E165"/>
     <mergeCell ref="A175:E175"/>
     <mergeCell ref="A193:E193"/>
     <mergeCell ref="A202:E202"/>
     <mergeCell ref="A221:E221"/>
@@ -18355,84 +18352,84 @@
         <v>21</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>187</v>
       </c>
       <c r="C24" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1">
         <v>22</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>245</v>
       </c>
       <c r="C25" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1">
         <v>23</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="C26" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1">
         <v>24</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C27" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1">
         <v>25</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>238</v>
       </c>
       <c r="C28" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1">
         <v>26</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C29" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1">
         <v>27</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C30" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1">
         <v>28</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>695</v>
       </c>
       <c r="C31" s="1">
         <v>1</v>