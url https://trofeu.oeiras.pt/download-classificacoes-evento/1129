--- v4 (2026-07-06)
+++ v5 (2026-11-06)
@@ -491,51 +491,51 @@
   <si>
     <t>Francisco Ferreira</t>
   </si>
   <si>
     <t>João Fernandes</t>
   </si>
   <si>
     <t>Pedro Sayanda</t>
   </si>
   <si>
     <t>Oleh Voznyi</t>
   </si>
   <si>
     <t>Grupo Recreativo de Tercena</t>
   </si>
   <si>
     <t>Sub 18 - Femininos</t>
   </si>
   <si>
     <t>SARA RIBAS</t>
   </si>
   <si>
     <t xml:space="preserve">Carolina Coelho </t>
   </si>
   <si>
-    <t>Inês Mendes Bento</t>
+    <t>Inês Bento</t>
   </si>
   <si>
     <t>PAULO JORGE MARTINS</t>
   </si>
   <si>
     <t>ÍRIS ALMEIDA</t>
   </si>
   <si>
     <t>MARIA LEONOR RAMOS</t>
   </si>
   <si>
     <t>Sub 20 - Masculinos</t>
   </si>
   <si>
     <t>Filipe Serra</t>
   </si>
   <si>
     <t>Bruno Sousa</t>
   </si>
   <si>
     <t>LUCA ROBINSON</t>
   </si>
   <si>
     <t>MICAEL ESCALEIRA</t>
   </si>
@@ -932,51 +932,51 @@
   <si>
     <t>Verónica Ramos</t>
   </si>
   <si>
     <t xml:space="preserve">Jéssica  Silva </t>
   </si>
   <si>
     <t>Inês Abegão</t>
   </si>
   <si>
     <t>M 35</t>
   </si>
   <si>
     <t>NUNO CARRAÇA</t>
   </si>
   <si>
     <t>Diogo Louro</t>
   </si>
   <si>
     <t>JOSÉ CARLOS TEODORO</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Correia</t>
   </si>
   <si>
-    <t>Carlos Duque</t>
+    <t>CARLOS DUQUE</t>
   </si>
   <si>
     <t>LEONEL FONTE</t>
   </si>
   <si>
     <t>Nuno Quintela</t>
   </si>
   <si>
     <t>David Eiras</t>
   </si>
   <si>
     <t>Miguel Xavier</t>
   </si>
   <si>
     <t>JOSÉ MARTINS</t>
   </si>
   <si>
     <t>Joao Filho</t>
   </si>
   <si>
     <t>CARINA CARVALHO</t>
   </si>
   <si>
     <t>Paulo Ferreira</t>
   </si>
@@ -998,51 +998,51 @@
   <si>
     <t>JOSÉ VASCO</t>
   </si>
   <si>
     <t>Fernando Pereira</t>
   </si>
   <si>
     <t>GONÇALO PIRES</t>
   </si>
   <si>
     <t>Paulo Falcao</t>
   </si>
   <si>
     <t>Tiago Andrade</t>
   </si>
   <si>
     <t>JOÃO FIGUEIREDO</t>
   </si>
   <si>
     <t>Fauler Campos</t>
   </si>
   <si>
     <t>PEDRO PINTO</t>
   </si>
   <si>
-    <t>TELMO JORGE</t>
+    <t>Telmo Jorge</t>
   </si>
   <si>
     <t>Gonçalo Rangel</t>
   </si>
   <si>
     <t>Orlando Couceiro</t>
   </si>
   <si>
     <t>Fábio Querido</t>
   </si>
   <si>
     <t>Tiago Cardoso</t>
   </si>
   <si>
     <t>Diogo Inácio</t>
   </si>
   <si>
     <t>Nuno Pombo</t>
   </si>
   <si>
     <t>Rafael Silva</t>
   </si>
   <si>
     <t xml:space="preserve">Alexandre  Galvão</t>
   </si>
@@ -1145,87 +1145,87 @@
   <si>
     <t>Pedro Serra</t>
   </si>
   <si>
     <t xml:space="preserve">Bruno  Francisco </t>
   </si>
   <si>
     <t>Luís Barracho</t>
   </si>
   <si>
     <t>Eduardo Lopes</t>
   </si>
   <si>
     <t>André Carvalho</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro  Pombo </t>
   </si>
   <si>
     <t>Gonçalo Sá</t>
   </si>
   <si>
     <t>Bruno Oliveira</t>
   </si>
   <si>
-    <t>TIAGO SOUSA</t>
+    <t>Tiago Sousa</t>
   </si>
   <si>
     <t>MARTIJN BOONS</t>
   </si>
   <si>
     <t>Nelson Antunes</t>
   </si>
   <si>
     <t>João Tomaz</t>
   </si>
   <si>
     <t>PEDRO BELO</t>
   </si>
   <si>
     <t xml:space="preserve">João  Ramalho</t>
   </si>
   <si>
     <t>CARLOS ANTUNES</t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo  Ferreira</t>
   </si>
   <si>
     <t>Ricardo Pascoal</t>
   </si>
   <si>
     <t>Bruno Amaro</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Miranda</t>
   </si>
   <si>
     <t>Filipe Saleiro</t>
   </si>
   <si>
-    <t>RENATO LUIS</t>
+    <t>Renato Luís</t>
   </si>
   <si>
     <t xml:space="preserve">Sérgio  Caiano</t>
   </si>
   <si>
     <t>Tiago Carvalhinho</t>
   </si>
   <si>
     <t>DANIEL BALTAZAR</t>
   </si>
   <si>
     <t>Leandro Rodrigues</t>
   </si>
   <si>
     <t xml:space="preserve">Simão  Ortega</t>
   </si>
   <si>
     <t>Pedro Pereira</t>
   </si>
   <si>
     <t>Luis Semedo</t>
   </si>
   <si>
     <t>Yuri Natividade</t>
   </si>
@@ -1481,114 +1481,114 @@
   <si>
     <t>Helder Rosário</t>
   </si>
   <si>
     <t xml:space="preserve">Duarte  Teixeira</t>
   </si>
   <si>
     <t>SÉRGIO CLEMENTE</t>
   </si>
   <si>
     <t>JORGE PATRÃO</t>
   </si>
   <si>
     <t>Jorge Ramos</t>
   </si>
   <si>
     <t>Hugo Florêncio</t>
   </si>
   <si>
     <t>Sérgio Santos</t>
   </si>
   <si>
     <t>Bruno Martins</t>
   </si>
   <si>
-    <t>GONÇALO PEDRO</t>
+    <t>Gonçalo Pedro</t>
   </si>
   <si>
     <t>Pedro Ferreira</t>
   </si>
   <si>
     <t>Bernardo Salavessa</t>
   </si>
   <si>
     <t>Filipe Cameira</t>
   </si>
   <si>
     <t>Nuno Alves</t>
   </si>
   <si>
     <t>Eduardo Poças</t>
   </si>
   <si>
     <t>Luís Guerra</t>
   </si>
   <si>
-    <t>BRUNO PATINHO</t>
+    <t>Bruno Patinho</t>
   </si>
   <si>
     <t xml:space="preserve">André  Fialho </t>
   </si>
   <si>
     <t>José Charrua</t>
   </si>
   <si>
     <t>Mário Rodrigues</t>
   </si>
   <si>
     <t>Paulo Serra</t>
   </si>
   <si>
     <t>Paulo Reis</t>
   </si>
   <si>
     <t>João Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">Luís  Braz</t>
   </si>
   <si>
     <t>Renato Gomes</t>
   </si>
   <si>
     <t>Rui Bras</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Meneses</t>
   </si>
   <si>
     <t>F 45</t>
   </si>
   <si>
     <t>Carla Bernardino</t>
   </si>
   <si>
     <t>SUSANA RAPOSO</t>
   </si>
   <si>
-    <t>Céu Fernandes</t>
+    <t>CÉU FERNANDES</t>
   </si>
   <si>
     <t>Sónia Machado</t>
   </si>
   <si>
     <t xml:space="preserve">CÉLIA  SILVA</t>
   </si>
   <si>
     <t>SONIA NEVES</t>
   </si>
   <si>
     <t>SANDRA MONTEIRO</t>
   </si>
   <si>
     <t>Sandra Silva</t>
   </si>
   <si>
     <t>Vera Carmo</t>
   </si>
   <si>
     <t xml:space="preserve">Sofia  Fraga</t>
   </si>
   <si>
     <t>Ana Rocha</t>
   </si>
@@ -1772,177 +1772,177 @@
   <si>
     <t>Luís Nogueira</t>
   </si>
   <si>
     <t xml:space="preserve">BENTO   QUARESMA</t>
   </si>
   <si>
     <t>António Canto</t>
   </si>
   <si>
     <t>Sérgio Vieira</t>
   </si>
   <si>
     <t>Paulo Sousa</t>
   </si>
   <si>
     <t>Nuno Duarte</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE  PEPE</t>
   </si>
   <si>
     <t xml:space="preserve">José  Pardal </t>
   </si>
   <si>
-    <t>CRISPIANO MAGRO</t>
+    <t>Crispiniano Magro</t>
   </si>
   <si>
     <t>António Lavajo</t>
   </si>
   <si>
     <t xml:space="preserve">José  Raposo</t>
   </si>
   <si>
     <t>LUIS PEDROSO</t>
   </si>
   <si>
     <t>Carlos Gil</t>
   </si>
   <si>
-    <t>JOAO CURVELO</t>
+    <t>João Curvelo</t>
   </si>
   <si>
     <t>João Domingues</t>
   </si>
   <si>
     <t>Rui Lacerda</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   FARIA</t>
   </si>
   <si>
     <t xml:space="preserve">José  Véstias</t>
   </si>
   <si>
     <t xml:space="preserve">DOMINGOS   GATO</t>
   </si>
   <si>
     <t xml:space="preserve">Daniel  Morais</t>
   </si>
   <si>
     <t>João Sayanda</t>
   </si>
   <si>
     <t>Sergio Antunes</t>
   </si>
   <si>
     <t>MILA ALEXANDRA HELD</t>
   </si>
   <si>
     <t>António Nobre</t>
   </si>
   <si>
     <t>Rui Neves</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   CANAS</t>
   </si>
   <si>
     <t>Rui Amaral</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   QUARESMA</t>
   </si>
   <si>
-    <t>João Martins</t>
+    <t>Joao Vaz Martins</t>
   </si>
   <si>
     <t>Ricardo Nuno</t>
   </si>
   <si>
     <t>Sérgio Pó</t>
   </si>
   <si>
     <t>Rui Almeida</t>
   </si>
   <si>
     <t>Daniel Barata</t>
   </si>
   <si>
     <t>Paulo Trindade</t>
   </si>
   <si>
-    <t>JOÃO MOITEIRO</t>
+    <t>João Moiteiro</t>
   </si>
   <si>
     <t>DAVID ALMEIDA</t>
   </si>
   <si>
     <t>Rui Vaz</t>
   </si>
   <si>
     <t>Ricardo Navalho</t>
   </si>
   <si>
     <t>João Revés</t>
   </si>
   <si>
     <t>Nelson Mileu</t>
   </si>
   <si>
     <t>João Correia Gregorio</t>
   </si>
   <si>
-    <t>Jorge Bento</t>
+    <t>António Bento</t>
   </si>
   <si>
     <t>F 50</t>
   </si>
   <si>
     <t>Fernanda Santinha</t>
   </si>
   <si>
     <t xml:space="preserve">ANA   FRUTUOSO</t>
   </si>
   <si>
     <t>Rute Queiroz</t>
   </si>
   <si>
     <t>Ana Pereira</t>
   </si>
   <si>
     <t>Marisa Silva</t>
   </si>
   <si>
     <t xml:space="preserve">PATRÍCIA   MATOS</t>
   </si>
   <si>
     <t>Sandra Bação</t>
   </si>
   <si>
-    <t xml:space="preserve">Eva  Jeronimo</t>
+    <t>Eva Jeronimo</t>
   </si>
   <si>
     <t>Goreti Borges</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
     <t>Ana Coelho</t>
   </si>
   <si>
     <t>VENCEDORA CAPUNGA</t>
   </si>
   <si>
     <t>Meirevone Ferreira</t>
   </si>
   <si>
     <t>Ana Raposo</t>
   </si>
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
     <t>Fabiola Landeiro</t>
   </si>
@@ -2195,51 +2195,51 @@
   <si>
     <t>Madalena Magalhães</t>
   </si>
   <si>
     <t>Isabel Silva</t>
   </si>
   <si>
     <t>Manuela Anton</t>
   </si>
   <si>
     <t>ISABEL SAMPAIO</t>
   </si>
   <si>
     <t>Mara Barral</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Daniel</t>
   </si>
   <si>
     <t>Ana Cristina Viegas</t>
   </si>
   <si>
     <t>Paula Silva</t>
   </si>
   <si>
-    <t xml:space="preserve">SÓNIA   CASON</t>
+    <t xml:space="preserve">SÓNIA DEL  CASON</t>
   </si>
   <si>
     <t>M 60</t>
   </si>
   <si>
     <t>João Ginja</t>
   </si>
   <si>
     <t>Jose Jarmela</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   CALDEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   GRAÇA</t>
   </si>
   <si>
     <t>Alexandre Soares</t>
   </si>
   <si>
     <t>João Lourenço</t>
   </si>
   <si>
     <t>José Pinto</t>
   </si>