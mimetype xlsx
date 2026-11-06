--- v4 (2026-06-17)
+++ v5 (2026-11-06)
@@ -494,51 +494,51 @@
   <si>
     <t>Filipe Flor</t>
   </si>
   <si>
     <t>Rafael Estrela</t>
   </si>
   <si>
     <t>Oleh Voznyi</t>
   </si>
   <si>
     <t>Grupo Recreativo de Tercena</t>
   </si>
   <si>
     <t>Sub 18 - Femininos</t>
   </si>
   <si>
     <t>SARA RIBAS</t>
   </si>
   <si>
     <t>MADALENA ANJOS</t>
   </si>
   <si>
     <t xml:space="preserve">Carolina Coelho </t>
   </si>
   <si>
-    <t>Inês Mendes Bento</t>
+    <t>Inês Bento</t>
   </si>
   <si>
     <t>CLARA TOMÉ</t>
   </si>
   <si>
     <t>ÍRIS ALMEIDA</t>
   </si>
   <si>
     <t>MARIA LEONOR RAMOS</t>
   </si>
   <si>
     <t>Sub 20 - Masculinos</t>
   </si>
   <si>
     <t>Guilherme Filipe</t>
   </si>
   <si>
     <t>Bruno Sousa</t>
   </si>
   <si>
     <t>LUCA ROBINSON</t>
   </si>
   <si>
     <t>Filipe Serra</t>
   </si>
@@ -938,51 +938,51 @@
   <si>
     <t>Joana Falcão</t>
   </si>
   <si>
     <t>Cristiane Gabriela Boesing de Souza</t>
   </si>
   <si>
     <t>Lúcia Henriques</t>
   </si>
   <si>
     <t>Ana Marques</t>
   </si>
   <si>
     <t>M 35</t>
   </si>
   <si>
     <t>Diogo Louro</t>
   </si>
   <si>
     <t>LEONEL FONTE</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Correia</t>
   </si>
   <si>
-    <t>Carlos Duque</t>
+    <t>CARLOS DUQUE</t>
   </si>
   <si>
     <t>JOSÉ CARLOS TEODORO</t>
   </si>
   <si>
     <t>HUGO FILIPE ANTUNES</t>
   </si>
   <si>
     <t>Nuno Quintela</t>
   </si>
   <si>
     <t>Joao Filho</t>
   </si>
   <si>
     <t>André Oliveira</t>
   </si>
   <si>
     <t>David Eiras</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Silva </t>
   </si>
   <si>
     <t>Filipe Pereira</t>
   </si>
@@ -1001,51 +1001,51 @@
   <si>
     <t>JOSÉ MARTINS</t>
   </si>
   <si>
     <t>Fernando Pereira</t>
   </si>
   <si>
     <t>Ivandro Moreira</t>
   </si>
   <si>
     <t>Agualva Runners</t>
   </si>
   <si>
     <t>Afonso Martins</t>
   </si>
   <si>
     <t xml:space="preserve">João  Miranda</t>
   </si>
   <si>
     <t>RENATO MADUREIRA</t>
   </si>
   <si>
     <t>JOSÉ VASCO</t>
   </si>
   <si>
-    <t>TELMO JORGE</t>
+    <t>Telmo Jorge</t>
   </si>
   <si>
     <t>GONÇALO MOUTINHO</t>
   </si>
   <si>
     <t>JOÃO FIGUEIREDO</t>
   </si>
   <si>
     <t>PEDRO PINTO</t>
   </si>
   <si>
     <t>GONÇALO PIRES</t>
   </si>
   <si>
     <t>HUGO SILVEIRA</t>
   </si>
   <si>
     <t>Orlando Couceiro</t>
   </si>
   <si>
     <t>Diogo Inácio</t>
   </si>
   <si>
     <t xml:space="preserve">Leonardo  Ventura</t>
   </si>
@@ -1184,51 +1184,51 @@
   <si>
     <t>Nelson Antunes</t>
   </si>
   <si>
     <t>Sérgio Barbosa</t>
   </si>
   <si>
     <t>João Tomaz</t>
   </si>
   <si>
     <t>João Pereira</t>
   </si>
   <si>
     <t>Rui Aldeano</t>
   </si>
   <si>
     <t>ADR O RELÂMPAGO</t>
   </si>
   <si>
     <t>Ricardo Pascoal</t>
   </si>
   <si>
     <t>Daniel Rodrigues</t>
   </si>
   <si>
-    <t>RENATO LUIS</t>
+    <t>Renato Luís</t>
   </si>
   <si>
     <t>CARLOS ANTUNES</t>
   </si>
   <si>
     <t xml:space="preserve">Sérgio  Caiano</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Miranda</t>
   </si>
   <si>
     <t>Leandro Rodrigues</t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo  Ferreira</t>
   </si>
   <si>
     <t>Tiago Carvalhinho</t>
   </si>
   <si>
     <t>Luis Semedo</t>
   </si>
   <si>
     <t>Bruno Amaro</t>
   </si>
@@ -1457,201 +1457,201 @@
   <si>
     <t>Nuno Carioca</t>
   </si>
   <si>
     <t>CESAR HENRIQUES</t>
   </si>
   <si>
     <t>Miládio Silva</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ORLANDO</t>
   </si>
   <si>
     <t>Pedro Raposo</t>
   </si>
   <si>
     <t>Ricardo Nobre</t>
   </si>
   <si>
     <t>Eduardo Luís</t>
   </si>
   <si>
     <t>Sandra Segura</t>
   </si>
   <si>
-    <t>CARLOS SIMOES</t>
+    <t>Carlos Simões</t>
   </si>
   <si>
     <t xml:space="preserve">Jorge  Marques</t>
   </si>
   <si>
     <t>Benjamim Pino</t>
   </si>
   <si>
     <t>António Lourenço</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Marinho </t>
   </si>
   <si>
     <t>Filipe Cameira</t>
   </si>
   <si>
     <t>Rogério Dias</t>
   </si>
   <si>
     <t>Paulo Caçador</t>
   </si>
   <si>
     <t>Hércules Baptista</t>
   </si>
   <si>
     <t>Filipe Garranas</t>
   </si>
   <si>
     <t>Associação de Pára-quedistas Tejo-Norte</t>
   </si>
   <si>
     <t>Bruno Nunes</t>
   </si>
   <si>
     <t>Nuno Curto</t>
   </si>
   <si>
     <t>João Monjardino</t>
   </si>
   <si>
     <t>SÉRGIO CLEMENTE</t>
   </si>
   <si>
     <t xml:space="preserve">André  Fialho </t>
   </si>
   <si>
     <t xml:space="preserve">José  Ribeiro</t>
   </si>
   <si>
-    <t>Rui Vaz Rodrigues</t>
+    <t>Rui Rodrigues</t>
   </si>
   <si>
     <t>Nuno Bóia</t>
   </si>
   <si>
     <t>Pedro Ferreira</t>
   </si>
   <si>
     <t>Eduardo Poças</t>
   </si>
   <si>
     <t>Bernardo Salavessa</t>
   </si>
   <si>
     <t>Paulo Serra</t>
   </si>
   <si>
     <t>Luís Guerra</t>
   </si>
   <si>
     <t>Andrónico Duarte</t>
   </si>
   <si>
     <t>Bruno Adrião</t>
   </si>
   <si>
-    <t>GONÇALO PEDRO</t>
+    <t>Gonçalo Pedro</t>
   </si>
   <si>
     <t>Paulo Reis</t>
   </si>
   <si>
     <t>Alexandre Gomes</t>
   </si>
   <si>
     <t>João Oliveira</t>
   </si>
   <si>
     <t>Bruno Veríssimo</t>
   </si>
   <si>
     <t>Pedro Machado</t>
   </si>
   <si>
     <t>Mário Rodrigues</t>
   </si>
   <si>
     <t>CARLOS CARDOSO</t>
   </si>
   <si>
     <t>Luis Cadaxa</t>
   </si>
   <si>
     <t>Vitor Antunes</t>
   </si>
   <si>
     <t>Joao Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Meneses</t>
   </si>
   <si>
     <t>F 45</t>
   </si>
   <si>
     <t>Sónia Machado</t>
   </si>
   <si>
     <t>SUSANA RAPOSO</t>
   </si>
   <si>
-    <t xml:space="preserve">Marta  Borges</t>
-[...2 lines deleted...]
-    <t>Céu Fernandes</t>
+    <t>Marta Borges</t>
+  </si>
+  <si>
+    <t>CÉU FERNANDES</t>
   </si>
   <si>
     <t xml:space="preserve">CÉLIA  SILVA</t>
   </si>
   <si>
     <t>SONIA NEVES</t>
   </si>
   <si>
     <t>Vera Toubarro</t>
   </si>
   <si>
     <t>Joana Garcia</t>
   </si>
   <si>
     <t>Ana Rocha</t>
   </si>
   <si>
     <t>Sandra Silva</t>
   </si>
   <si>
     <t>CLÁUDIA SOUSA</t>
   </si>
   <si>
-    <t>SOFIA ALEIXO</t>
+    <t>ANA SOFIA ALEIXO</t>
   </si>
   <si>
     <t>Ana Sobral</t>
   </si>
   <si>
     <t>Gina Correia</t>
   </si>
   <si>
     <t>Elisabete Filipe</t>
   </si>
   <si>
     <t>ANA NETO</t>
   </si>
   <si>
     <t>MARTA AMARO</t>
   </si>
   <si>
     <t>MARGARIDA ANJOS</t>
   </si>
   <si>
     <t>Cristina Oliveira</t>
   </si>
   <si>
     <t>Sofia Pedro</t>
   </si>
@@ -1718,138 +1718,138 @@
   <si>
     <t xml:space="preserve">Gonçalo  Baroutakis </t>
   </si>
   <si>
     <t>Carlos Taveira</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS   SILVA</t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
     <t>FERNANDO ANJOS</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   VITORINO</t>
   </si>
   <si>
     <t>Bruno A. Sousa</t>
   </si>
   <si>
     <t>TIAGO VERMELHO</t>
   </si>
   <si>
-    <t>António Martins</t>
+    <t>ANTÓNIO MARTINS</t>
   </si>
   <si>
     <t>Hugo Palmeiro</t>
   </si>
   <si>
     <t>José Ferreira</t>
   </si>
   <si>
     <t>Joaquim Amaral</t>
   </si>
   <si>
     <t>Carlos Calado</t>
   </si>
   <si>
     <t>Rui Cunha</t>
   </si>
   <si>
     <t xml:space="preserve">Jorge  Ferreira</t>
   </si>
   <si>
     <t>Pedro Esteves</t>
   </si>
   <si>
     <t>Carlos Craveira</t>
   </si>
   <si>
     <t xml:space="preserve">BENTO   QUARESMA</t>
   </si>
   <si>
     <t>Gil Monteiro</t>
   </si>
   <si>
     <t>Carlos Luiz</t>
   </si>
   <si>
-    <t>JULIO FERREIRA</t>
+    <t>Júlio Ferreira</t>
   </si>
   <si>
     <t>Sergio Carvalho</t>
   </si>
   <si>
     <t>ABNER KIENE</t>
   </si>
   <si>
     <t>Sérgio Ramos</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
-    <t>HUMBERTO AFONSO</t>
+    <t>Humberto Afonso</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Sousa</t>
   </si>
   <si>
     <t>Carlos Coelho</t>
   </si>
   <si>
     <t>Bruno Raposo</t>
   </si>
   <si>
     <t>Sérgio Vieira</t>
   </si>
   <si>
     <t>Nuno Duarte</t>
   </si>
   <si>
-    <t>JOSE CRUZ</t>
+    <t>Jose Cruz</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   FARIA</t>
   </si>
   <si>
-    <t>JOAO CURVELO</t>
+    <t>João Curvelo</t>
   </si>
   <si>
     <t>LUIS PEDROSO</t>
   </si>
   <si>
     <t>MILA ALEXANDRA HELD</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   RODRIGUES</t>
   </si>
   <si>
-    <t>CRISPIANO MAGRO</t>
+    <t>Crispiniano Magro</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
     <t xml:space="preserve">José  Raposo</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE  PEPE</t>
   </si>
   <si>
     <t>Nuno Morgado</t>
   </si>
   <si>
     <t>Pedro Andrade</t>
   </si>
   <si>
     <t>António Lavajo</t>
   </si>
   <si>
     <t>Rui Lacerda</t>
   </si>
   <si>
     <t>Carlos Gil</t>
   </si>
@@ -1859,105 +1859,105 @@
   <si>
     <t>SEBASTIAN FODOR</t>
   </si>
   <si>
     <t xml:space="preserve">José  Véstias</t>
   </si>
   <si>
     <t>João Sayanda</t>
   </si>
   <si>
     <t>RUI ANTUNES</t>
   </si>
   <si>
     <t xml:space="preserve">João  Caetano</t>
   </si>
   <si>
     <t>António Nobre</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   QUARESMA</t>
   </si>
   <si>
     <t xml:space="preserve">João  Paiva</t>
   </si>
   <si>
-    <t>João Martins</t>
+    <t>Joao Vaz Martins</t>
   </si>
   <si>
     <t>Filipe Ribeiro</t>
   </si>
   <si>
     <t>Rui Almeida</t>
   </si>
   <si>
     <t>Luís Pinto</t>
   </si>
   <si>
-    <t>JOÃO MOITEIRO</t>
+    <t>João Moiteiro</t>
   </si>
   <si>
     <t>João Carvalho</t>
   </si>
   <si>
     <t>Ricardo Navalho</t>
   </si>
   <si>
     <t>Rui Amaral</t>
   </si>
   <si>
     <t>Rui Vaz</t>
   </si>
   <si>
     <t>DAVID ALMEIDA</t>
   </si>
   <si>
     <t>Alexandre Joaquim</t>
   </si>
   <si>
     <t>Jesus Gomez</t>
   </si>
   <si>
     <t>António Canto</t>
   </si>
   <si>
     <t>Rui Neves</t>
   </si>
   <si>
     <t>Paulo Sousa</t>
   </si>
   <si>
     <t>Nelson Mileu</t>
   </si>
   <si>
     <t>Gustavo Arroz</t>
   </si>
   <si>
     <t>João Correia Gregorio</t>
   </si>
   <si>
-    <t>Jorge Bento</t>
+    <t>António Bento</t>
   </si>
   <si>
     <t>Ricardo Moniz</t>
   </si>
   <si>
     <t>Ricardo Nuno</t>
   </si>
   <si>
     <t>F 50</t>
   </si>
   <si>
     <t xml:space="preserve">ANA   FRUTUOSO</t>
   </si>
   <si>
     <t>Rute Queiroz</t>
   </si>
   <si>
     <t xml:space="preserve">PATRÍCIA   MATOS</t>
   </si>
   <si>
     <t>Ana Pereira</t>
   </si>
   <si>
     <t>Sandra Bação</t>
   </si>
@@ -1982,51 +1982,51 @@
   <si>
     <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t xml:space="preserve">SANDRA  FERNANDES</t>
   </si>
   <si>
     <t>Fabiana Zunfrilli</t>
   </si>
   <si>
     <t>Sónia Monteiro</t>
   </si>
   <si>
     <t>Eugénia Ribeiro</t>
   </si>
   <si>
     <t>Elisa Gonçalves</t>
   </si>
   <si>
     <t>Ana Raposo</t>
   </si>
   <si>
     <t xml:space="preserve">ANABELA   SANTOS</t>
   </si>
   <si>
-    <t>ANA MOTA</t>
+    <t>Ana Paula Mota</t>
   </si>
   <si>
     <t>Paula Leitão</t>
   </si>
   <si>
     <t>Elizabete Santos</t>
   </si>
   <si>
     <t>ANA GOMES</t>
   </si>
   <si>
     <t>Cristina Francisco</t>
   </si>
   <si>
     <t>MARIA AROUCA</t>
   </si>
   <si>
     <t>Susana Feleciano</t>
   </si>
   <si>
     <t>Alexandra Pinto</t>
   </si>
   <si>
     <t xml:space="preserve">RITA   MINA</t>
   </si>
@@ -2093,51 +2093,51 @@
   <si>
     <t>Henrique Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">DIAMANTINO  GAMITO</t>
   </si>
   <si>
     <t>Jose Baptista</t>
   </si>
   <si>
     <t>Rui Silva</t>
   </si>
   <si>
     <t xml:space="preserve">Paulo Lúcio </t>
   </si>
   <si>
     <t>Helder Batista</t>
   </si>
   <si>
     <t>Luis Ribeiro</t>
   </si>
   <si>
     <t>Miguel Lourenço</t>
   </si>
   <si>
-    <t>MARCELO CERDEIRA</t>
+    <t>MARCELO CARDEIRA</t>
   </si>
   <si>
     <t>Rui Magalhães</t>
   </si>
   <si>
     <t>Pedro Evangelista</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Gamito</t>
   </si>
   <si>
     <t xml:space="preserve">Reinaldo  Santos </t>
   </si>
   <si>
     <t>Fernando Gonçalves</t>
   </si>
   <si>
     <t xml:space="preserve">VÍTOR   CANTO</t>
   </si>
   <si>
     <t>Miguel Moradias</t>
   </si>
   <si>
     <t>Jaime Faria</t>
   </si>
@@ -2231,90 +2231,90 @@
   <si>
     <t>Celeste Almeida</t>
   </si>
   <si>
     <t xml:space="preserve">LUCIA  LOUREÇO</t>
   </si>
   <si>
     <t>Madalena Magalhães</t>
   </si>
   <si>
     <t>Sofia Morgado</t>
   </si>
   <si>
     <t>Elisa Almeida</t>
   </si>
   <si>
     <t>Isabel Silva</t>
   </si>
   <si>
     <t>ISABEL SAMPAIO</t>
   </si>
   <si>
     <t>Ana Cristina Viegas</t>
   </si>
   <si>
-    <t xml:space="preserve">SÓNIA   CASON</t>
+    <t xml:space="preserve">SÓNIA DEL  CASON</t>
   </si>
   <si>
     <t>ALZIRA VIEIRA</t>
   </si>
   <si>
     <t>Susana Pinto</t>
   </si>
   <si>
     <t>M 60</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   CALDEIRA</t>
   </si>
   <si>
     <t>João Lourenço</t>
   </si>
   <si>
     <t>José Pinto</t>
   </si>
   <si>
     <t>Rui Pombinho</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   FERREIRA</t>
   </si>
   <si>
     <t>João Graça</t>
   </si>
   <si>
     <t>Fernando Correia</t>
   </si>
   <si>
     <t>JOSÉ PROENÇA</t>
   </si>
   <si>
     <t xml:space="preserve">José  Aragão</t>
   </si>
   <si>
-    <t>LUIS BASTOS</t>
+    <t>Luís Bastos</t>
   </si>
   <si>
     <t>Flamino Santos</t>
   </si>
   <si>
     <t>Pedro Neves</t>
   </si>
   <si>
     <t>João Marques</t>
   </si>
   <si>
     <t>Antonio Diogo</t>
   </si>
   <si>
     <t>Carlos Lopes</t>
   </si>
   <si>
     <t>Luis Durbeck</t>
   </si>
   <si>
     <t>Paulo Dias</t>
   </si>
   <si>
     <t>JOÃO INFANTE</t>
   </si>