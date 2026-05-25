--- v0 (2026-02-22)
+++ v1 (2026-05-25)
@@ -209,51 +209,51 @@
   <si>
     <t>Ricardo de Sousa</t>
   </si>
   <si>
     <t>Enzo Cunha</t>
   </si>
   <si>
     <t>Martim Pires</t>
   </si>
   <si>
     <t>Sub 12 - Femininos</t>
   </si>
   <si>
     <t>Yasmin Tchemaguine</t>
   </si>
   <si>
     <t>Jaciara Cabral</t>
   </si>
   <si>
     <t>Elma Espírito-Santo</t>
   </si>
   <si>
     <t xml:space="preserve">Reniala   Staudte</t>
   </si>
   <si>
-    <t>RITA VENTURI</t>
+    <t xml:space="preserve">MÁRIO  MONTEIRO</t>
   </si>
   <si>
     <t>Luis Trindade</t>
   </si>
   <si>
     <t>FRANCISCA CORVO</t>
   </si>
   <si>
     <t>Carolina Quintela</t>
   </si>
   <si>
     <t>MADALENA ANTUNES</t>
   </si>
   <si>
     <t>Ísis Pereira</t>
   </si>
   <si>
     <t>Victória Nilsson</t>
   </si>
   <si>
     <t>Keliane Guadalupe</t>
   </si>
   <si>
     <t>Madalena Martins</t>
   </si>
@@ -413,84 +413,84 @@
   <si>
     <t>Sub 16 - Femininos</t>
   </si>
   <si>
     <t xml:space="preserve">MARIA     TERESA FRANCO</t>
   </si>
   <si>
     <t>CAROLINA MADUREIRA</t>
   </si>
   <si>
     <t>MADALENA ROCHA</t>
   </si>
   <si>
     <t xml:space="preserve">ELEONORA  VIEIRA</t>
   </si>
   <si>
     <t>Beatriz Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">Matilde  Ferreira</t>
   </si>
   <si>
     <t>Inês Pereira</t>
   </si>
   <si>
-    <t>SERENA MONTEIRO</t>
+    <t>Paulo Brito</t>
   </si>
   <si>
     <t>CAROLINA SEIXAL</t>
   </si>
   <si>
     <t>Rita Leal</t>
   </si>
   <si>
     <t>Marta Neves</t>
   </si>
   <si>
     <t>Sociedade de Instrução Musical e Escolar Cruz Quebradense (SIMECQ)</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>Inês Batista</t>
   </si>
   <si>
     <t>Sub 18 - Masculinos</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t>RAFAEL ALVES</t>
   </si>
   <si>
     <t>DIOGO PINTO</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t>Filipe Gama</t>
   </si>
   <si>
     <t>ALEXANDRE FEVEREIRO</t>
   </si>
   <si>
     <t>Tiago Oliveira</t>
   </si>
   <si>
     <t>João Fernandes</t>
   </si>
   <si>
     <t>Francisco Ferreira</t>
   </si>
   <si>
     <t>Valejas Atlético Clube</t>
   </si>
   <si>
     <t>Pedro Sayanda</t>
   </si>
   <si>
     <t>Duarte Arroz</t>
   </si>
@@ -554,51 +554,51 @@
   <si>
     <t>FRANCISCO AZEVEDO</t>
   </si>
   <si>
     <t>Tiago Jacinto</t>
   </si>
   <si>
     <t>Manuel Franco</t>
   </si>
   <si>
     <t xml:space="preserve">Alexandre  Florindo</t>
   </si>
   <si>
     <t>Shuncheng Ke</t>
   </si>
   <si>
     <t>PEDRO TEODORO</t>
   </si>
   <si>
     <t>David Gonçalves</t>
   </si>
   <si>
     <t>Gustavo Paiva</t>
   </si>
   <si>
-    <t>Rafael Antunes</t>
+    <t>Cristiano Cibrão</t>
   </si>
   <si>
     <t xml:space="preserve">André  Ramires</t>
   </si>
   <si>
     <t>Sub 20 - Femininos</t>
   </si>
   <si>
     <t>CÁTIA KHVAS</t>
   </si>
   <si>
     <t>Catarina Espada</t>
   </si>
   <si>
     <t>Bruna Silva</t>
   </si>
   <si>
     <t>LEONOR SIMÕES</t>
   </si>
   <si>
     <t>Inês Jerónimo Pereira</t>
   </si>
   <si>
     <t>Rita Silva</t>
   </si>
@@ -1427,51 +1427,51 @@
   <si>
     <t>Andrónico Duarte</t>
   </si>
   <si>
     <t>Helder Rosário</t>
   </si>
   <si>
     <t>João Monjardino</t>
   </si>
   <si>
     <t xml:space="preserve">Bruno  Marcelino</t>
   </si>
   <si>
     <t>Nuno Bóia</t>
   </si>
   <si>
     <t>Rui Vaz Rodrigues</t>
   </si>
   <si>
     <t>Jorge Ramos</t>
   </si>
   <si>
     <t>Eduardo Poças</t>
   </si>
   <si>
-    <t>Eduardo Neves</t>
+    <t>Beatriz Alves</t>
   </si>
   <si>
     <t>Filipe Cameira</t>
   </si>
   <si>
     <t>Vitor Antunes</t>
   </si>
   <si>
     <t xml:space="preserve">André  Fialho </t>
   </si>
   <si>
     <t>GONÇALO PEDRO</t>
   </si>
   <si>
     <t>Hugo Casaca</t>
   </si>
   <si>
     <t>Paulo Reis</t>
   </si>
   <si>
     <t>Renato Gomes</t>
   </si>
   <si>
     <t>BRUNO PATINHO</t>
   </si>
@@ -1583,69 +1583,69 @@
   <si>
     <t>SÉRGIO PAIVA</t>
   </si>
   <si>
     <t>Ana Lúcia Rebelo</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE   PINHO</t>
   </si>
   <si>
     <t>LUIS PINTO</t>
   </si>
   <si>
     <t>PEDRO MAGALHÃES</t>
   </si>
   <si>
     <t>João Guterres</t>
   </si>
   <si>
     <t>Carlos Taveira</t>
   </si>
   <si>
     <t xml:space="preserve">ARTUR   PEREIRA</t>
   </si>
   <si>
-    <t>Miguel Figueiredo</t>
+    <t xml:space="preserve">António  Mata</t>
   </si>
   <si>
     <t>Artur Alves</t>
   </si>
   <si>
     <t>Paulo Silva</t>
   </si>
   <si>
     <t>RUI ALVES</t>
   </si>
   <si>
     <t>António Martins</t>
   </si>
   <si>
     <t>Hugo Palmeiro</t>
   </si>
   <si>
-    <t>Rui Vieira</t>
+    <t>TIAGO VERMELHO</t>
   </si>
   <si>
     <t>ABNER KIENE</t>
   </si>
   <si>
     <t>Antonio Trigueiro</t>
   </si>
   <si>
     <t>Associação de Pára-quedistas Tejo-Norte</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Baroutakis </t>
   </si>
   <si>
     <t>GONÇALO COSTA</t>
   </si>
   <si>
     <t>Emanuel Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS   SILVA</t>
   </si>
   <si>
     <t>Ricardo Pereira</t>
   </si>
@@ -1841,96 +1841,96 @@
   <si>
     <t xml:space="preserve">PATRÍCIA   MATOS</t>
   </si>
   <si>
     <t>Ana Coelho</t>
   </si>
   <si>
     <t>VENCEDORA CAPUNGA</t>
   </si>
   <si>
     <t>Goreti Borges</t>
   </si>
   <si>
     <t xml:space="preserve">Sandra Dionísio </t>
   </si>
   <si>
     <t xml:space="preserve">Eva  Jeronimo</t>
   </si>
   <si>
     <t>VANDA MURTEIRA</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABELA SALAZAR </t>
+    <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
     <t xml:space="preserve">BEATRIZ   MATIAS</t>
   </si>
   <si>
     <t>Meirevone Ferreira</t>
   </si>
   <si>
     <t>Eugénia Ribeiro</t>
   </si>
   <si>
     <t>Ana Raposo</t>
   </si>
   <si>
     <t>Cândida Ganchas</t>
   </si>
   <si>
     <t>Elisa Gonçalves</t>
   </si>
   <si>
     <t xml:space="preserve">ANABELA   SANTOS</t>
   </si>
   <si>
     <t>Sónia Monteiro</t>
   </si>
   <si>
     <t>Paula Leitão</t>
   </si>
   <si>
     <t xml:space="preserve">Maria  Bica</t>
   </si>
   <si>
     <t>ANA GOMES</t>
   </si>
   <si>
     <t>Maria Gonçalves</t>
   </si>
   <si>
     <t>MARIA AROUCA</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Joana Pedro</t>
   </si>
   <si>
     <t>Elsa Almeida</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Nunes</t>
   </si>
   <si>
     <t>Rita Jesus</t>
   </si>
   <si>
     <t>Ana Nunes</t>
   </si>
   <si>
     <t>Carla Alves</t>
   </si>
   <si>
     <t>Lucinda Espada</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
@@ -1991,51 +1991,51 @@
   <si>
     <t>Fernando Gonçalves</t>
   </si>
   <si>
     <t>Jaime Faria</t>
   </si>
   <si>
     <t>Luís Abreu</t>
   </si>
   <si>
     <t>PAULO CORDEIRO</t>
   </si>
   <si>
     <t>Bento Raminhos</t>
   </si>
   <si>
     <t>Jorge Monteiro</t>
   </si>
   <si>
     <t>Marco Silva</t>
   </si>
   <si>
     <t>Luís Correia</t>
   </si>
   <si>
-    <t>Fernando Pinheiro</t>
+    <t>Chloé Prete</t>
   </si>
   <si>
     <t>Delfim Mendonça</t>
   </si>
   <si>
     <t>Luís Cotrim</t>
   </si>
   <si>
     <t>Carlos Carvalho</t>
   </si>
   <si>
     <t>Luis Gonçalves</t>
   </si>
   <si>
     <t>Carlos Gonçalves</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Lomba</t>
   </si>
   <si>
     <t>F 55</t>
   </si>
   <si>
     <t>ALEXANDRA PORTELA</t>
   </si>
@@ -2273,51 +2273,51 @@
   <si>
     <t>Martin Cura</t>
   </si>
   <si>
     <t>Henrique Freire</t>
   </si>
   <si>
     <t>Jorge Rebelo</t>
   </si>
   <si>
     <t>José Machado</t>
   </si>
   <si>
     <t>Vitor Rocha</t>
   </si>
   <si>
     <t>FRANCISCO AFONSO</t>
   </si>
   <si>
     <t>Álvaro Costa</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PREGO</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSÉ SALAZAR </t>
+    <t>YUMO YAN</t>
   </si>
   <si>
     <t>Paulo Felix Taveira</t>
   </si>
   <si>
     <t>António Guerreiro</t>
   </si>
   <si>
     <t>Amigos do Atletismo de Mafra</t>
   </si>
   <si>
     <t>Carlos Santos</t>
   </si>
   <si>
     <t>Manuel Leite</t>
   </si>
   <si>
     <t>Vítor Revés</t>
   </si>
   <si>
     <t xml:space="preserve">José  Mata</t>
   </si>
   <si>
     <t>JOSÉ RODRIGUES</t>
   </si>
@@ -2402,51 +2402,51 @@
   <si>
     <t>Luís Bettencourt</t>
   </si>
   <si>
     <t>Amilcar Dias</t>
   </si>
   <si>
     <t>Luis Duarte</t>
   </si>
   <si>
     <t xml:space="preserve">Ventura  Saraiva</t>
   </si>
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t>Adriano Cunha</t>
   </si>
   <si>
     <t>Jorge Mendes Batista</t>
   </si>
   <si>
     <t>João Torres</t>
   </si>
   <si>
-    <t xml:space="preserve">António  Gavado </t>
+    <t>Fernando Mota</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>João Gomes</t>
   </si>
   <si>
     <t>F 70</t>
   </si>
   <si>
     <t>Maria Helena Nuno</t>
   </si>
   <si>
     <t>GLÓRIA MARQUES</t>
   </si>
   <si>
     <t xml:space="preserve">ISABEL   LINO</t>
   </si>
   <si>
     <t xml:space="preserve">ESTER  LOPES</t>
   </si>
   <si>
     <t>M 75</t>
   </si>