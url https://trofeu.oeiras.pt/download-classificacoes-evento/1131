--- v1 (2026-05-25)
+++ v2 (2026-07-24)
@@ -173,51 +173,51 @@
   <si>
     <t>David Pinto</t>
   </si>
   <si>
     <t>Grupo Musical 1º Dezembro Queijas</t>
   </si>
   <si>
     <t>Diogo Ibraímo</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Quintelas </t>
   </si>
   <si>
     <t>Xavier Costa</t>
   </si>
   <si>
     <t>Simão Pinto</t>
   </si>
   <si>
     <t>David Gabadinho</t>
   </si>
   <si>
     <t>Alexandre Filipe</t>
   </si>
   <si>
-    <t>STEVEN RELVAS GROSSO</t>
+    <t>LUCAS NUNES</t>
   </si>
   <si>
     <t>Gustavo Miguel</t>
   </si>
   <si>
     <t>Gabriel Silva</t>
   </si>
   <si>
     <t>Associação de Moradores 18 de Maio</t>
   </si>
   <si>
     <t>Ricardo de Sousa</t>
   </si>
   <si>
     <t>Enzo Cunha</t>
   </si>
   <si>
     <t>Martim Pires</t>
   </si>
   <si>
     <t>Sub 12 - Femininos</t>
   </si>
   <si>
     <t>Yasmin Tchemaguine</t>
   </si>
@@ -767,51 +767,51 @@
   <si>
     <t xml:space="preserve">Ricardo  Craveiro</t>
   </si>
   <si>
     <t>Miles &amp; Vibes</t>
   </si>
   <si>
     <t xml:space="preserve">Vasco  Amaral</t>
   </si>
   <si>
     <t>António Jesus</t>
   </si>
   <si>
     <t>Rogério Chaves</t>
   </si>
   <si>
     <t>TIAGO SILVA</t>
   </si>
   <si>
     <t>Paulo Arrenega</t>
   </si>
   <si>
     <t>Leonardo Lopes</t>
   </si>
   <si>
-    <t>Tiago Henriques</t>
+    <t xml:space="preserve">BRUNO  SOUZA</t>
   </si>
   <si>
     <t xml:space="preserve">Diogo  Poças</t>
   </si>
   <si>
     <t>Seniores - Femininos</t>
   </si>
   <si>
     <t>KCÉNIA BOUGROVA</t>
   </si>
   <si>
     <t>Rita Bacelar</t>
   </si>
   <si>
     <t>Susana Jorge</t>
   </si>
   <si>
     <t>Catarina Borges</t>
   </si>
   <si>
     <t>Monica Domingos</t>
   </si>
   <si>
     <t>Leonor Mendes</t>
   </si>
@@ -962,132 +962,132 @@
   <si>
     <t>JOÃO FIGUEIREDO</t>
   </si>
   <si>
     <t>Tiago Andrade</t>
   </si>
   <si>
     <t>Diogo Inácio</t>
   </si>
   <si>
     <t>Frederico Sousa</t>
   </si>
   <si>
     <t>Rafael Silva</t>
   </si>
   <si>
     <t>João Vale</t>
   </si>
   <si>
     <t>Sérgio Correia</t>
   </si>
   <si>
     <t>F 35</t>
   </si>
   <si>
-    <t>Sara Marinho</t>
+    <t>RODRIGO ESTEVES</t>
   </si>
   <si>
     <t>TÂNIA PINTO</t>
   </si>
   <si>
     <t>Célia Lopes</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Coutinho</t>
   </si>
   <si>
     <t>JOANA PIRES</t>
   </si>
   <si>
     <t>Evelina Kocharova</t>
   </si>
   <si>
     <t>Claudia Freitas</t>
   </si>
   <si>
     <t xml:space="preserve">Cláudia Pimentel </t>
   </si>
   <si>
     <t>Raquel Pinheiro</t>
   </si>
   <si>
     <t>Sara Amorim</t>
   </si>
   <si>
     <t>Joana Cunha</t>
   </si>
   <si>
-    <t>FILIPA RELVAS</t>
+    <t xml:space="preserve">TIAGO  MOREIRA</t>
   </si>
   <si>
     <t>Marta Ramos</t>
   </si>
   <si>
     <t>Vania Faria</t>
   </si>
   <si>
     <t xml:space="preserve">Débora  Alcobia</t>
   </si>
   <si>
     <t>Elena Shtaba</t>
   </si>
   <si>
     <t>Catarina Barbosa</t>
   </si>
   <si>
     <t xml:space="preserve">Mariana  Fraga</t>
   </si>
   <si>
     <t xml:space="preserve">Catarina  Marques</t>
   </si>
   <si>
     <t>Flávia Santos</t>
   </si>
   <si>
     <t>JOANA ALMEIDA</t>
   </si>
   <si>
     <t>Rita Sá</t>
   </si>
   <si>
     <t>M 40</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRÉ   CORVO</t>
   </si>
   <si>
     <t>Manuel Júlio</t>
   </si>
   <si>
     <t>JOEL PENA</t>
   </si>
   <si>
     <t>Nuno Graça</t>
   </si>
   <si>
-    <t>HELDER GROSSO</t>
+    <t>GABRIEL CARLOS</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   SILVA</t>
   </si>
   <si>
     <t>Pedro Serra</t>
   </si>
   <si>
     <t xml:space="preserve">SÉRGIO   MALHEIRO</t>
   </si>
   <si>
     <t>David Caroço Nunes</t>
   </si>
   <si>
     <t xml:space="preserve">Bruno  Francisco </t>
   </si>
   <si>
     <t>Eduardo Lopes</t>
   </si>
   <si>
     <t>Luís Barracho</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro  Pombo </t>
   </si>
@@ -1358,51 +1358,51 @@
   <si>
     <t xml:space="preserve">José Miguel  Barradas</t>
   </si>
   <si>
     <t xml:space="preserve">Vinicius  Guedes</t>
   </si>
   <si>
     <t>Jorge Pelicano</t>
   </si>
   <si>
     <t>Ricardo Nobre</t>
   </si>
   <si>
     <t>Nuno Santos</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Meia-Onça</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ORLANDO</t>
   </si>
   <si>
     <t>Benjamim Pino</t>
   </si>
   <si>
-    <t>Hugo Calado</t>
+    <t>Miládio Silva</t>
   </si>
   <si>
     <t>Nuno Martins</t>
   </si>
   <si>
     <t>CARLOS SIMOES</t>
   </si>
   <si>
     <t>VÂNIA VALÉRIO</t>
   </si>
   <si>
     <t xml:space="preserve">Jorge  Marques</t>
   </si>
   <si>
     <t>JORGE PATRÃO</t>
   </si>
   <si>
     <t>Bruno Antunes</t>
   </si>
   <si>
     <t>Desporto Oeiras</t>
   </si>
   <si>
     <t>Alvaro Neto</t>
   </si>
@@ -1586,51 +1586,51 @@
   <si>
     <t>Ana Lúcia Rebelo</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE   PINHO</t>
   </si>
   <si>
     <t>LUIS PINTO</t>
   </si>
   <si>
     <t>PEDRO MAGALHÃES</t>
   </si>
   <si>
     <t>João Guterres</t>
   </si>
   <si>
     <t>Carlos Taveira</t>
   </si>
   <si>
     <t xml:space="preserve">ARTUR   PEREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">António  Mata</t>
   </si>
   <si>
-    <t>Artur Alves</t>
+    <t>Diogo Fernandes</t>
   </si>
   <si>
     <t>Paulo Silva</t>
   </si>
   <si>
     <t>RUI ALVES</t>
   </si>
   <si>
     <t>António Martins</t>
   </si>
   <si>
     <t>Hugo Palmeiro</t>
   </si>
   <si>
     <t>TIAGO VERMELHO</t>
   </si>
   <si>
     <t>ABNER KIENE</t>
   </si>
   <si>
     <t>Antonio Trigueiro</t>
   </si>
   <si>
     <t>Associação de Pára-quedistas Tejo-Norte</t>
   </si>