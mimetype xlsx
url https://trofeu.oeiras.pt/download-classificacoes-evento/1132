--- v2 (2026-02-04)
+++ v3 (2026-04-29)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Atletas" sheetId="1" r:id="rId1"/>
     <sheet name="Colectivo" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="806" uniqueCount="806">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="807" uniqueCount="807">
   <si>
     <t>42º Troféu CM Oeiras - Grande Prémio Leceia</t>
   </si>
   <si>
     <t>Sub 10 - Masculinos</t>
   </si>
   <si>
     <t>Posição</t>
   </si>
   <si>
     <t>Dorsal</t>
   </si>
   <si>
     <t>Atleta</t>
   </si>
   <si>
     <t>Clube/Equipa</t>
   </si>
   <si>
     <t>Pontos</t>
   </si>
   <si>
     <t xml:space="preserve">Manuel  Lisboa </t>
   </si>
   <si>
@@ -149,51 +149,51 @@
   <si>
     <t>Tanveer Kaur</t>
   </si>
   <si>
     <t>Maria Araújo</t>
   </si>
   <si>
     <t>Sub 12 - Masculinos</t>
   </si>
   <si>
     <t>TIAGO QUITERIO</t>
   </si>
   <si>
     <t>Rodrigo Madureira</t>
   </si>
   <si>
     <t>Gabriel Cabral</t>
   </si>
   <si>
     <t>Miguel Rosa</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Quintelas </t>
   </si>
   <si>
-    <t>Elyan Silva</t>
+    <t>Júlia Cordeiro</t>
   </si>
   <si>
     <t>Grupo Musical 1º Dezembro Queijas</t>
   </si>
   <si>
     <t>Diogo Ibraímo</t>
   </si>
   <si>
     <t>Simão Pinto</t>
   </si>
   <si>
     <t>Rui Carvalhinho</t>
   </si>
   <si>
     <t>Ricardo Pinto</t>
   </si>
   <si>
     <t>Gabriel Silva</t>
   </si>
   <si>
     <t>Associação de Moradores 18 de Maio</t>
   </si>
   <si>
     <t>Vicente Esteves</t>
   </si>
@@ -302,51 +302,51 @@
   <si>
     <t>Maratona Clube de Portugal</t>
   </si>
   <si>
     <t>JOSÉ MARIA BRANDÃO</t>
   </si>
   <si>
     <t>Pedro Bica</t>
   </si>
   <si>
     <t>Rafael Machado</t>
   </si>
   <si>
     <t>João Pimenta</t>
   </si>
   <si>
     <t xml:space="preserve">Lourenço Rodrigues </t>
   </si>
   <si>
     <t>Afonso Canto</t>
   </si>
   <si>
     <t>Martim Esteves</t>
   </si>
   <si>
-    <t>Digmar Guadalupe</t>
+    <t>Lucas Campos</t>
   </si>
   <si>
     <t>Tomé Barrocas</t>
   </si>
   <si>
     <t>Guilherme Oliveira</t>
   </si>
   <si>
     <t>Sub 14 - Femininos</t>
   </si>
   <si>
     <t>REGINA FREDERICO</t>
   </si>
   <si>
     <t>MATILDE NOGUEIRA</t>
   </si>
   <si>
     <t>ALEXANDRA ALMEIDA</t>
   </si>
   <si>
     <t>Francisca Sequeira</t>
   </si>
   <si>
     <t>Carolina Lanceiro</t>
   </si>
@@ -407,75 +407,75 @@
   <si>
     <t>CAROLINA MADUREIRA</t>
   </si>
   <si>
     <t>MADALENA ROCHA</t>
   </si>
   <si>
     <t xml:space="preserve">ELEONORA  VIEIRA</t>
   </si>
   <si>
     <t>Beatriz Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">Matilde  Ferreira</t>
   </si>
   <si>
     <t>Marta Neves</t>
   </si>
   <si>
     <t>CAROLINA SEIXAL</t>
   </si>
   <si>
     <t>Rita Leal</t>
   </si>
   <si>
-    <t>SERENA MONTEIRO</t>
+    <t>Paulo Brito</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>Inês Batista</t>
   </si>
   <si>
     <t>Sub 18 - Masculinos</t>
   </si>
   <si>
     <t>DIOGO PINTO</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t>RAFAEL ALVES</t>
   </si>
   <si>
     <t>Dinis Capelas</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t xml:space="preserve">AFONSO   ANTUNES</t>
   </si>
   <si>
     <t>ALEXANDRE FEVEREIRO</t>
   </si>
   <si>
     <t>Pedro Sayanda</t>
   </si>
   <si>
     <t>Francisco Ferreira</t>
   </si>
   <si>
     <t>Valejas Atlético Clube</t>
   </si>
   <si>
     <t>Duarte Arroz</t>
   </si>
   <si>
     <t>Tiago Oliveira</t>
   </si>
   <si>
     <t>Rafael Estrela</t>
   </si>
@@ -836,51 +836,51 @@
   <si>
     <t>Mara Afonso</t>
   </si>
   <si>
     <t xml:space="preserve">Gisela  Seixas</t>
   </si>
   <si>
     <t xml:space="preserve">Ana Marta  Moradias</t>
   </si>
   <si>
     <t>Joana Falcão</t>
   </si>
   <si>
     <t>Soraia Paraíso</t>
   </si>
   <si>
     <t>Rita Couto</t>
   </si>
   <si>
     <t>Mariana Oliveira</t>
   </si>
   <si>
     <t>Verónica Ramos</t>
   </si>
   <si>
-    <t>Carolina Albuquerque</t>
+    <t>Rafael Oliveira</t>
   </si>
   <si>
     <t>Ana Patrícia Dias</t>
   </si>
   <si>
     <t>M 35</t>
   </si>
   <si>
     <t>Tiago Graça</t>
   </si>
   <si>
     <t>Diogo Louro</t>
   </si>
   <si>
     <t>Carlos Duque</t>
   </si>
   <si>
     <t>Nuno Quintela</t>
   </si>
   <si>
     <t>LEONEL FONTE</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Correia</t>
   </si>
@@ -1832,51 +1832,51 @@
   <si>
     <t>Alexandra Pinto</t>
   </si>
   <si>
     <t xml:space="preserve">Susana  Rodrigues </t>
   </si>
   <si>
     <t>Cidália Borges</t>
   </si>
   <si>
     <t>Maria Gonçalves</t>
   </si>
   <si>
     <t>Cristina Francisco</t>
   </si>
   <si>
     <t>MARIA AROUCA</t>
   </si>
   <si>
     <t>Sónia Amaro</t>
   </si>
   <si>
     <t>Ruth Neves</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Iolanda Feliciano</t>
   </si>
   <si>
     <t>Lucinda Espada</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t>M 55</t>
   </si>
   <si>
     <t>Hélder Rebelo</t>
   </si>
   <si>
     <t>Paulo Martins</t>
   </si>
   <si>
     <t>António Murteira</t>
   </si>
   <si>
     <t>Luís Godinho</t>
   </si>
@@ -2111,50 +2111,53 @@
   <si>
     <t>Antonio Lopes</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS   BARRENTO</t>
   </si>
   <si>
     <t xml:space="preserve">FERNANDO   COELHO</t>
   </si>
   <si>
     <t>António Fernandes</t>
   </si>
   <si>
     <t>correr Loures</t>
   </si>
   <si>
     <t>Carlos Marques</t>
   </si>
   <si>
     <t>João Reis</t>
   </si>
   <si>
     <t>Carlos G. Marques</t>
   </si>
   <si>
+    <t xml:space="preserve">Ana  Sobral</t>
+  </si>
+  <si>
     <t>António Jacinto</t>
   </si>
   <si>
     <t>António Major</t>
   </si>
   <si>
     <t>Jorge Oliveira</t>
   </si>
   <si>
     <t>Manuel Rego</t>
   </si>
   <si>
     <t>António Lima</t>
   </si>
   <si>
     <t xml:space="preserve">Hermínio  Cabeceira</t>
   </si>
   <si>
     <t>Jorge Valadares</t>
   </si>
   <si>
     <t>F 60</t>
   </si>
   <si>
     <t>EMÍLIA TAVARES</t>
@@ -2333,51 +2336,51 @@
   <si>
     <t>M 70</t>
   </si>
   <si>
     <t>HENRIQUE ADREGA</t>
   </si>
   <si>
     <t>Carlos Miranda</t>
   </si>
   <si>
     <t>Luís Bettencourt</t>
   </si>
   <si>
     <t>Armando Correia</t>
   </si>
   <si>
     <t>Amilcar Dias</t>
   </si>
   <si>
     <t>Luis Duarte</t>
   </si>
   <si>
     <t xml:space="preserve">Ventura  Saraiva</t>
   </si>
   <si>
-    <t xml:space="preserve">António  Gavado </t>
+    <t>Fernando Mota</t>
   </si>
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t>Adriano Cunha</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t xml:space="preserve">João  Campos</t>
   </si>
   <si>
     <t>F 70</t>
   </si>
   <si>
     <t>Maria Helena Nuno</t>
   </si>
   <si>
     <t xml:space="preserve">ISABEL   LINO</t>
   </si>
   <si>
     <t>Céu Esteves</t>
   </si>
@@ -14469,2006 +14472,2006 @@
     <row r="755">
       <c r="A755" s="1">
         <v>28</v>
       </c>
       <c r="B755" s="1">
         <v>1345</v>
       </c>
       <c r="C755" s="1" t="s">
         <v>700</v>
       </c>
       <c r="D755" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E755" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="1">
         <v>29</v>
       </c>
       <c r="B756" s="1">
         <v>224</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>637</v>
+        <v>701</v>
       </c>
       <c r="D756" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E756" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="1">
         <v>30</v>
       </c>
       <c r="B757" s="1">
         <v>370</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D757" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E757" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="1">
         <v>31</v>
       </c>
       <c r="B758" s="1">
         <v>871</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D758" s="1" t="s">
         <v>510</v>
       </c>
       <c r="E758" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="1">
         <v>32</v>
       </c>
       <c r="B759" s="1">
         <v>1133</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="D759" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E759" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="1">
         <v>33</v>
       </c>
       <c r="B760" s="1">
         <v>933</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D760" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E760" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="1">
         <v>34</v>
       </c>
       <c r="B761" s="1">
         <v>941</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D761" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E761" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="1">
         <v>35</v>
       </c>
       <c r="B762" s="1">
         <v>931</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="D762" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E762" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="1">
         <v>36</v>
       </c>
       <c r="B763" s="1">
         <v>1212</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="D763" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E763" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="3" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="B766" s="3" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C766" s="3" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="D766" s="3" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="E766" s="3" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B767" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C767" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D767" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E767" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="1">
         <v>1</v>
       </c>
       <c r="B768" s="1">
         <v>1409</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D768" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E768" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="1">
         <v>2</v>
       </c>
       <c r="B769" s="1">
         <v>1744</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="D769" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E769" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="1">
         <v>3</v>
       </c>
       <c r="B770" s="1">
         <v>1661</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="D770" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E770" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="1">
         <v>4</v>
       </c>
       <c r="B771" s="1">
         <v>924</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="D771" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E771" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="1">
         <v>5</v>
       </c>
       <c r="B772" s="1">
         <v>1428</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D772" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E772" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="1">
         <v>6</v>
       </c>
       <c r="B773" s="1">
         <v>1225</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="D773" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E773" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="1">
         <v>7</v>
       </c>
       <c r="B774" s="1">
         <v>1370</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="D774" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E774" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="1">
         <v>8</v>
       </c>
       <c r="B775" s="1">
         <v>421</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="D775" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E775" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="1">
         <v>9</v>
       </c>
       <c r="B776" s="1">
         <v>1239</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D776" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E776" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="1">
         <v>10</v>
       </c>
       <c r="B777" s="1">
         <v>440</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="D777" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E777" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="1">
         <v>11</v>
       </c>
       <c r="B778" s="1">
         <v>1775</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="D778" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E778" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="1">
         <v>12</v>
       </c>
       <c r="B779" s="1">
         <v>630</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D779" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E779" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="1">
         <v>13</v>
       </c>
       <c r="B780" s="1">
         <v>932</v>
       </c>
       <c r="C780" s="1" t="s">
         <v>658</v>
       </c>
       <c r="D780" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E780" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="1">
         <v>14</v>
       </c>
       <c r="B781" s="1">
         <v>484</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="D781" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E781" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="3" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="B784" s="3" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="C784" s="3" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="D784" s="3" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="E784" s="3" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B785" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C785" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D785" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E785" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="1">
         <v>1</v>
       </c>
       <c r="B786" s="1">
         <v>196</v>
       </c>
       <c r="C786" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="D786" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E786" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="1">
         <v>2</v>
       </c>
       <c r="B787" s="1">
         <v>913</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D787" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E787" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="1">
         <v>3</v>
       </c>
       <c r="B788" s="1">
         <v>198</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D788" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E788" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="1">
         <v>4</v>
       </c>
       <c r="B789" s="1">
         <v>468</v>
       </c>
       <c r="C789" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="D789" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E789" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="1">
         <v>5</v>
       </c>
       <c r="B790" s="1">
         <v>506</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D790" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E790" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="1">
         <v>6</v>
       </c>
       <c r="B791" s="1">
         <v>197</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="D791" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E791" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="1">
         <v>7</v>
       </c>
       <c r="B792" s="1">
         <v>200</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D792" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E792" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="1">
         <v>8</v>
       </c>
       <c r="B793" s="1">
         <v>1109</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="D793" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E793" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="1">
         <v>9</v>
       </c>
       <c r="B794" s="1">
         <v>1052</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="D794" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E794" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="1">
         <v>10</v>
       </c>
       <c r="B795" s="1">
         <v>1135</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="D795" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E795" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="1">
         <v>11</v>
       </c>
       <c r="B796" s="1">
         <v>507</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="D796" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E796" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="1">
         <v>12</v>
       </c>
       <c r="B797" s="1">
         <v>1368</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E797" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="1">
         <v>13</v>
       </c>
       <c r="B798" s="1">
         <v>202</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="D798" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E798" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="1">
         <v>14</v>
       </c>
       <c r="B799" s="1">
         <v>316</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E799" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="1">
         <v>15</v>
       </c>
       <c r="B800" s="1">
         <v>1121</v>
       </c>
       <c r="C800" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D800" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E800" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="1">
         <v>16</v>
       </c>
       <c r="B801" s="1">
         <v>934</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D801" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E801" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="1">
         <v>17</v>
       </c>
       <c r="B802" s="1">
         <v>1134</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D802" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E802" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="1">
         <v>18</v>
       </c>
       <c r="B803" s="1">
         <v>1154</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="D803" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E803" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="1">
         <v>19</v>
       </c>
       <c r="B804" s="1">
         <v>382</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E804" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="1">
         <v>20</v>
       </c>
       <c r="B805" s="1">
         <v>886</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E805" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="1">
         <v>21</v>
       </c>
       <c r="B806" s="1">
         <v>1343</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="D806" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E806" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="1">
         <v>22</v>
       </c>
       <c r="B807" s="1">
         <v>937</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="D807" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E807" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="1">
         <v>23</v>
       </c>
       <c r="B808" s="1">
         <v>1736</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="D808" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E808" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="1">
         <v>24</v>
       </c>
       <c r="B809" s="1">
         <v>1188</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="D809" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E809" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="1">
         <v>25</v>
       </c>
       <c r="B810" s="1">
         <v>923</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="D810" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E810" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="1">
         <v>26</v>
       </c>
       <c r="B811" s="1">
         <v>947</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D811" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E811" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="1">
         <v>27</v>
       </c>
       <c r="B812" s="1">
         <v>1600</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E812" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="1">
         <v>28</v>
       </c>
       <c r="B813" s="1">
         <v>787</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E813" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="1">
         <v>29</v>
       </c>
       <c r="B814" s="1">
         <v>1253</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="D814" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E814" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="1">
         <v>30</v>
       </c>
       <c r="B815" s="1">
         <v>596</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="D815" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E815" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="1">
         <v>31</v>
       </c>
       <c r="B816" s="1">
         <v>195</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="D816" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E816" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="1">
         <v>32</v>
       </c>
       <c r="B817" s="1">
         <v>201</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D817" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E817" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="1">
         <v>33</v>
       </c>
       <c r="B818" s="1">
         <v>326</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D818" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E818" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="1">
         <v>34</v>
       </c>
       <c r="B819" s="1">
         <v>205</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="D819" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E819" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="1">
         <v>35</v>
       </c>
       <c r="B820" s="1">
         <v>942</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="D820" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E820" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="3" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="B823" s="3" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="C823" s="3" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="D823" s="3" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="E823" s="3" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B824" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C824" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D824" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E824" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="1">
         <v>1</v>
       </c>
       <c r="B825" s="1">
         <v>970</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="D825" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E825" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="1">
         <v>2</v>
       </c>
       <c r="B826" s="1">
         <v>1874</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D826" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E826" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="1">
         <v>3</v>
       </c>
       <c r="B827" s="1">
         <v>1223</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="D827" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E827" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="1">
         <v>4</v>
       </c>
       <c r="B828" s="1">
         <v>810</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="D828" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E828" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="1">
         <v>5</v>
       </c>
       <c r="B829" s="1">
         <v>1806</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="D829" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E829" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="1">
         <v>6</v>
       </c>
       <c r="B830" s="1">
         <v>1394</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="D830" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E830" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="1">
         <v>7</v>
       </c>
       <c r="B831" s="1">
         <v>1129</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="D831" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E831" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="1">
         <v>8</v>
       </c>
       <c r="B832" s="1">
         <v>1105</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="D832" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E832" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="1">
         <v>9</v>
       </c>
       <c r="B833" s="1">
         <v>995</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="D833" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E833" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="3" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="B836" s="3" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="C836" s="3" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="D836" s="3" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="E836" s="3" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B837" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C837" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D837" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E837" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="1">
         <v>1</v>
       </c>
       <c r="B838" s="1">
         <v>356</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="D838" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E838" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="1">
         <v>2</v>
       </c>
       <c r="B839" s="1">
         <v>1116</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="D839" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E839" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="1">
         <v>3</v>
       </c>
       <c r="B840" s="1">
         <v>430</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="D840" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E840" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="1">
         <v>4</v>
       </c>
       <c r="B841" s="1">
         <v>1309</v>
       </c>
       <c r="C841" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D841" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E841" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="1">
         <v>5</v>
       </c>
       <c r="B842" s="1">
         <v>423</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="D842" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E842" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="1">
         <v>6</v>
       </c>
       <c r="B843" s="1">
         <v>462</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D843" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E843" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="1">
         <v>7</v>
       </c>
       <c r="B844" s="1">
         <v>823</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D844" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E844" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="1">
         <v>8</v>
       </c>
       <c r="B845" s="1">
         <v>963</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="D845" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E845" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="1">
         <v>9</v>
       </c>
       <c r="B846" s="1">
         <v>1671</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="D846" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E846" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="1">
         <v>10</v>
       </c>
       <c r="B847" s="1">
         <v>206</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D847" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E847" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="1">
         <v>11</v>
       </c>
       <c r="B848" s="1">
         <v>734</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="D848" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E848" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="1">
         <v>12</v>
       </c>
       <c r="B849" s="1">
         <v>207</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="D849" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E849" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="1">
         <v>13</v>
       </c>
       <c r="B850" s="1">
         <v>1132</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="D850" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E850" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="3" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="B853" s="3" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="C853" s="3" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="D853" s="3" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="E853" s="3" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B854" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C854" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D854" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E854" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="1">
         <v>1</v>
       </c>
       <c r="B855" s="1">
         <v>979</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="D855" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E855" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="1">
         <v>2</v>
       </c>
       <c r="B856" s="1">
         <v>77</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="D856" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E856" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="1">
         <v>3</v>
       </c>
       <c r="B857" s="1">
         <v>801</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="D857" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E857" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="1">
         <v>4</v>
       </c>
       <c r="B858" s="1">
         <v>1776</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="D858" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E858" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="1">
         <v>5</v>
       </c>
       <c r="B859" s="1">
         <v>1787</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="D859" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E859" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="1">
         <v>6</v>
       </c>
       <c r="B860" s="1">
         <v>1194</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="D860" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E860" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="3" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="B863" s="3" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="C863" s="3" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D863" s="3" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="E863" s="3" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B864" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C864" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D864" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E864" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="1">
         <v>1</v>
       </c>
       <c r="B865" s="1">
         <v>906</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="D865" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E865" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="1">
         <v>2</v>
       </c>
       <c r="B866" s="1">
         <v>1146</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="D866" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E866" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="1">
         <v>3</v>
       </c>
       <c r="B867" s="1">
         <v>463</v>
       </c>
       <c r="C867" s="1" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D867" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E867" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="1">
         <v>4</v>
       </c>
       <c r="B868" s="1">
         <v>1526</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D868" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E868" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="1">
         <v>5</v>
       </c>
       <c r="B869" s="1">
         <v>875</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D869" s="1" t="s">
         <v>510</v>
       </c>
       <c r="E869" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="1">
         <v>6</v>
       </c>
       <c r="B870" s="1">
         <v>1653</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D870" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E870" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="1">
         <v>7</v>
       </c>
       <c r="B871" s="1">
         <v>568</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D871" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E871" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="1">
         <v>8</v>
       </c>
       <c r="B872" s="1">
         <v>1672</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="D872" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E872" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="1">
         <v>9</v>
       </c>
       <c r="B873" s="1">
         <v>1610</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="D873" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E873" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="1">
         <v>10</v>
       </c>
       <c r="B874" s="1">
         <v>209</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="D874" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E874" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="1">
         <v>11</v>
       </c>
       <c r="B875" s="1">
         <v>1495</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="D875" s="1" t="s">
         <v>221</v>
       </c>
       <c r="E875" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="3" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="B878" s="3" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="C878" s="3" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="D878" s="3" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="E878" s="3" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B879" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C879" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D879" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E879" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="1">
         <v>1</v>
       </c>
       <c r="B880" s="1">
         <v>664</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="D880" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E880" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="1">
         <v>2</v>
       </c>
       <c r="B881" s="1">
         <v>935</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="D881" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E881" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="1">
         <v>3</v>
       </c>
       <c r="B882" s="1">
         <v>212</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="D882" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E882" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="1">
         <v>4</v>
       </c>
       <c r="B883" s="1">
         <v>1665</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="D883" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E883" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="1">
         <v>5</v>
       </c>
       <c r="B884" s="1">
         <v>1137</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D884" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E884" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="1">
         <v>6</v>
       </c>
       <c r="B885" s="1">
         <v>500</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="D885" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E885" s="1">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A18:E18"/>
     <mergeCell ref="A35:E35"/>
     <mergeCell ref="A56:E56"/>
     <mergeCell ref="A81:E81"/>
     <mergeCell ref="A98:E98"/>
     <mergeCell ref="A114:E114"/>
     <mergeCell ref="A125:E125"/>
     <mergeCell ref="A141:E141"/>
     <mergeCell ref="A159:E159"/>
     <mergeCell ref="A169:E169"/>
     <mergeCell ref="A183:E183"/>
     <mergeCell ref="A190:E190"/>
     <mergeCell ref="A202:E202"/>