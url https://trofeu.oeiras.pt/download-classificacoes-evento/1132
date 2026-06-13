--- v3 (2026-04-29)
+++ v4 (2026-06-13)
@@ -623,51 +623,51 @@
   <si>
     <t>Diogo Fraga</t>
   </si>
   <si>
     <t xml:space="preserve">Isaias   Gomes</t>
   </si>
   <si>
     <t>HENRIQUE SANTOS</t>
   </si>
   <si>
     <t>GONÇALO BALTAZAR</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   PEREIRA</t>
   </si>
   <si>
     <t>Guilherme Godinho</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO      ANDRADE</t>
   </si>
   <si>
     <t>FILIPE REBELO</t>
   </si>
   <si>
-    <t xml:space="preserve">José  Sousa</t>
+    <t>RICARDO PESSOA</t>
   </si>
   <si>
     <t>Simão Augusto</t>
   </si>
   <si>
     <t>André Cotrim</t>
   </si>
   <si>
     <t>Tiago Pádua</t>
   </si>
   <si>
     <t>VALTER GOMES</t>
   </si>
   <si>
     <t>Marcos Estrela</t>
   </si>
   <si>
     <t>José Santos</t>
   </si>
   <si>
     <t xml:space="preserve">Tiago  Freitas</t>
   </si>
   <si>
     <t>Pedro Marques</t>
   </si>
@@ -734,51 +734,51 @@
   <si>
     <t xml:space="preserve">Francisco  Val</t>
   </si>
   <si>
     <t>André Liberato</t>
   </si>
   <si>
     <t>André Ribeiro</t>
   </si>
   <si>
     <t>Daniel Sequeira</t>
   </si>
   <si>
     <t>Nazariy Kovalyuk</t>
   </si>
   <si>
     <t>TIAGO SILVA</t>
   </si>
   <si>
     <t>Rogério Chaves</t>
   </si>
   <si>
     <t>FILIPE TEIXEIRA</t>
   </si>
   <si>
-    <t>LUIS COSTA</t>
+    <t xml:space="preserve">CAROLINA  CARVALHO</t>
   </si>
   <si>
     <t>PEDRO QUARESMA</t>
   </si>
   <si>
     <t>Seniores - Femininos</t>
   </si>
   <si>
     <t>SARA MONTEIRO</t>
   </si>
   <si>
     <t>Rita Santos</t>
   </si>
   <si>
     <t>Susana Jorge</t>
   </si>
   <si>
     <t>Catarina Borges</t>
   </si>
   <si>
     <t>SOFIA VAZ</t>
   </si>
   <si>
     <t>Leonor Mendes</t>
   </si>
@@ -959,51 +959,51 @@
   <si>
     <t xml:space="preserve">João  Raposo</t>
   </si>
   <si>
     <t>Diogo Inácio</t>
   </si>
   <si>
     <t>JOÃO FIGUEIREDO</t>
   </si>
   <si>
     <t xml:space="preserve">Leonardo  Ventura</t>
   </si>
   <si>
     <t>Henrique Cruz</t>
   </si>
   <si>
     <t>Sérgio Correia</t>
   </si>
   <si>
     <t xml:space="preserve">Hugo  Pereira</t>
   </si>
   <si>
     <t>F 35</t>
   </si>
   <si>
-    <t>FILIPA RELVAS</t>
+    <t xml:space="preserve">TIAGO  MOREIRA</t>
   </si>
   <si>
     <t>Célia Lopes</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Coutinho</t>
   </si>
   <si>
     <t>Liliana Andrade</t>
   </si>
   <si>
     <t>Evelina Kocharova</t>
   </si>
   <si>
     <t>JOANA PIRES</t>
   </si>
   <si>
     <t>Inês Carneiro</t>
   </si>
   <si>
     <t>Joana Cunha</t>
   </si>
   <si>
     <t xml:space="preserve">Mónica  Carvalho</t>
   </si>
@@ -1274,51 +1274,51 @@
   <si>
     <t xml:space="preserve">HUGO   GONÇALVES</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
   <si>
     <t>Paulo Lopes</t>
   </si>
   <si>
     <t>Nuno Carioca</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t>Eduardo Luís</t>
   </si>
   <si>
     <t xml:space="preserve">José Miguel  Barradas</t>
   </si>
   <si>
-    <t>Hugo Calado</t>
+    <t>Miládio Silva</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ORLANDO</t>
   </si>
   <si>
     <t>Tiago Mendonça</t>
   </si>
   <si>
     <t>BRUNO OLIVEIRA</t>
   </si>
   <si>
     <t>CESAR HENRIQUES</t>
   </si>
   <si>
     <t>CARLOS SIMOES</t>
   </si>
   <si>
     <t xml:space="preserve">Vinicius  Guedes</t>
   </si>
   <si>
     <t>Jorge Pelicano</t>
   </si>
   <si>
     <t>Nuno Martins</t>
   </si>
@@ -1619,51 +1619,51 @@
   <si>
     <t xml:space="preserve">João  Caetano</t>
   </si>
   <si>
     <t>Sérgio Ramos</t>
   </si>
   <si>
     <t>Nelson Tembe</t>
   </si>
   <si>
     <t>Nuno Morgado</t>
   </si>
   <si>
     <t>Rui Lacerda</t>
   </si>
   <si>
     <t xml:space="preserve">BENTO   QUARESMA</t>
   </si>
   <si>
     <t>Luís Nogueira</t>
   </si>
   <si>
     <t>Nuno Duarte</t>
   </si>
   <si>
-    <t>JOSÉ ALVES</t>
+    <t>CARLOS FERREIRA</t>
   </si>
   <si>
     <t>JOSE CRUZ</t>
   </si>
   <si>
     <t>JOAO CURVELO</t>
   </si>
   <si>
     <t xml:space="preserve">José  Pardal </t>
   </si>
   <si>
     <t>Rui Cunha</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE  PEPE</t>
   </si>
   <si>
     <t>João Domingues</t>
   </si>
   <si>
     <t>Carlos Coelho</t>
   </si>
   <si>
     <t>SEBASTIAN FODOR</t>
   </si>
@@ -2348,51 +2348,51 @@
   <si>
     <t>Armando Correia</t>
   </si>
   <si>
     <t>Amilcar Dias</t>
   </si>
   <si>
     <t>Luis Duarte</t>
   </si>
   <si>
     <t xml:space="preserve">Ventura  Saraiva</t>
   </si>
   <si>
     <t>Fernando Mota</t>
   </si>
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t>Adriano Cunha</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
-    <t xml:space="preserve">João  Campos</t>
+    <t xml:space="preserve">BRUNO  PEREIRA</t>
   </si>
   <si>
     <t>F 70</t>
   </si>
   <si>
     <t>Maria Helena Nuno</t>
   </si>
   <si>
     <t xml:space="preserve">ISABEL   LINO</t>
   </si>
   <si>
     <t>Céu Esteves</t>
   </si>
   <si>
     <t>GLÓRIA MARQUES</t>
   </si>
   <si>
     <t xml:space="preserve">ESTER  LOPES</t>
   </si>
   <si>
     <t xml:space="preserve">Elisa  Rodrigues</t>
   </si>
   <si>
     <t>M 75</t>
   </si>