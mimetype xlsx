--- v2 (2026-02-16)
+++ v3 (2026-05-20)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Atletas" sheetId="1" r:id="rId1"/>
     <sheet name="Colectivo" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="770" uniqueCount="770">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="771" uniqueCount="771">
   <si>
     <t>42º Troféu CM Oeiras - Grande Prémio Caxias</t>
   </si>
   <si>
     <t>Sub 10 - Masculinos</t>
   </si>
   <si>
     <t>Posição</t>
   </si>
   <si>
     <t>Dorsal</t>
   </si>
   <si>
     <t>Atleta</t>
   </si>
   <si>
     <t>Clube/Equipa</t>
   </si>
   <si>
     <t>Pontos</t>
   </si>
   <si>
     <t>SANTIAGO NOGUEIRA</t>
   </si>
   <si>
@@ -410,51 +410,51 @@
   <si>
     <t>CAROLINA MADUREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">MARIA     TERESA FRANCO</t>
   </si>
   <si>
     <t>MADALENA ROCHA</t>
   </si>
   <si>
     <t xml:space="preserve">ELEONORA  VIEIRA</t>
   </si>
   <si>
     <t>Beatriz Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">Matilde  Ferreira</t>
   </si>
   <si>
     <t>Inês Pereira</t>
   </si>
   <si>
     <t>CAROLINA SEIXAL</t>
   </si>
   <si>
-    <t>SERENA MONTEIRO</t>
+    <t>Paulo Brito</t>
   </si>
   <si>
     <t>Sofia Mileu</t>
   </si>
   <si>
     <t xml:space="preserve"> Atlético Clube de Porto Salvo</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>Inês Batista</t>
   </si>
   <si>
     <t>Sub 18 - Masculinos</t>
   </si>
   <si>
     <t>RAFAEL ALVES</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t>DIOGO PINTO</t>
   </si>
@@ -527,51 +527,51 @@
   <si>
     <t>Guilherme Filipe</t>
   </si>
   <si>
     <t>Bruno Sousa</t>
   </si>
   <si>
     <t>LUCA ROBINSON</t>
   </si>
   <si>
     <t xml:space="preserve">João  Silva</t>
   </si>
   <si>
     <t>FRANCISCO AZEVEDO</t>
   </si>
   <si>
     <t>MICAEL ESCALEIRA</t>
   </si>
   <si>
     <t>Tomás Pereira</t>
   </si>
   <si>
     <t>Tiago Jacinto</t>
   </si>
   <si>
-    <t>Rafael Antunes</t>
+    <t>Cristiano Cibrão</t>
   </si>
   <si>
     <t xml:space="preserve">Miguel  Garcia</t>
   </si>
   <si>
     <t>Mateus Pires</t>
   </si>
   <si>
     <t>Sub 20 - Femininos</t>
   </si>
   <si>
     <t>CÁTIA KHVAS</t>
   </si>
   <si>
     <t>Bruna Silva</t>
   </si>
   <si>
     <t>Grupo Recreativo e Desportivo da Ribeira da Lage</t>
   </si>
   <si>
     <t>Rita Silva</t>
   </si>
   <si>
     <t>Mariana Pinto</t>
   </si>
@@ -899,66 +899,66 @@
   <si>
     <t>Miguel Xavier</t>
   </si>
   <si>
     <t>André Silva</t>
   </si>
   <si>
     <t>André Oliveira</t>
   </si>
   <si>
     <t>Ivandro Moreira</t>
   </si>
   <si>
     <t>João Albuquerque</t>
   </si>
   <si>
     <t>Filipe Pereira</t>
   </si>
   <si>
     <t>JOSÉ MARTINS</t>
   </si>
   <si>
     <t>RENATO MADUREIRA</t>
   </si>
   <si>
-    <t>GONÇALO MARTINHO</t>
+    <t>GONÇALO MOUTINHO</t>
   </si>
   <si>
     <t>Gonçalo Rangel</t>
   </si>
   <si>
     <t>JOSÉ VASCO</t>
   </si>
   <si>
     <t>Fábio Querido</t>
   </si>
   <si>
     <t>PEDRO PINTO</t>
   </si>
   <si>
-    <t>André Pereira</t>
+    <t>Joaquim Santos</t>
   </si>
   <si>
     <t xml:space="preserve">MIGUEL   PENA</t>
   </si>
   <si>
     <t>Nuno Pombo</t>
   </si>
   <si>
     <t>Tiago Andrade</t>
   </si>
   <si>
     <t>Orlando Couceiro</t>
   </si>
   <si>
     <t>Ruben Mendonça</t>
   </si>
   <si>
     <t>Sérgio Correia</t>
   </si>
   <si>
     <t>SÉRGIO MARTINS</t>
   </si>
   <si>
     <t>F 35</t>
   </si>
@@ -1520,51 +1520,51 @@
   <si>
     <t xml:space="preserve">Gonçalo  Baroutakis </t>
   </si>
   <si>
     <t>Emanuel Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS   SILVA</t>
   </si>
   <si>
     <t>Luis Monteiro</t>
   </si>
   <si>
     <t>Pedro Esteves</t>
   </si>
   <si>
     <t>ABNER KIENE</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t xml:space="preserve">Jorge  Ferreira</t>
   </si>
   <si>
-    <t>Rui Ferreira</t>
+    <t>Joana Alexandre</t>
   </si>
   <si>
     <t>Hugo Palmeiro</t>
   </si>
   <si>
     <t>FERNANDO ANJOS</t>
   </si>
   <si>
     <t>JULIO FERREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Vítor  Paulino</t>
   </si>
   <si>
     <t>Sergio Carvalho</t>
   </si>
   <si>
     <t>Carlos Craveira</t>
   </si>
   <si>
     <t>Joaquim Amaral</t>
   </si>
   <si>
     <t>Nelson Tembe</t>
   </si>
@@ -1577,51 +1577,51 @@
   <si>
     <t>JOSÉ ALVES</t>
   </si>
   <si>
     <t>Paulo Lopes</t>
   </si>
   <si>
     <t>Luís Nogueira</t>
   </si>
   <si>
     <t>Gil Monteiro</t>
   </si>
   <si>
     <t xml:space="preserve">João  Caetano</t>
   </si>
   <si>
     <t>Bruno Raposo</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   RODRIGUES</t>
   </si>
   <si>
     <t>Rui Lacerda</t>
   </si>
   <si>
-    <t>Luis Pinheiro</t>
+    <t>EDSON CABRAL</t>
   </si>
   <si>
     <t xml:space="preserve">BENTO   QUARESMA</t>
   </si>
   <si>
     <t>Carlos Coelho</t>
   </si>
   <si>
     <t>Antonio Trigueiro</t>
   </si>
   <si>
     <t>SEBASTIAN FODOR</t>
   </si>
   <si>
     <t xml:space="preserve">ORLANDO  CORREIA</t>
   </si>
   <si>
     <t>António Lavajo</t>
   </si>
   <si>
     <t>ARTUR GONÇALVES</t>
   </si>
   <si>
     <t>Nuno Duarte</t>
   </si>
@@ -1769,51 +1769,51 @@
   <si>
     <t>ANA GOMES</t>
   </si>
   <si>
     <t xml:space="preserve">BEATRIZ   MATIAS</t>
   </si>
   <si>
     <t>Elizabete Santos</t>
   </si>
   <si>
     <t>Alexandra Pinto</t>
   </si>
   <si>
     <t>Maria Gonçalves</t>
   </si>
   <si>
     <t>Cidália Borges</t>
   </si>
   <si>
     <t>Joana Pedro</t>
   </si>
   <si>
     <t>MARIA AROUCA</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Sónia Amaro</t>
   </si>
   <si>
     <t>Ruth Neves</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Nunes</t>
   </si>
   <si>
     <t>Carla Rato</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t>M 55</t>
   </si>
   <si>
     <t>Hélder Rebelo</t>
   </si>
   <si>
     <t>Paulo Martins</t>
   </si>
@@ -2003,50 +2003,53 @@
   <si>
     <t>Vitor Vital</t>
   </si>
   <si>
     <t>JOÃO INFANTE</t>
   </si>
   <si>
     <t>Paulo Dias</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS   BARRENTO</t>
   </si>
   <si>
     <t xml:space="preserve">FERNANDO   COELHO</t>
   </si>
   <si>
     <t>João Marques</t>
   </si>
   <si>
     <t>António Jacinto</t>
   </si>
   <si>
     <t>Paulo Rodrigues</t>
   </si>
   <si>
+    <t xml:space="preserve">Ana  Sobral</t>
+  </si>
+  <si>
     <t>João Reis</t>
   </si>
   <si>
     <t>Carlos Marques</t>
   </si>
   <si>
     <t>António Major</t>
   </si>
   <si>
     <t>Manuel Araújo</t>
   </si>
   <si>
     <t>Jorge Oliveira</t>
   </si>
   <si>
     <t>Nuno Galvão</t>
   </si>
   <si>
     <t>Manuel Rego</t>
   </si>
   <si>
     <t>António Lima</t>
   </si>
   <si>
     <t>F 60</t>
@@ -2222,51 +2225,51 @@
   <si>
     <t>HENRIQUE ADREGA</t>
   </si>
   <si>
     <t>Carlos Miranda</t>
   </si>
   <si>
     <t>Luís Bettencourt</t>
   </si>
   <si>
     <t xml:space="preserve">João  Pereira</t>
   </si>
   <si>
     <t>Armando Correia</t>
   </si>
   <si>
     <t>Amilcar Dias</t>
   </si>
   <si>
     <t>Sílvio Paiva</t>
   </si>
   <si>
     <t>Januário Coelho</t>
   </si>
   <si>
-    <t xml:space="preserve">António  Gavado </t>
+    <t>Fernando Mota</t>
   </si>
   <si>
     <t xml:space="preserve">Ventura  Saraiva</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t>Jorge Mendes Batista</t>
   </si>
   <si>
     <t>João Gomes</t>
   </si>
   <si>
     <t>F 70</t>
   </si>
   <si>
     <t>Maria Helena Nuno</t>
   </si>
   <si>
     <t>Céu Esteves</t>
   </si>
@@ -13800,1955 +13803,1955 @@
     <row r="722">
       <c r="A722" s="1">
         <v>22</v>
       </c>
       <c r="B722" s="1">
         <v>873</v>
       </c>
       <c r="C722" s="1" t="s">
         <v>664</v>
       </c>
       <c r="D722" s="1" t="s">
         <v>495</v>
       </c>
       <c r="E722" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="1">
         <v>23</v>
       </c>
       <c r="B723" s="1">
         <v>224</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>616</v>
+        <v>665</v>
       </c>
       <c r="D723" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E723" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="1">
         <v>24</v>
       </c>
       <c r="B724" s="1">
         <v>1660</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D724" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E724" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="1">
         <v>25</v>
       </c>
       <c r="B725" s="1">
         <v>351</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="D725" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E725" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="1">
         <v>26</v>
       </c>
       <c r="B726" s="1">
         <v>871</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="D726" s="1" t="s">
         <v>495</v>
       </c>
       <c r="E726" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="1">
         <v>27</v>
       </c>
       <c r="B727" s="1">
         <v>1141</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="D727" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E727" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="1">
         <v>28</v>
       </c>
       <c r="B728" s="1">
         <v>1133</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="D728" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E728" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="1">
         <v>29</v>
       </c>
       <c r="B729" s="1">
         <v>1235</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="D729" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E729" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="1">
         <v>30</v>
       </c>
       <c r="B730" s="1">
         <v>933</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="D730" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E730" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="1">
         <v>31</v>
       </c>
       <c r="B731" s="1">
         <v>941</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D731" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E731" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="3" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="B734" s="3" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C734" s="3" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D734" s="3" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="E734" s="3" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B735" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C735" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D735" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E735" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="1">
         <v>1</v>
       </c>
       <c r="B736" s="1">
         <v>1409</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D736" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E736" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="1">
         <v>2</v>
       </c>
       <c r="B737" s="1">
         <v>375</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="D737" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E737" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="1">
         <v>3</v>
       </c>
       <c r="B738" s="1">
         <v>924</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="D738" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E738" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="1">
         <v>4</v>
       </c>
       <c r="B739" s="1">
         <v>1428</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D739" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E739" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="1">
         <v>5</v>
       </c>
       <c r="B740" s="1">
         <v>1370</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="D740" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E740" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="1">
         <v>6</v>
       </c>
       <c r="B741" s="1">
         <v>1225</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="D741" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E741" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="1">
         <v>7</v>
       </c>
       <c r="B742" s="1">
         <v>421</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="D742" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E742" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="1">
         <v>8</v>
       </c>
       <c r="B743" s="1">
         <v>571</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="D743" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E743" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="1">
         <v>9</v>
       </c>
       <c r="B744" s="1">
         <v>1239</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="D744" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E744" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="1">
         <v>10</v>
       </c>
       <c r="B745" s="1">
         <v>1457</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="D745" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E745" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="1">
         <v>11</v>
       </c>
       <c r="B746" s="1">
         <v>484</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D746" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E746" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="1">
         <v>12</v>
       </c>
       <c r="B747" s="1">
         <v>1506</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D747" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E747" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="3" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="B750" s="3" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C750" s="3" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D750" s="3" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="E750" s="3" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B751" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C751" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D751" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E751" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="1">
         <v>1</v>
       </c>
       <c r="B752" s="1">
         <v>196</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="D752" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E752" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="1">
         <v>2</v>
       </c>
       <c r="B753" s="1">
         <v>198</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D753" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E753" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="1">
         <v>3</v>
       </c>
       <c r="B754" s="1">
         <v>197</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D754" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E754" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="1">
         <v>4</v>
       </c>
       <c r="B755" s="1">
         <v>1198</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="D755" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E755" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="1">
         <v>5</v>
       </c>
       <c r="B756" s="1">
         <v>468</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D756" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E756" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="1">
         <v>6</v>
       </c>
       <c r="B757" s="1">
         <v>1344</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="D757" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E757" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="1">
         <v>7</v>
       </c>
       <c r="B758" s="1">
         <v>200</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D758" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E758" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="1">
         <v>8</v>
       </c>
       <c r="B759" s="1">
         <v>1052</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="D759" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E759" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="1">
         <v>9</v>
       </c>
       <c r="B760" s="1">
         <v>506</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="D760" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E760" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="1">
         <v>10</v>
       </c>
       <c r="B761" s="1">
         <v>364</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D761" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E761" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="1">
         <v>11</v>
       </c>
       <c r="B762" s="1">
         <v>1135</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D762" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E762" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="1">
         <v>12</v>
       </c>
       <c r="B763" s="1">
         <v>1134</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="D763" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E763" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="1">
         <v>13</v>
       </c>
       <c r="B764" s="1">
         <v>202</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="D764" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E764" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="1">
         <v>14</v>
       </c>
       <c r="B765" s="1">
         <v>1121</v>
       </c>
       <c r="C765" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D765" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E765" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="1">
         <v>15</v>
       </c>
       <c r="B766" s="1">
         <v>382</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D766" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E766" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="1">
         <v>16</v>
       </c>
       <c r="B767" s="1">
         <v>1154</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D767" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E767" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="1">
         <v>17</v>
       </c>
       <c r="B768" s="1">
         <v>1343</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D768" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E768" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="1">
         <v>18</v>
       </c>
       <c r="B769" s="1">
         <v>934</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="D769" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E769" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="1">
         <v>19</v>
       </c>
       <c r="B770" s="1">
         <v>886</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D770" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E770" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="1">
         <v>20</v>
       </c>
       <c r="B771" s="1">
         <v>937</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D771" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E771" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="1">
         <v>21</v>
       </c>
       <c r="B772" s="1">
         <v>204</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="D772" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E772" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="1">
         <v>22</v>
       </c>
       <c r="B773" s="1">
         <v>195</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="D773" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E773" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="1">
         <v>23</v>
       </c>
       <c r="B774" s="1">
         <v>787</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="D774" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E774" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="1">
         <v>24</v>
       </c>
       <c r="B775" s="1">
         <v>923</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D775" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E775" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="1">
         <v>25</v>
       </c>
       <c r="B776" s="1">
         <v>347</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="D776" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E776" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="1">
         <v>26</v>
       </c>
       <c r="B777" s="1">
         <v>947</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="D777" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E777" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="1">
         <v>27</v>
       </c>
       <c r="B778" s="1">
         <v>596</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="D778" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E778" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="1">
         <v>28</v>
       </c>
       <c r="B779" s="1">
         <v>1253</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D779" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E779" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="1">
         <v>29</v>
       </c>
       <c r="B780" s="1">
         <v>203</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="D780" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E780" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="1">
         <v>30</v>
       </c>
       <c r="B781" s="1">
         <v>434</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="D781" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E781" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="1">
         <v>31</v>
       </c>
       <c r="B782" s="1">
         <v>326</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="D782" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E782" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="1">
         <v>32</v>
       </c>
       <c r="B783" s="1">
         <v>942</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D783" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E783" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="1">
         <v>33</v>
       </c>
       <c r="B784" s="1">
         <v>205</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="D784" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E784" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="3" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B787" s="3" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="C787" s="3" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="D787" s="3" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="E787" s="3" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B788" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C788" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D788" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E788" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="1">
         <v>1</v>
       </c>
       <c r="B789" s="1">
         <v>970</v>
       </c>
       <c r="C789" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D789" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E789" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="1">
         <v>2</v>
       </c>
       <c r="B790" s="1">
         <v>1874</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="D790" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E790" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="1">
         <v>3</v>
       </c>
       <c r="B791" s="1">
         <v>1223</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="D791" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E791" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="1">
         <v>4</v>
       </c>
       <c r="B792" s="1">
         <v>975</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="D792" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E792" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="1">
         <v>5</v>
       </c>
       <c r="B793" s="1">
         <v>1394</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D793" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E793" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="1">
         <v>6</v>
       </c>
       <c r="B794" s="1">
         <v>1038</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D794" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E794" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="1">
         <v>7</v>
       </c>
       <c r="B795" s="1">
         <v>1806</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="D795" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E795" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="1">
         <v>8</v>
       </c>
       <c r="B796" s="1">
         <v>1129</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D796" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E796" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="1">
         <v>9</v>
       </c>
       <c r="B797" s="1">
         <v>1105</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E797" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="3" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="B800" s="3" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="C800" s="3" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D800" s="3" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="E800" s="3" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B801" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C801" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D801" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E801" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="1">
         <v>1</v>
       </c>
       <c r="B802" s="1">
         <v>356</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="D802" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E802" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="1">
         <v>2</v>
       </c>
       <c r="B803" s="1">
         <v>1116</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="D803" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E803" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="1">
         <v>3</v>
       </c>
       <c r="B804" s="1">
         <v>430</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E804" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="1">
         <v>4</v>
       </c>
       <c r="B805" s="1">
         <v>1309</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E805" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="1">
         <v>5</v>
       </c>
       <c r="B806" s="1">
         <v>423</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="D806" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E806" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="1">
         <v>6</v>
       </c>
       <c r="B807" s="1">
         <v>462</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="D807" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E807" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="1">
         <v>7</v>
       </c>
       <c r="B808" s="1">
         <v>940</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="D808" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E808" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="1">
         <v>8</v>
       </c>
       <c r="B809" s="1">
         <v>1142</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D809" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E809" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="1">
         <v>9</v>
       </c>
       <c r="B810" s="1">
         <v>1671</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D810" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E810" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="1">
         <v>10</v>
       </c>
       <c r="B811" s="1">
         <v>963</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="D811" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E811" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="1">
         <v>11</v>
       </c>
       <c r="B812" s="1">
         <v>207</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E812" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="1">
         <v>12</v>
       </c>
       <c r="B813" s="1">
         <v>206</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E813" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="1">
         <v>13</v>
       </c>
       <c r="B814" s="1">
         <v>501</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="D814" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E814" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="1">
         <v>14</v>
       </c>
       <c r="B815" s="1">
         <v>907</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="D815" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E815" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="3" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="B818" s="3" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C818" s="3" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="D818" s="3" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="E818" s="3" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B819" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C819" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D819" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E819" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="1">
         <v>1</v>
       </c>
       <c r="B820" s="1">
         <v>979</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="D820" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E820" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="1">
         <v>2</v>
       </c>
       <c r="B821" s="1">
         <v>801</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="D821" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E821" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="1">
         <v>3</v>
       </c>
       <c r="B822" s="1">
         <v>77</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D822" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E822" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="1">
         <v>4</v>
       </c>
       <c r="B823" s="1">
         <v>1776</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="D823" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E823" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="1">
         <v>5</v>
       </c>
       <c r="B824" s="1">
         <v>1787</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="D824" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E824" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="3" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="B827" s="3" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="C827" s="3" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="D827" s="3" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="E827" s="3" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B828" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C828" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D828" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E828" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="1">
         <v>1</v>
       </c>
       <c r="B829" s="1">
         <v>906</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="D829" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E829" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="1">
         <v>2</v>
       </c>
       <c r="B830" s="1">
         <v>1146</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="D830" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E830" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="1">
         <v>3</v>
       </c>
       <c r="B831" s="1">
         <v>463</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D831" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E831" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="1">
         <v>4</v>
       </c>
       <c r="B832" s="1">
         <v>1653</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D832" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E832" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="1">
         <v>5</v>
       </c>
       <c r="B833" s="1">
         <v>1672</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="D833" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E833" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="1">
         <v>6</v>
       </c>
       <c r="B834" s="1">
         <v>568</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="D834" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E834" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="1">
         <v>7</v>
       </c>
       <c r="B835" s="1">
         <v>1610</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="D835" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E835" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="1">
         <v>8</v>
       </c>
       <c r="B836" s="1">
         <v>1861</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="D836" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E836" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="1">
         <v>9</v>
       </c>
       <c r="B837" s="1">
         <v>1300</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D837" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E837" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="1">
         <v>10</v>
       </c>
       <c r="B838" s="1">
         <v>209</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="D838" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E838" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="1">
         <v>11</v>
       </c>
       <c r="B839" s="1">
         <v>1486</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="D839" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E839" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="1">
         <v>12</v>
       </c>
       <c r="B840" s="1">
         <v>1495</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="D840" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E840" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="3" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="B843" s="3" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C843" s="3" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="D843" s="3" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="E843" s="3" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B844" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C844" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D844" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E844" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="1">
         <v>1</v>
       </c>
       <c r="B845" s="1">
         <v>664</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="D845" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E845" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="1">
         <v>2</v>
       </c>
       <c r="B846" s="1">
         <v>935</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="D846" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E846" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="1">
         <v>3</v>
       </c>
       <c r="B847" s="1">
         <v>212</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="D847" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E847" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="1">
         <v>4</v>
       </c>
       <c r="B848" s="1">
         <v>1137</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="D848" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E848" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="1">
         <v>5</v>
       </c>
       <c r="B849" s="1">
         <v>500</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="D849" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E849" s="1">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A21:E21"/>
     <mergeCell ref="A35:E35"/>
     <mergeCell ref="A61:E61"/>
     <mergeCell ref="A86:E86"/>
     <mergeCell ref="A104:E104"/>
     <mergeCell ref="A116:E116"/>
     <mergeCell ref="A128:E128"/>
     <mergeCell ref="A144:E144"/>
     <mergeCell ref="A163:E163"/>
     <mergeCell ref="A173:E173"/>
     <mergeCell ref="A188:E188"/>
     <mergeCell ref="A197:E197"/>
     <mergeCell ref="A210:E210"/>
@@ -16077,51 +16080,51 @@
         <v>23</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>224</v>
       </c>
       <c r="C26" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1">
         <v>24</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C27" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1">
         <v>25</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="C28" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1">
         <v>26</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C29" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1">
         <v>27</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C30" s="1">
         <v>2</v>