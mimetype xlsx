--- v3 (2026-05-20)
+++ v4 (2026-07-06)
@@ -1271,51 +1271,51 @@
   <si>
     <t>Joao Castanheira</t>
   </si>
   <si>
     <t xml:space="preserve">HUGO   GONÇALVES</t>
   </si>
   <si>
     <t>Mauro Fonseca</t>
   </si>
   <si>
     <t>Marco Moura</t>
   </si>
   <si>
     <t>Paulo Monteiro</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
   <si>
     <t>Luis Filipe</t>
   </si>
   <si>
     <t>Bruno Oliveira</t>
   </si>
   <si>
-    <t>Hugo Calado</t>
+    <t>Miládio Silva</t>
   </si>
   <si>
     <t xml:space="preserve">José Miguel  Barradas</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ORLANDO</t>
   </si>
   <si>
     <t>Nuno Carioca</t>
   </si>
   <si>
     <t>VÂNIA VALÉRIO</t>
   </si>
   <si>
     <t>BRUNO OLIVEIRA</t>
   </si>
   <si>
     <t>CARLOS SIMOES</t>
   </si>
   <si>
     <t>FREDERICO RODRIGUES</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Marinho </t>
   </si>
@@ -1553,51 +1553,51 @@
   <si>
     <t>JULIO FERREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Vítor  Paulino</t>
   </si>
   <si>
     <t>Sergio Carvalho</t>
   </si>
   <si>
     <t>Carlos Craveira</t>
   </si>
   <si>
     <t>Joaquim Amaral</t>
   </si>
   <si>
     <t>Nelson Tembe</t>
   </si>
   <si>
     <t>Sérgio Ramos</t>
   </si>
   <si>
     <t>Sérgio Sousa</t>
   </si>
   <si>
-    <t>JOSÉ ALVES</t>
+    <t>CARLOS FERREIRA</t>
   </si>
   <si>
     <t>Paulo Lopes</t>
   </si>
   <si>
     <t>Luís Nogueira</t>
   </si>
   <si>
     <t>Gil Monteiro</t>
   </si>
   <si>
     <t xml:space="preserve">João  Caetano</t>
   </si>
   <si>
     <t>Bruno Raposo</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   RODRIGUES</t>
   </si>
   <si>
     <t>Rui Lacerda</t>
   </si>
   <si>
     <t>EDSON CABRAL</t>
   </si>
@@ -2222,51 +2222,51 @@
   <si>
     <t>M 70</t>
   </si>
   <si>
     <t>HENRIQUE ADREGA</t>
   </si>
   <si>
     <t>Carlos Miranda</t>
   </si>
   <si>
     <t>Luís Bettencourt</t>
   </si>
   <si>
     <t xml:space="preserve">João  Pereira</t>
   </si>
   <si>
     <t>Armando Correia</t>
   </si>
   <si>
     <t>Amilcar Dias</t>
   </si>
   <si>
     <t>Sílvio Paiva</t>
   </si>
   <si>
-    <t>Januário Coelho</t>
+    <t>GUILHERME CARVALHO</t>
   </si>
   <si>
     <t>Fernando Mota</t>
   </si>
   <si>
     <t xml:space="preserve">Ventura  Saraiva</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t>Jorge Mendes Batista</t>
   </si>
   <si>
     <t>João Gomes</t>
   </si>
   <si>
     <t>F 70</t>
   </si>
   <si>
     <t>Maria Helena Nuno</t>
   </si>