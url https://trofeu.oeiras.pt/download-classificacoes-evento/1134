--- v2 (2026-02-16)
+++ v3 (2026-05-20)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Atletas" sheetId="1" r:id="rId1"/>
     <sheet name="Colectivo" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="723" uniqueCount="723">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="724" uniqueCount="724">
   <si>
     <t>42º Troféu CM Oeiras - Grande Prémio Outurela</t>
   </si>
   <si>
     <t>Sub 10 - Masculinos</t>
   </si>
   <si>
     <t>Posição</t>
   </si>
   <si>
     <t>Dorsal</t>
   </si>
   <si>
     <t>Atleta</t>
   </si>
   <si>
     <t>Clube/Equipa</t>
   </si>
   <si>
     <t>Pontos</t>
   </si>
   <si>
     <t>Vicente Silva</t>
   </si>
   <si>
@@ -71,51 +71,51 @@
   <si>
     <t>Kevin Sateles</t>
   </si>
   <si>
     <t>Sociedade de Educação e Recreio "Os Unidos de Leceia"</t>
   </si>
   <si>
     <t>SEBASTIÃO PAISANO</t>
   </si>
   <si>
     <t>Pedro Leal</t>
   </si>
   <si>
     <t>Martin Palhais</t>
   </si>
   <si>
     <t>Sport Ponto Come</t>
   </si>
   <si>
     <t>Damian Larsen</t>
   </si>
   <si>
     <t>Vasco Moleiro</t>
   </si>
   <si>
-    <t>SALVADOR LOPES</t>
+    <t>GABRIEL CABRAL</t>
   </si>
   <si>
     <t>Gonçalo Moreira</t>
   </si>
   <si>
     <t>Linda-a-Pastora Sporting Clube</t>
   </si>
   <si>
     <t>Sub 10 - Femininos</t>
   </si>
   <si>
     <t>Anna Romero</t>
   </si>
   <si>
     <t xml:space="preserve">Camila  Mugarro </t>
   </si>
   <si>
     <t>Beatriz Rodrigues</t>
   </si>
   <si>
     <t>Aline Reis</t>
   </si>
   <si>
     <t>Grupo Recreativo Cultural e Desportivo de Leião</t>
   </si>
@@ -173,54 +173,54 @@
   <si>
     <t>MANEL PEDRO</t>
   </si>
   <si>
     <t>Associação de Moradores 18 de Maio</t>
   </si>
   <si>
     <t>Maria Forgaça</t>
   </si>
   <si>
     <t>STEVEN RELVAS GROSSO</t>
   </si>
   <si>
     <t>David Gabadinho</t>
   </si>
   <si>
     <t>Alexandre Filipe</t>
   </si>
   <si>
     <t>Vicente Esteves</t>
   </si>
   <si>
     <t>Grupo Desportivo de Barcarena</t>
   </si>
   <si>
-    <t>Elyan Silva</t>
-[...2 lines deleted...]
-    <t>SANTIAGO LOPES</t>
+    <t>Júlia Cordeiro</t>
+  </si>
+  <si>
+    <t>LIAN PIETRO CARVALHO</t>
   </si>
   <si>
     <t>Tiago Maniés</t>
   </si>
   <si>
     <t>Gabriel Silva</t>
   </si>
   <si>
     <t>Sub 12 - Femininos</t>
   </si>
   <si>
     <t>Yasmin Tchemaguine</t>
   </si>
   <si>
     <t>Elma Espírito-Santo</t>
   </si>
   <si>
     <t>Luis Trindade</t>
   </si>
   <si>
     <t xml:space="preserve">Reniala   Staudte</t>
   </si>
   <si>
     <t xml:space="preserve">Sofia  Paixão</t>
   </si>
@@ -374,72 +374,72 @@
   <si>
     <t>MADALENA ROCHA</t>
   </si>
   <si>
     <t xml:space="preserve">ELEONORA  VIEIRA</t>
   </si>
   <si>
     <t>Beatriz Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">Matilde  Ferreira</t>
   </si>
   <si>
     <t>Inês Pereira</t>
   </si>
   <si>
     <t>CAROLINA SEIXAL</t>
   </si>
   <si>
     <t>Maria Beatriz Mendes</t>
   </si>
   <si>
     <t>Marta Neves</t>
   </si>
   <si>
-    <t>SERENA MONTEIRO</t>
+    <t>Paulo Brito</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>Sub 18 - Masculinos</t>
   </si>
   <si>
     <t>RAFAEL ALVES</t>
   </si>
   <si>
     <t>FRANCISCO FIGUEIREDO</t>
   </si>
   <si>
     <t>DIOGO PINTO</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t>Tomás Carvalho</t>
   </si>
   <si>
     <t>ALEXANDRE FEVEREIRO</t>
   </si>
   <si>
     <t>Tiago Oliveira</t>
   </si>
   <si>
     <t>Pedro Sayanda</t>
   </si>
   <si>
     <t>Sub 18 - Femininos</t>
   </si>
   <si>
     <t>SARA RIBAS</t>
   </si>
   <si>
     <t>Rita Kneissler</t>
   </si>
   <si>
     <t>FRANCISCA BRANCO</t>
   </si>
@@ -1475,51 +1475,51 @@
   <si>
     <t>Bruno Raposo</t>
   </si>
   <si>
     <t>Rui Lacerda</t>
   </si>
   <si>
     <t>Nuno Duarte</t>
   </si>
   <si>
     <t xml:space="preserve">José  Pardal </t>
   </si>
   <si>
     <t>HUMBERTO AFONSO</t>
   </si>
   <si>
     <t>João Domingues</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   FARIA</t>
   </si>
   <si>
     <t xml:space="preserve">BENTO   QUARESMA</t>
   </si>
   <si>
-    <t>Luis Pinheiro</t>
+    <t>EDSON CABRAL</t>
   </si>
   <si>
     <t>António Lavajo</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE  PEPE</t>
   </si>
   <si>
     <t xml:space="preserve">José  Raposo</t>
   </si>
   <si>
     <t>Nuno Morgado</t>
   </si>
   <si>
     <t>Carlos Gil</t>
   </si>
   <si>
     <t>Miles &amp; Vibes</t>
   </si>
   <si>
     <t>Sérgio Vieira</t>
   </si>
@@ -1628,51 +1628,51 @@
   <si>
     <t>Sónia Monteiro</t>
   </si>
   <si>
     <t>Paula Leitão</t>
   </si>
   <si>
     <t>ANA MOTA</t>
   </si>
   <si>
     <t>ANA GOMES</t>
   </si>
   <si>
     <t xml:space="preserve">Maria  Bica</t>
   </si>
   <si>
     <t>Maria Gonçalves</t>
   </si>
   <si>
     <t>Joana Pedro</t>
   </si>
   <si>
     <t>Cidália Borges</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Ruth Neves</t>
   </si>
   <si>
     <t>Elsa Almeida</t>
   </si>
   <si>
     <t>Carla Alves</t>
   </si>
   <si>
     <t>Carla Rato</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t>M 55</t>
   </si>
   <si>
     <t>Hélder Rebelo</t>
   </si>
   <si>
     <t>António Murteira</t>
   </si>
@@ -1877,50 +1877,53 @@
   <si>
     <t>Flamino Santos</t>
   </si>
   <si>
     <t>JOÃO INFANTE</t>
   </si>
   <si>
     <t>Paulo Dias</t>
   </si>
   <si>
     <t>LUIS BASTOS</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS   BARRENTO</t>
   </si>
   <si>
     <t>João Marques</t>
   </si>
   <si>
     <t>Vitor Vital</t>
   </si>
   <si>
     <t>Vasco Palma</t>
   </si>
   <si>
+    <t xml:space="preserve">Ana  Sobral</t>
+  </si>
+  <si>
     <t>Paulo Rodrigues</t>
   </si>
   <si>
     <t>João Reis</t>
   </si>
   <si>
     <t>António Jacinto</t>
   </si>
   <si>
     <t>Carlos Marques</t>
   </si>
   <si>
     <t>Nuno Galvão</t>
   </si>
   <si>
     <t>António Lima</t>
   </si>
   <si>
     <t xml:space="preserve">Hermínio  Cabeceira</t>
   </si>
   <si>
     <t>F 60</t>
   </si>
   <si>
     <t>M Conceição D Alves</t>
@@ -1961,51 +1964,51 @@
   <si>
     <t>Beta Mata</t>
   </si>
   <si>
     <t>Esmeralda Gomes</t>
   </si>
   <si>
     <t>M 65</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   SIMÕES</t>
   </si>
   <si>
     <t xml:space="preserve">ALMIRO   FEIJÃO</t>
   </si>
   <si>
     <t>Manuel Coelho</t>
   </si>
   <si>
     <t>António Vale</t>
   </si>
   <si>
     <t>Fernando Rosa</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSÉ SALAZAR </t>
+    <t>YUMO YAN</t>
   </si>
   <si>
     <t>ESPIRITO SANTO</t>
   </si>
   <si>
     <t>JOSÉ GOUVEIA</t>
   </si>
   <si>
     <t>António Sabido</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   GOMES</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PREGO</t>
   </si>
   <si>
     <t>Jorge Reis</t>
   </si>
   <si>
     <t>Martin Cura</t>
   </si>
   <si>
     <t>Jorge Rebelo</t>
   </si>
@@ -12996,1887 +12999,1887 @@
     <row r="683">
       <c r="A683" s="1">
         <v>22</v>
       </c>
       <c r="B683" s="1">
         <v>1570</v>
       </c>
       <c r="C683" s="1" t="s">
         <v>622</v>
       </c>
       <c r="D683" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E683" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="1">
         <v>23</v>
       </c>
       <c r="B684" s="1">
         <v>224</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>572</v>
+        <v>623</v>
       </c>
       <c r="D684" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E684" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="1">
         <v>24</v>
       </c>
       <c r="B685" s="1">
         <v>873</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="D685" s="1" t="s">
         <v>454</v>
       </c>
       <c r="E685" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="1">
         <v>25</v>
       </c>
       <c r="B686" s="1">
         <v>1660</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="D686" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E686" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="1">
         <v>26</v>
       </c>
       <c r="B687" s="1">
         <v>370</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D687" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E687" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="1">
         <v>27</v>
       </c>
       <c r="B688" s="1">
         <v>351</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="D688" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E688" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="1">
         <v>28</v>
       </c>
       <c r="B689" s="1">
         <v>1235</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D689" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E689" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="1">
         <v>29</v>
       </c>
       <c r="B690" s="1">
         <v>941</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D690" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E690" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="1">
         <v>30</v>
       </c>
       <c r="B691" s="1">
         <v>931</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="D691" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E691" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="3" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B694" s="3" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="C694" s="3" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D694" s="3" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="E694" s="3" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B695" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C695" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D695" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E695" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="1">
         <v>1</v>
       </c>
       <c r="B696" s="1">
         <v>1744</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="D696" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E696" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="1">
         <v>2</v>
       </c>
       <c r="B697" s="1">
         <v>1409</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="D697" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E697" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="1">
         <v>3</v>
       </c>
       <c r="B698" s="1">
         <v>924</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="D698" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E698" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="1">
         <v>4</v>
       </c>
       <c r="B699" s="1">
         <v>1370</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D699" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E699" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="1">
         <v>5</v>
       </c>
       <c r="B700" s="1">
         <v>1661</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="D700" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E700" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="1">
         <v>6</v>
       </c>
       <c r="B701" s="1">
         <v>1428</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="D701" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E701" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="1">
         <v>7</v>
       </c>
       <c r="B702" s="1">
         <v>421</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="D702" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E702" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="1">
         <v>8</v>
       </c>
       <c r="B703" s="1">
         <v>440</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="D703" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E703" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="1">
         <v>9</v>
       </c>
       <c r="B704" s="1">
         <v>1506</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="D704" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E704" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="1">
         <v>10</v>
       </c>
       <c r="B705" s="1">
         <v>1775</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D705" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E705" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="1">
         <v>11</v>
       </c>
       <c r="B706" s="1">
         <v>1569</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="D706" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E706" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="1">
         <v>12</v>
       </c>
       <c r="B707" s="1">
         <v>1002</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="D707" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E707" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="1">
         <v>13</v>
       </c>
       <c r="B708" s="1">
         <v>630</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="D708" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E708" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="1">
         <v>14</v>
       </c>
       <c r="B709" s="1">
         <v>484</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="D709" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E709" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="1">
         <v>15</v>
       </c>
       <c r="B710" s="1">
         <v>932</v>
       </c>
       <c r="C710" s="1" t="s">
         <v>588</v>
       </c>
       <c r="D710" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E710" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="3" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="B713" s="3" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="C713" s="3" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="D713" s="3" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E713" s="3" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B714" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C714" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D714" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E714" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="1">
         <v>1</v>
       </c>
       <c r="B715" s="1">
         <v>196</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="D715" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E715" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="1">
         <v>2</v>
       </c>
       <c r="B716" s="1">
         <v>198</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="D716" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E716" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="1">
         <v>3</v>
       </c>
       <c r="B717" s="1">
         <v>913</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="D717" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E717" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="1">
         <v>4</v>
       </c>
       <c r="B718" s="1">
         <v>1109</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D718" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E718" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="1">
         <v>5</v>
       </c>
       <c r="B719" s="1">
         <v>1198</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="D719" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E719" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="1">
         <v>6</v>
       </c>
       <c r="B720" s="1">
         <v>1422</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="D720" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E720" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="1">
         <v>7</v>
       </c>
       <c r="B721" s="1">
         <v>197</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="D721" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E721" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="1">
         <v>8</v>
       </c>
       <c r="B722" s="1">
         <v>506</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D722" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E722" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="1">
         <v>9</v>
       </c>
       <c r="B723" s="1">
         <v>468</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="D723" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E723" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="1">
         <v>10</v>
       </c>
       <c r="B724" s="1">
         <v>200</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="D724" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E724" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="1">
         <v>11</v>
       </c>
       <c r="B725" s="1">
         <v>202</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D725" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E725" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="1">
         <v>12</v>
       </c>
       <c r="B726" s="1">
         <v>1135</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D726" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E726" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="1">
         <v>13</v>
       </c>
       <c r="B727" s="1">
         <v>1052</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D727" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E727" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="1">
         <v>14</v>
       </c>
       <c r="B728" s="1">
         <v>1134</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="D728" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E728" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="1">
         <v>15</v>
       </c>
       <c r="B729" s="1">
         <v>1121</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D729" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E729" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="1">
         <v>16</v>
       </c>
       <c r="B730" s="1">
         <v>316</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D730" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E730" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="1">
         <v>17</v>
       </c>
       <c r="B731" s="1">
         <v>886</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D731" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E731" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="1">
         <v>18</v>
       </c>
       <c r="B732" s="1">
         <v>1154</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D732" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E732" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="1">
         <v>19</v>
       </c>
       <c r="B733" s="1">
         <v>382</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="D733" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E733" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="1">
         <v>20</v>
       </c>
       <c r="B734" s="1">
         <v>947</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D734" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E734" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="1">
         <v>21</v>
       </c>
       <c r="B735" s="1">
         <v>923</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="D735" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E735" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="1">
         <v>22</v>
       </c>
       <c r="B736" s="1">
         <v>204</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="D736" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E736" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="1">
         <v>23</v>
       </c>
       <c r="B737" s="1">
         <v>1600</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="D737" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E737" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="1">
         <v>24</v>
       </c>
       <c r="B738" s="1">
         <v>596</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="D738" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E738" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="1">
         <v>25</v>
       </c>
       <c r="B739" s="1">
         <v>787</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="D739" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E739" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="1">
         <v>26</v>
       </c>
       <c r="B740" s="1">
         <v>195</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="D740" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E740" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="1">
         <v>27</v>
       </c>
       <c r="B741" s="1">
         <v>347</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D741" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E741" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="1">
         <v>28</v>
       </c>
       <c r="B742" s="1">
         <v>942</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D742" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E742" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="1">
         <v>29</v>
       </c>
       <c r="B743" s="1">
         <v>205</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D743" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E743" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="3" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B746" s="3" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="C746" s="3" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="D746" s="3" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="E746" s="3" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B747" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C747" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D747" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E747" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="1">
         <v>1</v>
       </c>
       <c r="B748" s="1">
         <v>970</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="D748" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E748" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="1">
         <v>2</v>
       </c>
       <c r="B749" s="1">
         <v>1874</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D749" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E749" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="1">
         <v>3</v>
       </c>
       <c r="B750" s="1">
         <v>1223</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="D750" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E750" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="1">
         <v>4</v>
       </c>
       <c r="B751" s="1">
         <v>1394</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="D751" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E751" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="1">
         <v>5</v>
       </c>
       <c r="B752" s="1">
         <v>1038</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="D752" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E752" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="1">
         <v>6</v>
       </c>
       <c r="B753" s="1">
         <v>975</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="D753" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E753" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="1">
         <v>7</v>
       </c>
       <c r="B754" s="1">
         <v>1129</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="D754" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E754" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="1">
         <v>8</v>
       </c>
       <c r="B755" s="1">
         <v>810</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="D755" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E755" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="1">
         <v>9</v>
       </c>
       <c r="B756" s="1">
         <v>1806</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D756" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E756" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="1">
         <v>10</v>
       </c>
       <c r="B757" s="1">
         <v>1105</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D757" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E757" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="3" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="B760" s="3" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C760" s="3" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D760" s="3" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="E760" s="3" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B761" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C761" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D761" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E761" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="1">
         <v>1</v>
       </c>
       <c r="B762" s="1">
         <v>356</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="D762" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E762" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="1">
         <v>2</v>
       </c>
       <c r="B763" s="1">
         <v>1116</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D763" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E763" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="1">
         <v>3</v>
       </c>
       <c r="B764" s="1">
         <v>1571</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D764" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E764" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="1">
         <v>4</v>
       </c>
       <c r="B765" s="1">
         <v>430</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="D765" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E765" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="1">
         <v>5</v>
       </c>
       <c r="B766" s="1">
         <v>1309</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D766" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E766" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="1">
         <v>6</v>
       </c>
       <c r="B767" s="1">
         <v>423</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="D767" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E767" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="1">
         <v>7</v>
       </c>
       <c r="B768" s="1">
         <v>1142</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D768" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E768" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="1">
         <v>8</v>
       </c>
       <c r="B769" s="1">
         <v>940</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="D769" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E769" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="1">
         <v>9</v>
       </c>
       <c r="B770" s="1">
         <v>462</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="D770" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E770" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="1">
         <v>10</v>
       </c>
       <c r="B771" s="1">
         <v>963</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D771" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E771" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="1">
         <v>11</v>
       </c>
       <c r="B772" s="1">
         <v>1666</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D772" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E772" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="1">
         <v>12</v>
       </c>
       <c r="B773" s="1">
         <v>206</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="D773" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E773" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="1">
         <v>13</v>
       </c>
       <c r="B774" s="1">
         <v>207</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="D774" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E774" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="1">
         <v>14</v>
       </c>
       <c r="B775" s="1">
         <v>501</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D775" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E775" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="1">
         <v>15</v>
       </c>
       <c r="B776" s="1">
         <v>734</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D776" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E776" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="1">
         <v>16</v>
       </c>
       <c r="B777" s="1">
         <v>907</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D777" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E777" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="3" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B780" s="3" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="C780" s="3" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="D780" s="3" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E780" s="3" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B781" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C781" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D781" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E781" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="1">
         <v>1</v>
       </c>
       <c r="B782" s="1">
         <v>979</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D782" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E782" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="1">
         <v>2</v>
       </c>
       <c r="B783" s="1">
         <v>77</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D783" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E783" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="1">
         <v>3</v>
       </c>
       <c r="B784" s="1">
         <v>1776</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="D784" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E784" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="3" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B787" s="3" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C787" s="3" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="D787" s="3" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="E787" s="3" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B788" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C788" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D788" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E788" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="1">
         <v>1</v>
       </c>
       <c r="B789" s="1">
         <v>906</v>
       </c>
       <c r="C789" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="D789" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E789" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="1">
         <v>2</v>
       </c>
       <c r="B790" s="1">
         <v>1146</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D790" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E790" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="1">
         <v>3</v>
       </c>
       <c r="B791" s="1">
         <v>463</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="D791" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E791" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="1">
         <v>4</v>
       </c>
       <c r="B792" s="1">
         <v>1365</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="D792" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E792" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="1">
         <v>5</v>
       </c>
       <c r="B793" s="1">
         <v>875</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="D793" s="1" t="s">
         <v>454</v>
       </c>
       <c r="E793" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="1">
         <v>6</v>
       </c>
       <c r="B794" s="1">
         <v>1672</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D794" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E794" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="1">
         <v>7</v>
       </c>
       <c r="B795" s="1">
         <v>1653</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="D795" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E795" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="1">
         <v>8</v>
       </c>
       <c r="B796" s="1">
         <v>1610</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="D796" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E796" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="1">
         <v>9</v>
       </c>
       <c r="B797" s="1">
         <v>1861</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E797" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="1">
         <v>10</v>
       </c>
       <c r="B798" s="1">
         <v>1486</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D798" s="1" t="s">
         <v>210</v>
       </c>
       <c r="E798" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="1">
         <v>11</v>
       </c>
       <c r="B799" s="1">
         <v>1629</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E799" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="3" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B802" s="3" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="C802" s="3" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="D802" s="3" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="E802" s="3" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B803" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C803" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D803" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E803" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="1">
         <v>1</v>
       </c>
       <c r="B804" s="1">
         <v>664</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E804" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="1">
         <v>2</v>
       </c>
       <c r="B805" s="1">
         <v>935</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E805" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="1">
         <v>3</v>
       </c>
       <c r="B806" s="1">
         <v>1137</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="D806" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E806" s="1">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A18:E18"/>
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A53:E53"/>
     <mergeCell ref="A74:E74"/>
     <mergeCell ref="A93:E93"/>
     <mergeCell ref="A104:E104"/>
     <mergeCell ref="A114:E114"/>
     <mergeCell ref="A130:E130"/>
     <mergeCell ref="A143:E143"/>
     <mergeCell ref="A153:E153"/>
     <mergeCell ref="A169:E169"/>
     <mergeCell ref="A178:E178"/>
     <mergeCell ref="A190:E190"/>