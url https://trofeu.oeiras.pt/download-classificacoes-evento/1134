--- v3 (2026-05-20)
+++ v4 (2026-07-06)
@@ -158,69 +158,69 @@
   <si>
     <t>Diogo Ibraímo</t>
   </si>
   <si>
     <t>Grupo Musical 1º Dezembro Queijas</t>
   </si>
   <si>
     <t>Xavier Costa</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Quintelas </t>
   </si>
   <si>
     <t>Simão Pinto</t>
   </si>
   <si>
     <t>MANEL PEDRO</t>
   </si>
   <si>
     <t>Associação de Moradores 18 de Maio</t>
   </si>
   <si>
     <t>Maria Forgaça</t>
   </si>
   <si>
-    <t>STEVEN RELVAS GROSSO</t>
+    <t>LUCAS NUNES</t>
   </si>
   <si>
     <t>David Gabadinho</t>
   </si>
   <si>
     <t>Alexandre Filipe</t>
   </si>
   <si>
     <t>Vicente Esteves</t>
   </si>
   <si>
     <t>Grupo Desportivo de Barcarena</t>
   </si>
   <si>
     <t>Júlia Cordeiro</t>
   </si>
   <si>
-    <t>LIAN PIETRO CARVALHO</t>
+    <t>LOURENÇO JERÓNIMO</t>
   </si>
   <si>
     <t>Tiago Maniés</t>
   </si>
   <si>
     <t>Gabriel Silva</t>
   </si>
   <si>
     <t>Sub 12 - Femininos</t>
   </si>
   <si>
     <t>Yasmin Tchemaguine</t>
   </si>
   <si>
     <t>Elma Espírito-Santo</t>
   </si>
   <si>
     <t>Luis Trindade</t>
   </si>
   <si>
     <t xml:space="preserve">Reniala   Staudte</t>
   </si>
   <si>
     <t xml:space="preserve">Sofia  Paixão</t>
   </si>
@@ -845,72 +845,72 @@
   <si>
     <t>Célia Lopes</t>
   </si>
   <si>
     <t>TÂNIA PINTO</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Coutinho</t>
   </si>
   <si>
     <t>JOANA PIRES</t>
   </si>
   <si>
     <t>Evelina Kocharova</t>
   </si>
   <si>
     <t>Inês Carneiro</t>
   </si>
   <si>
     <t>Raquel Pinheiro</t>
   </si>
   <si>
     <t>Sara Amorim</t>
   </si>
   <si>
-    <t>FILIPA RELVAS</t>
+    <t xml:space="preserve">TIAGO  MOREIRA</t>
   </si>
   <si>
     <t>Joana Cunha</t>
   </si>
   <si>
     <t>Vania Faria</t>
   </si>
   <si>
     <t>Marta Ramos</t>
   </si>
   <si>
     <t>JOANA ALMEIDA</t>
   </si>
   <si>
     <t>M 40</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRÉ   CORVO</t>
   </si>
   <si>
-    <t>HELDER GROSSO</t>
+    <t>GABRIEL CARLOS</t>
   </si>
   <si>
     <t>JOEL PENA</t>
   </si>
   <si>
     <t>Nuno Graça</t>
   </si>
   <si>
     <t>Manuel Júlio</t>
   </si>
   <si>
     <t>Bruno Martins</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   SILVA</t>
   </si>
   <si>
     <t>Luís Barracho</t>
   </si>
   <si>
     <t>David Caroço Nunes</t>
   </si>
   <si>
     <t>Eduardo Lopes</t>
   </si>
@@ -1376,51 +1376,51 @@
   <si>
     <t xml:space="preserve">ARTUR   PEREIRA</t>
   </si>
   <si>
     <t>RUI ALVES</t>
   </si>
   <si>
     <t>Carlos Taveira</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
   <si>
     <t>Luis Monteiro</t>
   </si>
   <si>
     <t>Nuno Cordeiro</t>
   </si>
   <si>
     <t>Associação de Pára-quedistas Tejo-Norte</t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
-    <t>Miguel Figueiredo</t>
+    <t xml:space="preserve">António  Mata</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS   SILVA</t>
   </si>
   <si>
     <t>Emanuel Oliveira</t>
   </si>
   <si>
     <t>Carlos Luiz</t>
   </si>
   <si>
     <t>António Martins</t>
   </si>
   <si>
     <t>ABNER KIENE</t>
   </si>
   <si>
     <t xml:space="preserve">Jorge  Ferreira</t>
   </si>
   <si>
     <t>LUIS PEDROSO</t>
   </si>
   <si>
     <t>Carlos Craveira</t>
   </si>
@@ -1442,51 +1442,51 @@
   <si>
     <t xml:space="preserve">ORLANDO  CORREIA</t>
   </si>
   <si>
     <t>António Canto</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Sousa</t>
   </si>
   <si>
     <t>Luís Nogueira</t>
   </si>
   <si>
     <t>SEBASTIAN FODOR</t>
   </si>
   <si>
     <t>JOAO CURVELO</t>
   </si>
   <si>
     <t>JOSE CRUZ</t>
   </si>
   <si>
     <t>Carlos Coelho</t>
   </si>
   <si>
-    <t>JOSÉ ALVES</t>
+    <t>CARLOS FERREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   RODRIGUES</t>
   </si>
   <si>
     <t xml:space="preserve">João  Caetano</t>
   </si>
   <si>
     <t>Bruno Raposo</t>
   </si>
   <si>
     <t>Rui Lacerda</t>
   </si>
   <si>
     <t>Nuno Duarte</t>
   </si>
   <si>
     <t xml:space="preserve">José  Pardal </t>
   </si>
   <si>
     <t>HUMBERTO AFONSO</t>
   </si>
   <si>
     <t>João Domingues</t>
   </si>
@@ -2090,51 +2090,51 @@
   <si>
     <t>Ana Silva</t>
   </si>
   <si>
     <t>M 70</t>
   </si>
   <si>
     <t>HENRIQUE ADREGA</t>
   </si>
   <si>
     <t>Carlos Miranda</t>
   </si>
   <si>
     <t>José Faustino</t>
   </si>
   <si>
     <t>Luís Bettencourt</t>
   </si>
   <si>
     <t xml:space="preserve">João  Pereira</t>
   </si>
   <si>
     <t>Armando Correia</t>
   </si>
   <si>
-    <t>Januário Coelho</t>
+    <t>GUILHERME CARVALHO</t>
   </si>
   <si>
     <t>Sílvio Paiva</t>
   </si>
   <si>
     <t>Amilcar Dias</t>
   </si>
   <si>
     <t xml:space="preserve">Ventura  Saraiva</t>
   </si>
   <si>
     <t>Emanuel Tavares</t>
   </si>
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>Jorge Mendes Batista</t>
   </si>
   <si>
     <t>Adriano Cunha</t>
   </si>