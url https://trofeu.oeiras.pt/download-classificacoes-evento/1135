--- v3 (2026-03-10)
+++ v4 (2026-04-24)
@@ -65,51 +65,51 @@
   <si>
     <t>SEBASTIÃO PAISANO</t>
   </si>
   <si>
     <t>Pedro Leal</t>
   </si>
   <si>
     <t>Sociedade de Educação e Recreio "Os Unidos de Leceia"</t>
   </si>
   <si>
     <t>Lucas Fernandes</t>
   </si>
   <si>
     <t>GUSTAVO SOUSA</t>
   </si>
   <si>
     <t>Associação Cultural e Recreativa da Ribeira da Lage</t>
   </si>
   <si>
     <t>Kevin Sateles</t>
   </si>
   <si>
     <t>Damian Larsen</t>
   </si>
   <si>
-    <t>SALVADOR LOPES</t>
+    <t>GABRIEL CABRAL</t>
   </si>
   <si>
     <t>Guilherme Pereira</t>
   </si>
   <si>
     <t>Gonçalo Moreira</t>
   </si>
   <si>
     <t>Sub 10 - Femininos</t>
   </si>
   <si>
     <t>Anna Romero</t>
   </si>
   <si>
     <t>Ema Guerra</t>
   </si>
   <si>
     <t xml:space="preserve">Camila  Mugarro </t>
   </si>
   <si>
     <t>Alice Pelicano</t>
   </si>
   <si>
     <t>Aline Reis</t>
   </si>
@@ -167,69 +167,69 @@
   <si>
     <t>David Pinto</t>
   </si>
   <si>
     <t>Grupo Musical 1º Dezembro Queijas</t>
   </si>
   <si>
     <t>Xavier Costa</t>
   </si>
   <si>
     <t>Diogo Ibraímo</t>
   </si>
   <si>
     <t>IAROMIR SEMENOV</t>
   </si>
   <si>
     <t>Simão Pinto</t>
   </si>
   <si>
     <t>David Gabadinho</t>
   </si>
   <si>
     <t>Associação Run Tejo</t>
   </si>
   <si>
-    <t>SANTIAGO LOPES</t>
+    <t>MARTIM ALVES</t>
   </si>
   <si>
     <t>Paulo Soares</t>
   </si>
   <si>
     <t>Tiago Maniés</t>
   </si>
   <si>
     <t>Sub 12 - Femininos</t>
   </si>
   <si>
     <t>Yasmin Tchemaguine</t>
   </si>
   <si>
     <t>Jaciara Cabral</t>
   </si>
   <si>
-    <t>RITA VENTURI</t>
+    <t xml:space="preserve">MÁRIO  MONTEIRO</t>
   </si>
   <si>
     <t xml:space="preserve">Sofia  Paixão</t>
   </si>
   <si>
     <t>Carolina Quintela</t>
   </si>
   <si>
     <t>FRANCISCA CORVO</t>
   </si>
   <si>
     <t>Victória Nilsson</t>
   </si>
   <si>
     <t>Ísis Pereira</t>
   </si>
   <si>
     <t>Sienna Silva</t>
   </si>
   <si>
     <t>Sociedade de Instrução Musical e Escolar Cruz Quebradense (SIMECQ)</t>
   </si>
   <si>
     <t xml:space="preserve">SUREYA    ROBERTSON</t>
   </si>
@@ -269,51 +269,51 @@
   <si>
     <t>TIAGO PINTO</t>
   </si>
   <si>
     <t>Rafael Machado</t>
   </si>
   <si>
     <t>João Pimenta</t>
   </si>
   <si>
     <t>Afonso Canto</t>
   </si>
   <si>
     <t xml:space="preserve">Lourenço Rodrigues </t>
   </si>
   <si>
     <t>Richandro Marujo</t>
   </si>
   <si>
     <t>Santiago Marujo</t>
   </si>
   <si>
     <t>Matias Sequeira</t>
   </si>
   <si>
-    <t>Rodrigo Candeias</t>
+    <t>Mariana Pombo</t>
   </si>
   <si>
     <t>Sub 14 - Femininos</t>
   </si>
   <si>
     <t>REGINA FREDERICO</t>
   </si>
   <si>
     <t>Maria Coutinho</t>
   </si>
   <si>
     <t>Francisca Sequeira</t>
   </si>
   <si>
     <t xml:space="preserve">CAROLINA  PEDRO</t>
   </si>
   <si>
     <t>MARIA INÊS CABRAL</t>
   </si>
   <si>
     <t>Laura Silva</t>
   </si>
   <si>
     <t>Sub 16 - Masculinos</t>
   </si>
@@ -359,51 +359,51 @@
   <si>
     <t xml:space="preserve">ELEONORA  VIEIRA</t>
   </si>
   <si>
     <t>MADALENA ROCHA</t>
   </si>
   <si>
     <t>Beatriz Ferreira</t>
   </si>
   <si>
     <t>Matilde Ferreira</t>
   </si>
   <si>
     <t>Inês Pereira</t>
   </si>
   <si>
     <t>CAROLINA SEIXAL</t>
   </si>
   <si>
     <t>Marta Neves</t>
   </si>
   <si>
     <t>Rita Leal</t>
   </si>
   <si>
-    <t>SERENA MONTEIRO</t>
+    <t>Paulo Brito</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>Sub 18 - Masculinos</t>
   </si>
   <si>
     <t>RAFAEL ALVES</t>
   </si>
   <si>
     <t>DIOGO PINTO</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t>Tomás Carvalho</t>
   </si>
   <si>
     <t>Filipe Gama</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRÉ  COSTA </t>
   </si>
@@ -1598,99 +1598,99 @@
   <si>
     <t>Sandra Bação</t>
   </si>
   <si>
     <t>Rute Queiroz</t>
   </si>
   <si>
     <t>Marisa Silva</t>
   </si>
   <si>
     <t>Goreti Borges</t>
   </si>
   <si>
     <t xml:space="preserve">PATRÍCIA   MATOS</t>
   </si>
   <si>
     <t>VENCEDORA CAPUNGA</t>
   </si>
   <si>
     <t xml:space="preserve">Eva  Jeronimo</t>
   </si>
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABELA SALAZAR </t>
+    <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t xml:space="preserve">SANDRA  FERNANDES</t>
   </si>
   <si>
     <t xml:space="preserve">BEATRIZ   MATIAS</t>
   </si>
   <si>
     <t>Eugénia Ribeiro</t>
   </si>
   <si>
     <t>Fabiana Zunfrilli</t>
   </si>
   <si>
     <t>Meirevone Ferreira</t>
   </si>
   <si>
     <t>Sónia Monteiro</t>
   </si>
   <si>
     <t>ANA MOTA</t>
   </si>
   <si>
     <t xml:space="preserve">ANABELA   SANTOS</t>
   </si>
   <si>
     <t>Ana Nunes</t>
   </si>
   <si>
     <t>Elizabete Santos</t>
   </si>
   <si>
     <t xml:space="preserve">Maria  Bica</t>
   </si>
   <si>
     <t>Cidália Borges</t>
   </si>
   <si>
     <t>SÓNIA SEQUEIRA</t>
   </si>
   <si>
     <t>Maria Gonçalves</t>
   </si>
   <si>
     <t>Ruth Neves</t>
   </si>
   <si>
-    <t>Maria Veiga</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Sónia Amaro</t>
   </si>
   <si>
     <t>Carla Rato</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Nunes</t>
   </si>
   <si>
     <t>Carla Alves</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t>M 55</t>
   </si>
   <si>
     <t>Hélder Rebelo</t>
   </si>
   <si>
     <t>Paulo Martins</t>
   </si>
@@ -1967,51 +1967,51 @@
   <si>
     <t>Helena Baptista</t>
   </si>
   <si>
     <t>ISABEL MENDONÇA</t>
   </si>
   <si>
     <t>Vânia Dias</t>
   </si>
   <si>
     <t>Beta Mata</t>
   </si>
   <si>
     <t>Maria Lurdes Ferreira</t>
   </si>
   <si>
     <t>M 65</t>
   </si>
   <si>
     <t xml:space="preserve">ALMIRO   FEIJÃO</t>
   </si>
   <si>
     <t>Manuel Coelho</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSÉ SALAZAR </t>
+    <t>YUMO YAN</t>
   </si>
   <si>
     <t>ESPIRITO SANTO</t>
   </si>
   <si>
     <t>António Sabido</t>
   </si>
   <si>
     <t>JOSÉ GOUVEIA</t>
   </si>
   <si>
     <t>Fernando Rosa</t>
   </si>
   <si>
     <t>Martin Cura</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   GOMES</t>
   </si>
   <si>
     <t>Jorge Rebelo</t>
   </si>
   <si>
     <t>António Guerreiro</t>
   </si>