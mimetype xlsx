--- v4 (2026-04-24)
+++ v5 (2026-06-24)
@@ -107,111 +107,111 @@
   <si>
     <t xml:space="preserve">Camila  Mugarro </t>
   </si>
   <si>
     <t>Alice Pelicano</t>
   </si>
   <si>
     <t>Aline Reis</t>
   </si>
   <si>
     <t>Grupo Recreativo Cultural e Desportivo de Leião</t>
   </si>
   <si>
     <t>CAROLINA ENES</t>
   </si>
   <si>
     <t>Grupo Desportivo de Barcarena</t>
   </si>
   <si>
     <t>NAZARE ROBERTSON</t>
   </si>
   <si>
     <t>Margarida Figueiredo</t>
   </si>
   <si>
-    <t>MARTA ROCHA MARINO</t>
+    <t xml:space="preserve">DINIS  SÁ</t>
   </si>
   <si>
     <t>Carolina Rocha</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Edneyde Guadalupe</t>
   </si>
   <si>
     <t>Tanveer Kaur</t>
   </si>
   <si>
     <t>Sub 12 - Masculinos</t>
   </si>
   <si>
     <t>TIAGO QUITERIO</t>
   </si>
   <si>
     <t>Duarte Pereira</t>
   </si>
   <si>
     <t>Gabriel Cabral</t>
   </si>
   <si>
     <t>Rodrigo Madureira</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Quintelas </t>
   </si>
   <si>
     <t>Sport Ponto Come</t>
   </si>
   <si>
     <t>David Pinto</t>
   </si>
   <si>
     <t>Grupo Musical 1º Dezembro Queijas</t>
   </si>
   <si>
     <t>Xavier Costa</t>
   </si>
   <si>
     <t>Diogo Ibraímo</t>
   </si>
   <si>
-    <t>IAROMIR SEMENOV</t>
+    <t>CRISTINA MEL,INTE</t>
   </si>
   <si>
     <t>Simão Pinto</t>
   </si>
   <si>
     <t>David Gabadinho</t>
   </si>
   <si>
     <t>Associação Run Tejo</t>
   </si>
   <si>
-    <t>MARTIM ALVES</t>
+    <t>LOURENÇO JERÓNIMO</t>
   </si>
   <si>
     <t>Paulo Soares</t>
   </si>
   <si>
     <t>Tiago Maniés</t>
   </si>
   <si>
     <t>Sub 12 - Femininos</t>
   </si>
   <si>
     <t>Yasmin Tchemaguine</t>
   </si>
   <si>
     <t>Jaciara Cabral</t>
   </si>
   <si>
     <t xml:space="preserve">MÁRIO  MONTEIRO</t>
   </si>
   <si>
     <t xml:space="preserve">Sofia  Paixão</t>
   </si>
   <si>
     <t>Carolina Quintela</t>
   </si>
@@ -383,51 +383,51 @@
   <si>
     <t>Paulo Brito</t>
   </si>
   <si>
     <t>SANDRA REIS</t>
   </si>
   <si>
     <t>Sub 18 - Masculinos</t>
   </si>
   <si>
     <t>RAFAEL ALVES</t>
   </si>
   <si>
     <t>DIOGO PINTO</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t>Tomás Carvalho</t>
   </si>
   <si>
     <t>Filipe Gama</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t>ALEXANDRE FEVEREIRO</t>
   </si>
   <si>
     <t>Francisco Ferreira</t>
   </si>
   <si>
     <t>Valejas Atlético Clube</t>
   </si>
   <si>
     <t>Pedro Sayanda</t>
   </si>
   <si>
     <t>Tiago Oliveira</t>
   </si>
   <si>
     <t>Duarte Arroz</t>
   </si>
   <si>
     <t>Sub 18 - Femininos</t>
   </si>
   <si>
     <t>SARA RIBAS</t>
   </si>
@@ -896,51 +896,51 @@
   <si>
     <t>Frederico Sousa</t>
   </si>
   <si>
     <t>Tiago Cardoso</t>
   </si>
   <si>
     <t>Sérgio Correia</t>
   </si>
   <si>
     <t>João Vale</t>
   </si>
   <si>
     <t>GONÇALO PIRES</t>
   </si>
   <si>
     <t>Henrique Cruz</t>
   </si>
   <si>
     <t>Márcio Mateus</t>
   </si>
   <si>
     <t>F 35</t>
   </si>
   <si>
-    <t>Sara Marinho</t>
+    <t>RODRIGO ESTEVES</t>
   </si>
   <si>
     <t>TÂNIA PINTO</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Coutinho</t>
   </si>
   <si>
     <t>JOANA PIRES</t>
   </si>
   <si>
     <t xml:space="preserve">Mónica  Carvalho</t>
   </si>
   <si>
     <t>Liliana Andrade</t>
   </si>
   <si>
     <t>Inês Carneiro</t>
   </si>
   <si>
     <t>Raquel Pinheiro</t>
   </si>
   <si>
     <t>Sofia Fernandes</t>
   </si>
@@ -953,51 +953,51 @@
   <si>
     <t xml:space="preserve">Débora  Alcobia</t>
   </si>
   <si>
     <t>Catarina Barbosa</t>
   </si>
   <si>
     <t>Elena Shtaba</t>
   </si>
   <si>
     <t xml:space="preserve">Mariana  Fraga</t>
   </si>
   <si>
     <t>JOANA ALMEIDA</t>
   </si>
   <si>
     <t>Flávia Santos</t>
   </si>
   <si>
     <t>M 40</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRÉ   CORVO</t>
   </si>
   <si>
-    <t>HELDER GROSSO</t>
+    <t>GABRIEL CARLOS</t>
   </si>
   <si>
     <t>JOEL PENA</t>
   </si>
   <si>
     <t>Nuno Graça</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   SILVA</t>
   </si>
   <si>
     <t>Bruno Martins</t>
   </si>
   <si>
     <t>Manuel Júlio</t>
   </si>
   <si>
     <t xml:space="preserve">Bruno  Francisco </t>
   </si>
   <si>
     <t>PEDRO BELO</t>
   </si>
   <si>
     <t>Eduardo Lopes</t>
   </si>
@@ -1145,51 +1145,51 @@
   <si>
     <t>Maria Coronha</t>
   </si>
   <si>
     <t>Maria Jesus</t>
   </si>
   <si>
     <t xml:space="preserve">SEZINANDA  GUERREIRO</t>
   </si>
   <si>
     <t>LILIANA JORGE</t>
   </si>
   <si>
     <t>Rita Freitas</t>
   </si>
   <si>
     <t>Filipa Mendes</t>
   </si>
   <si>
     <t xml:space="preserve">FILIPA  RAMOS</t>
   </si>
   <si>
     <t>Ana Romero</t>
   </si>
   <si>
-    <t>Ana Hassanali</t>
+    <t>ÉDI SILVA</t>
   </si>
   <si>
     <t>Andreia Teles</t>
   </si>
   <si>
     <t>FILIPA QUINTAS</t>
   </si>
   <si>
     <t>M 45</t>
   </si>
   <si>
     <t>CARLOS TIAGO</t>
   </si>
   <si>
     <t>MIGUEL LANÇA</t>
   </si>
   <si>
     <t xml:space="preserve">HUGO   GONÇALVES</t>
   </si>
   <si>
     <t xml:space="preserve">HUGO   DOMINGOS</t>
   </si>
   <si>
     <t>Nuno Tintim</t>
   </si>
@@ -1205,51 +1205,51 @@
   <si>
     <t>Dário Palma</t>
   </si>
   <si>
     <t>TIAGO GOUVEIA</t>
   </si>
   <si>
     <t>Gonçalo Brás</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Dantas</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t>Nelson Diogo</t>
   </si>
   <si>
     <t>Nuno Carioca</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
-    <t>Hugo Calado</t>
+    <t>Miládio Silva</t>
   </si>
   <si>
     <t>Luis Filipe</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ORLANDO</t>
   </si>
   <si>
     <t xml:space="preserve">José Miguel  Barradas</t>
   </si>
   <si>
     <t>CESAR HENRIQUES</t>
   </si>
   <si>
     <t>Nuno Martins</t>
   </si>
   <si>
     <t>Jorge Pelicano</t>
   </si>
   <si>
     <t>António Lourenço</t>
   </si>
   <si>
     <t>SÉRGIO CLEMENTE</t>
   </si>
@@ -1439,63 +1439,63 @@
   <si>
     <t>António Martins</t>
   </si>
   <si>
     <t>ABNER KIENE</t>
   </si>
   <si>
     <t>Emanuel Oliveira</t>
   </si>
   <si>
     <t>FERNANDO ANJOS</t>
   </si>
   <si>
     <t xml:space="preserve">Jorge  Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   DUARTE</t>
   </si>
   <si>
     <t>Pedro Esteves</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS   SILVA</t>
   </si>
   <si>
-    <t>Miguel Figueiredo</t>
+    <t xml:space="preserve">António  Mata</t>
   </si>
   <si>
     <t>Joaquim Amaral</t>
   </si>
   <si>
     <t>JULIO FERREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO  CAVILHAS</t>
   </si>
   <si>
-    <t>JOSÉ ALVES</t>
+    <t>CARLOS FERREIRA</t>
   </si>
   <si>
     <t>RUI CABRAL</t>
   </si>
   <si>
     <t>Nuno Morgado</t>
   </si>
   <si>
     <t>Paulo Lopes</t>
   </si>
   <si>
     <t>Hugo Palmeiro</t>
   </si>
   <si>
     <t>Nuno Duarte</t>
   </si>
   <si>
     <t>Mario Porfirio</t>
   </si>
   <si>
     <t>Luís Nogueira</t>
   </si>
   <si>
     <t>António Lavajo</t>
   </si>
@@ -2096,51 +2096,51 @@
   <si>
     <t>ISABEL MENDES</t>
   </si>
   <si>
     <t>M 70</t>
   </si>
   <si>
     <t>Carlos Miranda</t>
   </si>
   <si>
     <t>HENRIQUE ADREGA</t>
   </si>
   <si>
     <t>José Faustino</t>
   </si>
   <si>
     <t>Luís Bettencourt</t>
   </si>
   <si>
     <t xml:space="preserve">João  Pereira</t>
   </si>
   <si>
     <t>Armando Correia</t>
   </si>
   <si>
-    <t>Januário Coelho</t>
+    <t>GUILHERME CARVALHO</t>
   </si>
   <si>
     <t>Amilcar Dias</t>
   </si>
   <si>
     <t>Luis Duarte</t>
   </si>
   <si>
     <t>Emanuel Tavares</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t>Jorge Mendes Batista</t>
   </si>
   <si>
     <t>Adriano Cunha</t>
   </si>
   <si>
     <t>João Gomes</t>
   </si>