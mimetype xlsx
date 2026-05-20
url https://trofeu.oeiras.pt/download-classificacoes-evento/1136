--- v3 (2026-03-22)
+++ v4 (2026-05-20)
@@ -1658,51 +1658,51 @@
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
     <t>Hugo Palmeiro</t>
   </si>
   <si>
     <t>Joaquim Amaral</t>
   </si>
   <si>
     <t>António Martins</t>
   </si>
   <si>
     <t>LUÍS CARVALHO</t>
   </si>
   <si>
     <t>Carlos Luiz</t>
   </si>
   <si>
     <t xml:space="preserve">RUI   DUARTE</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS   SILVA</t>
   </si>
   <si>
-    <t>Rui Vieira</t>
+    <t>TIAGO VERMELHO</t>
   </si>
   <si>
     <t>Pedro Esteves</t>
   </si>
   <si>
     <t xml:space="preserve">Vítor  Paulino</t>
   </si>
   <si>
     <t>FERNANDO ANJOS</t>
   </si>
   <si>
     <t>Rui Cunha</t>
   </si>
   <si>
     <t>Carlos Craveira</t>
   </si>
   <si>
     <t>RUI CABRAL</t>
   </si>
   <si>
     <t>Narciso Santos</t>
   </si>
   <si>
     <t>JULIO FERREIRA</t>
   </si>
@@ -1727,51 +1727,51 @@
   <si>
     <t>ARTUR GONÇALVES</t>
   </si>
   <si>
     <t>JOSE CRUZ</t>
   </si>
   <si>
     <t>Nuno Duarte</t>
   </si>
   <si>
     <t xml:space="preserve">José  Pardal </t>
   </si>
   <si>
     <t xml:space="preserve">JORGE  PEPE</t>
   </si>
   <si>
     <t xml:space="preserve">RICARDO   FARIA</t>
   </si>
   <si>
     <t>António Lavajo</t>
   </si>
   <si>
     <t>SEBASTIAN FODOR</t>
   </si>
   <si>
-    <t>Luis Pinheiro</t>
+    <t>EDSON CABRAL</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Sousa</t>
   </si>
   <si>
     <t>João Domingues</t>
   </si>
   <si>
     <t>HUMBERTO AFONSO</t>
   </si>
   <si>
     <t>JOAO CURVELO</t>
   </si>
   <si>
     <t>Carlos Coelho</t>
   </si>
   <si>
     <t>Nuno Morgado</t>
   </si>
   <si>
     <t>Sergio Antunes</t>
   </si>
   <si>
     <t>Luis Barata</t>
   </si>
@@ -1874,51 +1874,51 @@
   <si>
     <t>Rute Queiroz</t>
   </si>
   <si>
     <t>Sandra Bação</t>
   </si>
   <si>
     <t xml:space="preserve">PATRÍCIA   MATOS</t>
   </si>
   <si>
     <t>Marisa Silva</t>
   </si>
   <si>
     <t>Ana Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">Eva  Jeronimo</t>
   </si>
   <si>
     <t>VENCEDORA CAPUNGA</t>
   </si>
   <si>
     <t>Ana Coelho</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABELA SALAZAR </t>
+    <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
     <t>Maria Gamito</t>
   </si>
   <si>
     <t>Fernanda Murteira</t>
   </si>
   <si>
     <t xml:space="preserve">SANDRA  FERNANDES</t>
   </si>
   <si>
     <t>Meirevone Ferreira</t>
   </si>
   <si>
     <t xml:space="preserve">SOFIA  RIBEIRO</t>
   </si>
   <si>
     <t>Eugénia Ribeiro</t>
   </si>
   <si>
     <t>ELISABETE CARVALHO</t>
   </si>
@@ -1946,51 +1946,51 @@
   <si>
     <t>Cidália Borges</t>
   </si>
   <si>
     <t>ANA GOMES</t>
   </si>
   <si>
     <t>Alexandra Pinto</t>
   </si>
   <si>
     <t>MARIA AROUCA</t>
   </si>
   <si>
     <t>Cristina Francisco</t>
   </si>
   <si>
     <t>Joana Pedro</t>
   </si>
   <si>
     <t>Ana Nunes</t>
   </si>
   <si>
     <t>Sónia Amaro</t>
   </si>
   <si>
-    <t xml:space="preserve">CARINA  CARVALHO</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t>Gabriela Cruz</t>
   </si>
   <si>
     <t>Iolanda Feliciano</t>
   </si>
   <si>
     <t>Elsa Almeida</t>
   </si>
   <si>
     <t>Carla Rato</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Nunes</t>
   </si>
   <si>
     <t>Paula Leitão</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t>Elizete Pires</t>
   </si>
@@ -2138,51 +2138,51 @@
   <si>
     <t>Celeste Almeida</t>
   </si>
   <si>
     <t xml:space="preserve">Licínia  Rego</t>
   </si>
   <si>
     <t xml:space="preserve">PAULA   SARAIVA</t>
   </si>
   <si>
     <t>Madalena Magalhães</t>
   </si>
   <si>
     <t xml:space="preserve">Susana  Crespo </t>
   </si>
   <si>
     <t>Isabel Ribeiro</t>
   </si>
   <si>
     <t>Carla Faria</t>
   </si>
   <si>
     <t>Júlia Santos</t>
   </si>
   <si>
-    <t>Mairone Estarlino</t>
+    <t>Joana Marques</t>
   </si>
   <si>
     <t>CRISTINA MORGADO</t>
   </si>
   <si>
     <t>Mara Barral</t>
   </si>
   <si>
     <t>Manuela Anton</t>
   </si>
   <si>
     <t>Sofia Morgado</t>
   </si>
   <si>
     <t>ISABEL SAMPAIO</t>
   </si>
   <si>
     <t xml:space="preserve">SÓNIA   CASON</t>
   </si>
   <si>
     <t>Isabel Silva</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Daniel</t>
   </si>
@@ -2354,51 +2354,51 @@
   <si>
     <t>Maria Lurdes Ferreira</t>
   </si>
   <si>
     <t>HELENA MARTINS</t>
   </si>
   <si>
     <t>M 65</t>
   </si>
   <si>
     <t>Manuel Coelho</t>
   </si>
   <si>
     <t xml:space="preserve">ALMIRO   FEIJÃO</t>
   </si>
   <si>
     <t>ESPIRITO SANTO</t>
   </si>
   <si>
     <t>António Vale</t>
   </si>
   <si>
     <t>Fernando Rosa</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSÉ SALAZAR </t>
+    <t>YUMO YAN</t>
   </si>
   <si>
     <t>Martin Cura</t>
   </si>
   <si>
     <t>Jorge Rebelo</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PREGO</t>
   </si>
   <si>
     <t>Daniel Nunes</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   GOMES</t>
   </si>
   <si>
     <t>António Guerreiro</t>
   </si>
   <si>
     <t>Amigos do Atletismo de Mafra</t>
   </si>
   <si>
     <t>Álvaro Costa</t>
   </si>
@@ -2483,51 +2483,51 @@
   <si>
     <t>M 70</t>
   </si>
   <si>
     <t xml:space="preserve">José  Bordalo </t>
   </si>
   <si>
     <t>HENRIQUE ADREGA</t>
   </si>
   <si>
     <t>Carlos Miranda</t>
   </si>
   <si>
     <t>José Faustino</t>
   </si>
   <si>
     <t>Luís Bettencourt</t>
   </si>
   <si>
     <t xml:space="preserve">João  Pereira</t>
   </si>
   <si>
     <t>Armando Correia</t>
   </si>
   <si>
-    <t xml:space="preserve">António  Gavado </t>
+    <t>Fernando Mota</t>
   </si>
   <si>
     <t>Amilcar Dias</t>
   </si>
   <si>
     <t>Luis Duarte</t>
   </si>
   <si>
     <t xml:space="preserve">Ventura  Saraiva</t>
   </si>
   <si>
     <t>Emanuel Tavares</t>
   </si>
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>Adriano Cunha</t>
   </si>
   <si>
     <t>Jorge Mendes Batista</t>
   </si>