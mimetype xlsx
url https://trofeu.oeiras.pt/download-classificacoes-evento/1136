--- v4 (2026-05-20)
+++ v5 (2026-07-06)
@@ -182,54 +182,54 @@
   <si>
     <t>Simão Pinto</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Quintelas </t>
   </si>
   <si>
     <t>Sport Ponto Come</t>
   </si>
   <si>
     <t>Xavier Costa</t>
   </si>
   <si>
     <t>Diogo Ibraímo</t>
   </si>
   <si>
     <t>Grupo Musical 1º Dezembro Queijas</t>
   </si>
   <si>
     <t>Mateus Teodoro</t>
   </si>
   <si>
     <t>Associação de Moradores 18 de Maio</t>
   </si>
   <si>
-    <t>IAROMIR SEMENOV</t>
-[...2 lines deleted...]
-    <t>STEVEN RELVAS GROSSO</t>
+    <t>CRISTINA MEL,INTE</t>
+  </si>
+  <si>
+    <t>LUCAS NUNES</t>
   </si>
   <si>
     <t>MANEL PEDRO</t>
   </si>
   <si>
     <t>David Gabadinho</t>
   </si>
   <si>
     <t>Diogo Lucas</t>
   </si>
   <si>
     <t>Valejas Atlético Clube</t>
   </si>
   <si>
     <t>Rui Carvalhinho</t>
   </si>
   <si>
     <t>Tiago Maniés</t>
   </si>
   <si>
     <t>Martim Pires</t>
   </si>
   <si>
     <t>Miguel Rosa</t>
   </si>
@@ -977,51 +977,51 @@
   <si>
     <t>David Eiras</t>
   </si>
   <si>
     <t>JOSÉ CARLOS TEODORO</t>
   </si>
   <si>
     <t>Tiago Ribeiro</t>
   </si>
   <si>
     <t>Fernando Pereira</t>
   </si>
   <si>
     <t>André Oliveira</t>
   </si>
   <si>
     <t>Fauler Campos</t>
   </si>
   <si>
     <t>João Albuquerque</t>
   </si>
   <si>
     <t>JOSÉ MARTINS</t>
   </si>
   <si>
-    <t xml:space="preserve">Ivan  Mascarenhas</t>
+    <t>Laura Reis</t>
   </si>
   <si>
     <t xml:space="preserve">João  Miranda</t>
   </si>
   <si>
     <t>PEDRO PINTO</t>
   </si>
   <si>
     <t xml:space="preserve">José  Júnior</t>
   </si>
   <si>
     <t>TELMO JORGE</t>
   </si>
   <si>
     <t>Tiago Andrade</t>
   </si>
   <si>
     <t xml:space="preserve">Pedro  Costa</t>
   </si>
   <si>
     <t>Hugo de Sousa</t>
   </si>
   <si>
     <t>Orlando Couceiro</t>
   </si>
@@ -1052,75 +1052,75 @@
   <si>
     <t xml:space="preserve">Ana  Coutinho</t>
   </si>
   <si>
     <t>JOANA PIRES</t>
   </si>
   <si>
     <t>Evelina Kocharova</t>
   </si>
   <si>
     <t>Inês Carneiro</t>
   </si>
   <si>
     <t xml:space="preserve">Mónica  Carvalho</t>
   </si>
   <si>
     <t>Sofia Fernandes</t>
   </si>
   <si>
     <t xml:space="preserve">Joana  Viana</t>
   </si>
   <si>
     <t>Inês Ribolhos</t>
   </si>
   <si>
-    <t>FILIPA RELVAS</t>
+    <t xml:space="preserve">TIAGO  MOREIRA</t>
   </si>
   <si>
     <t>Sara Amorim</t>
   </si>
   <si>
     <t>Vania Faria</t>
   </si>
   <si>
     <t>Joana Cunha</t>
   </si>
   <si>
     <t xml:space="preserve">Débora  Alcobia</t>
   </si>
   <si>
     <t>Flávia Santos</t>
   </si>
   <si>
     <t>M 40</t>
   </si>
   <si>
     <t>Ricardo Madeira</t>
   </si>
   <si>
-    <t>HELDER GROSSO</t>
+    <t>GABRIEL CARLOS</t>
   </si>
   <si>
     <t xml:space="preserve">ANDRÉ   CORVO</t>
   </si>
   <si>
     <t>Nuno Graça</t>
   </si>
   <si>
     <t>Rodrigo Duarte</t>
   </si>
   <si>
     <t>Manuel Júlio</t>
   </si>
   <si>
     <t>Pedro Serra</t>
   </si>
   <si>
     <t>JOEL PENA</t>
   </si>
   <si>
     <t>Luís Barracho</t>
   </si>
   <si>
     <t xml:space="preserve">Bruno  Francisco </t>
   </si>
@@ -1358,51 +1358,51 @@
   <si>
     <t>Nelson Diogo</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Dantas</t>
   </si>
   <si>
     <t xml:space="preserve">Mario  Batista</t>
   </si>
   <si>
     <t>JOSÉ BORGES</t>
   </si>
   <si>
     <t xml:space="preserve">José Miguel  Barradas</t>
   </si>
   <si>
     <t>Bruno Oliveira</t>
   </si>
   <si>
     <t>Nuno Santos</t>
   </si>
   <si>
     <t xml:space="preserve">Vinicius  Guedes</t>
   </si>
   <si>
-    <t>Hugo Calado</t>
+    <t>Miládio Silva</t>
   </si>
   <si>
     <t>Pedro Martins</t>
   </si>
   <si>
     <t xml:space="preserve">ANTÓNIO   ORLANDO</t>
   </si>
   <si>
     <t>Nuno Martins</t>
   </si>
   <si>
     <t>Eduardo Luís</t>
   </si>
   <si>
     <t>Ricardo Nobre</t>
   </si>
   <si>
     <t>Benjamim Pino</t>
   </si>
   <si>
     <t>SÉRGIO CLEMENTE</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Meia-Onça</t>
   </si>
@@ -2510,51 +2510,51 @@
   <si>
     <t>Amilcar Dias</t>
   </si>
   <si>
     <t>Luis Duarte</t>
   </si>
   <si>
     <t xml:space="preserve">Ventura  Saraiva</t>
   </si>
   <si>
     <t>Emanuel Tavares</t>
   </si>
   <si>
     <t>INÁCIO QUARESMA</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PETISCA</t>
   </si>
   <si>
     <t>Adriano Cunha</t>
   </si>
   <si>
     <t>Jorge Mendes Batista</t>
   </si>
   <si>
-    <t xml:space="preserve">João  Campos</t>
+    <t xml:space="preserve">BRUNO  PEREIRA</t>
   </si>
   <si>
     <t>João Gomes</t>
   </si>
   <si>
     <t>F 70</t>
   </si>
   <si>
     <t>Maria Helena Nuno</t>
   </si>
   <si>
     <t>GLÓRIA MARQUES</t>
   </si>
   <si>
     <t xml:space="preserve">ESTER  LOPES</t>
   </si>
   <si>
     <t xml:space="preserve">Elisa  Rodrigues</t>
   </si>
   <si>
     <t>M 75</t>
   </si>
   <si>
     <t>José Sapo</t>
   </si>