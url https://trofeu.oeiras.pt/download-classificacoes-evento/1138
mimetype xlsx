--- v1 (2026-03-22)
+++ v2 (2026-05-20)
@@ -596,51 +596,51 @@
   <si>
     <t>Lara Correia</t>
   </si>
   <si>
     <t>Eva Cabral</t>
   </si>
   <si>
     <t>MARIA LEONOR RAMOS</t>
   </si>
   <si>
     <t>Sub 20 - Masculinos</t>
   </si>
   <si>
     <t>FRANCISCO FIGUEIREDO</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t>Guilherme Filipe</t>
   </si>
   <si>
     <t>Filipe Serra</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRÉ  COSTA </t>
+    <t>ELIAS FORTES</t>
   </si>
   <si>
     <t>Filipe Gama</t>
   </si>
   <si>
     <t>Manuel Franco</t>
   </si>
   <si>
     <t>Lourenço Marta</t>
   </si>
   <si>
     <t>Pedro Sayanda</t>
   </si>
   <si>
     <t>Afonso Matos</t>
   </si>
   <si>
     <t>Pedro Pinheiro</t>
   </si>
   <si>
     <t>Sub 20 - Femininos</t>
   </si>
   <si>
     <t>Clara Guedes</t>
   </si>
@@ -2264,51 +2264,51 @@
   <si>
     <t>Paula Cardoso</t>
   </si>
   <si>
     <t xml:space="preserve">ANA   FRUTUOSO</t>
   </si>
   <si>
     <t>Ana Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">PATRÍCIA   MATOS</t>
   </si>
   <si>
     <t>Sandra Bação</t>
   </si>
   <si>
     <t>Fernanda Santinha</t>
   </si>
   <si>
     <t>Ana Coelho</t>
   </si>
   <si>
     <t>Goreti Borges</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABELA SALAZAR </t>
+    <t xml:space="preserve">MENGYUE  LI</t>
   </si>
   <si>
     <t xml:space="preserve">Eva  Jeronimo</t>
   </si>
   <si>
     <t>Marisa Silva</t>
   </si>
   <si>
     <t>Rute Queiroz</t>
   </si>
   <si>
     <t>Lara Sayanda</t>
   </si>
   <si>
     <t xml:space="preserve">CÉLIA  SILVA</t>
   </si>
   <si>
     <t>Ana Albuquerque</t>
   </si>
   <si>
     <t xml:space="preserve">BEATRIZ   MATIAS</t>
   </si>
   <si>
     <t>Ana Raposo</t>
   </si>
@@ -2333,51 +2333,51 @@
   <si>
     <t xml:space="preserve">Maria  Bica</t>
   </si>
   <si>
     <t>MARIA AROUCA</t>
   </si>
   <si>
     <t xml:space="preserve">ANABELA   SANTOS</t>
   </si>
   <si>
     <t xml:space="preserve">Carla  Santos </t>
   </si>
   <si>
     <t>Eva Caballero</t>
   </si>
   <si>
     <t>Sónia Amaro</t>
   </si>
   <si>
     <t>Maria Gonçalves</t>
   </si>
   <si>
     <t>Joana Pedro</t>
   </si>
   <si>
-    <t xml:space="preserve">CARINA  CARVALHO</t>
+    <t>MARIA VEIGA</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Nunes</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Serra</t>
   </si>
   <si>
     <t>Marisa Bettencourt</t>
   </si>
   <si>
     <t xml:space="preserve">SILVIA  TAVARES</t>
   </si>
   <si>
     <t>M 55</t>
   </si>
   <si>
     <t>Francisco Pedro</t>
   </si>
   <si>
     <t>LUIS PEDROSO</t>
   </si>
   <si>
     <t>António Murteira</t>
   </si>
@@ -2858,51 +2858,51 @@
   <si>
     <t>Anabela Martins</t>
   </si>
   <si>
     <t>Maria Conceição Militão</t>
   </si>
   <si>
     <t>Maria Lurdes Ferreira</t>
   </si>
   <si>
     <t>M 65</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   SIMÕES</t>
   </si>
   <si>
     <t xml:space="preserve">ALMIRO   FEIJÃO</t>
   </si>
   <si>
     <t>José DELFINO</t>
   </si>
   <si>
     <t>António Vale</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSÉ SALAZAR </t>
+    <t>YUMO YAN</t>
   </si>
   <si>
     <t>Martin Cura</t>
   </si>
   <si>
     <t>Henrique Freire</t>
   </si>
   <si>
     <t>JOSÉ SANTOS</t>
   </si>
   <si>
     <t xml:space="preserve">LUÍS   PREGO</t>
   </si>
   <si>
     <t>Fernando Rosa</t>
   </si>
   <si>
     <t>Álvaro Costa</t>
   </si>
   <si>
     <t>António Sabido</t>
   </si>
   <si>
     <t>Henrique Ramos</t>
   </si>
@@ -6712,51 +6712,51 @@
       </c>
       <c r="B225" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D225" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="1">
         <v>1</v>
       </c>
       <c r="B226" s="1">
         <v>675</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="E226" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="1">
         <v>2</v>
       </c>
       <c r="B227" s="1">
         <v>1715</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E227" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="1">
         <v>3</v>
@@ -15954,51 +15954,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="1">
         <v>8</v>
       </c>
       <c r="B791" s="1">
         <v>62</v>
       </c>
       <c r="C791" s="1" t="s">
         <v>751</v>
       </c>
       <c r="D791" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E791" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="1">
         <v>9</v>
       </c>
       <c r="B792" s="1">
-        <v>1732</v>
+        <v>1938</v>
       </c>
       <c r="C792" s="1" t="s">
         <v>752</v>
       </c>
       <c r="D792" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E792" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="1">
         <v>10</v>
       </c>
       <c r="B793" s="1">
         <v>220</v>
       </c>
       <c r="C793" s="1" t="s">
         <v>753</v>
       </c>
       <c r="D793" s="1" t="s">
         <v>286</v>
       </c>
       <c r="E793" s="1">
@@ -19456,51 +19456,51 @@
         <v>11</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="1">
         <v>4</v>
       </c>
       <c r="B1007" s="1">
         <v>1778</v>
       </c>
       <c r="C1007" s="1" t="s">
         <v>949</v>
       </c>
       <c r="D1007" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E1007" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="1">
         <v>5</v>
       </c>
       <c r="B1008" s="1">
-        <v>1731</v>
+        <v>3358</v>
       </c>
       <c r="C1008" s="1" t="s">
         <v>950</v>
       </c>
       <c r="D1008" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E1008" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="1">
         <v>6</v>
       </c>
       <c r="B1009" s="1">
         <v>1037</v>
       </c>
       <c r="C1009" s="1" t="s">
         <v>951</v>
       </c>
       <c r="D1009" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E1009" s="1">