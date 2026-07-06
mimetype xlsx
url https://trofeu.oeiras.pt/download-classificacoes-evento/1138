--- v2 (2026-05-20)
+++ v3 (2026-07-06)
@@ -21689,87 +21689,87 @@
         <v>11</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="1">
         <v>94</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1">
         <v>12</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
         <v>88</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1">
         <v>13</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="C16" s="1">
         <v>86</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1">
         <v>14</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C17" s="1">
-        <v>79</v>
+        <v>86</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1">
         <v>15</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>329</v>
+        <v>40</v>
       </c>
       <c r="C18" s="1">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1">
         <v>16</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>24</v>
+        <v>329</v>
       </c>
       <c r="C19" s="1">
-        <v>71</v>
+        <v>75</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1">
         <v>17</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>286</v>
       </c>
       <c r="C20" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1">
         <v>18</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="1">
         <v>61</v>
       </c>
     </row>
     <row r="22">