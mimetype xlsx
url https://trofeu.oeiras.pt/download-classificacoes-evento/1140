--- v0 (2026-04-20)
+++ v1 (2026-06-07)
@@ -230,56 +230,56 @@
   <si>
     <t>Kevin Sateles</t>
   </si>
   <si>
     <t>Paulo Soares</t>
   </si>
   <si>
     <t>Tiago Monteiro</t>
   </si>
   <si>
     <t>Guilherme Pereira</t>
   </si>
   <si>
     <t>Sub 12 - Femininos</t>
   </si>
   <si>
     <t>FRANCISCA CORVO</t>
   </si>
   <si>
     <t xml:space="preserve">Reniala   Staudte</t>
   </si>
   <si>
     <t>Carolina Sousa</t>
   </si>
   <si>
+    <t>Victória Nilsson</t>
+  </si>
+  <si>
     <t>Anna Romero</t>
   </si>
   <si>
-    <t>Victória Nilsson</t>
-[...1 lines deleted...]
-  <si>
     <t>VENCEDORA CAPUNGA</t>
   </si>
   <si>
     <t>MADALENA CORVO</t>
   </si>
   <si>
     <t>Carolina Quintela</t>
   </si>
   <si>
     <t>Ísis Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">SUREYA    ROBERTSON</t>
   </si>
   <si>
     <t>Joana Carvalhinho</t>
   </si>
   <si>
     <t>Maria Flora</t>
   </si>
   <si>
     <t>Ema Guerra</t>
   </si>
   <si>
     <t xml:space="preserve">Inês  Ferreira </t>
@@ -545,51 +545,51 @@
   <si>
     <t>Sub 20 - Masculinos</t>
   </si>
   <si>
     <t>Vasco Silva</t>
   </si>
   <si>
     <t xml:space="preserve">DIOGO     BRANDÃO</t>
   </si>
   <si>
     <t>Pedro Sayanda</t>
   </si>
   <si>
     <t>Pedro Pinheiro</t>
   </si>
   <si>
     <t>Santinho Kneissler</t>
   </si>
   <si>
     <t>Manuel Franco</t>
   </si>
   <si>
     <t>Afonso Matos</t>
   </si>
   <si>
-    <t>JOSÉ MÁRIO</t>
+    <t>CLARA CARDOSO</t>
   </si>
   <si>
     <t xml:space="preserve">Simão  Paredes</t>
   </si>
   <si>
     <t>CLUBE DE ATLETISMO DE VALE DE FIGUEIRA</t>
   </si>
   <si>
     <t>Sub 20 - Femininos</t>
   </si>
   <si>
     <t>Rita Kneissler</t>
   </si>
   <si>
     <t>CLARA TOMÉ</t>
   </si>
   <si>
     <t>Sub 23 - Masculinos</t>
   </si>
   <si>
     <t>LUCA ROBINSON</t>
   </si>
   <si>
     <t>Bruno Sousa</t>
   </si>
@@ -728,51 +728,51 @@
   <si>
     <t>André Ferreira</t>
   </si>
   <si>
     <t>Associação de Moradores 18 de Maio</t>
   </si>
   <si>
     <t>GONÇALO BALTAZAR</t>
   </si>
   <si>
     <t>FILIPE TEIXEIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Francisco  Val</t>
   </si>
   <si>
     <t>Ricardo Rodrigues</t>
   </si>
   <si>
     <t>Rafael Laranjeira</t>
   </si>
   <si>
     <t>New Me</t>
   </si>
   <si>
-    <t>Nuno Miguel</t>
+    <t>Sónia Catarino</t>
   </si>
   <si>
     <t>Miguel Baptista</t>
   </si>
   <si>
     <t>Rogério Chaves</t>
   </si>
   <si>
     <t>Tomás Mendes</t>
   </si>
   <si>
     <t>André Liberato</t>
   </si>
   <si>
     <t>Diogo Mendes</t>
   </si>
   <si>
     <t>Agualva Runners</t>
   </si>
   <si>
     <t xml:space="preserve">André  Viseu</t>
   </si>
   <si>
     <t>LUÍS Ferreira</t>
   </si>
@@ -923,51 +923,51 @@
   <si>
     <t xml:space="preserve">André Lopes </t>
   </si>
   <si>
     <t>António André</t>
   </si>
   <si>
     <t xml:space="preserve">MIGUEL   PENA</t>
   </si>
   <si>
     <t>ANDRÉ LIMA</t>
   </si>
   <si>
     <t>Ruben Mendonça</t>
   </si>
   <si>
     <t xml:space="preserve">Bruno Rodrigues </t>
   </si>
   <si>
     <t>GONÇALO PIRES</t>
   </si>
   <si>
     <t>Frederico Sousa</t>
   </si>
   <si>
-    <t>João Cordeiro</t>
+    <t>Paulo Cruz</t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ  FERRAZ</t>
   </si>
   <si>
     <t>Rafael Silva</t>
   </si>
   <si>
     <t>João Loureiro</t>
   </si>
   <si>
     <t>Tiago Cardoso</t>
   </si>
   <si>
     <t>Henrique Cruz</t>
   </si>
   <si>
     <t>André Rodrigues</t>
   </si>
   <si>
     <t>LUÍS SILVA</t>
   </si>
   <si>
     <t>F 35</t>
   </si>
@@ -3518,74 +3518,74 @@
         <v>13</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="1">
         <v>3</v>
       </c>
       <c r="B68" s="1">
         <v>3248</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E68" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="1">
         <v>4</v>
       </c>
       <c r="B69" s="1">
-        <v>3160</v>
+        <v>3044</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E69" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="1">
         <v>5</v>
       </c>
       <c r="B70" s="1">
-        <v>3044</v>
+        <v>3160</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E70" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="1">
         <v>6</v>
       </c>
       <c r="B71" s="1">
         <v>3340</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E71" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="1">
         <v>7</v>
@@ -5337,51 +5337,51 @@
         <v>8</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="1">
         <v>7</v>
       </c>
       <c r="B189" s="1">
         <v>1927</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E189" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="1">
         <v>8</v>
       </c>
       <c r="B190" s="1">
-        <v>1096</v>
+        <v>3364</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E190" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="1">
         <v>9</v>
       </c>
       <c r="B191" s="1">
         <v>708</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>181</v>
       </c>
       <c r="E191" s="1">
@@ -16128,51 +16128,51 @@
         <v>0</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1">
         <v>1</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="1">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1">
         <v>2</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="1">
         <v>470</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1">
         <v>3</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="1">
         <v>414</v>
       </c>
     </row>
     <row r="7">
@@ -16205,51 +16205,51 @@
         <v>53</v>
       </c>
       <c r="C9" s="1">
         <v>223</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1">
         <v>7</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1">
         <v>8</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="1">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1">
         <v>9</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C12" s="1">
         <v>158</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1">
         <v>10</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="1">
         <v>119</v>
       </c>
     </row>
     <row r="14">