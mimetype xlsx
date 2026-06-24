--- v0 (2026-05-05)
+++ v1 (2026-06-24)
@@ -893,51 +893,51 @@
   <si>
     <t>Manuel Júlio</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Correia</t>
   </si>
   <si>
     <t>Eduardo Lopes</t>
   </si>
   <si>
     <t>José Carmo da Silva</t>
   </si>
   <si>
     <t>Bruno Martins</t>
   </si>
   <si>
     <t>André Carvalho</t>
   </si>
   <si>
     <t>André Oliveira</t>
   </si>
   <si>
     <t>Rodrigo Duarte</t>
   </si>
   <si>
-    <t>DUARTE VERMELHO</t>
+    <t>TIAGO VERMELHO</t>
   </si>
   <si>
     <t>Pedro Quintela</t>
   </si>
   <si>
     <t>PEDRO BELO</t>
   </si>
   <si>
     <t>Bruno Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">João  Ramalho</t>
   </si>
   <si>
     <t>CARLOS ANTUNES</t>
   </si>
   <si>
     <t xml:space="preserve">João  Miranda</t>
   </si>
   <si>
     <t>Claudio Torrinha</t>
   </si>
   <si>
     <t>Daniel Rodrigues</t>
   </si>