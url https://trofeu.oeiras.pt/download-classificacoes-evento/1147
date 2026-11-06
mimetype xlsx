--- v0 (2026-06-13)
+++ v1 (2026-11-06)
@@ -1097,51 +1097,51 @@
   <si>
     <t>RICARDO PESSOA</t>
   </si>
   <si>
     <t xml:space="preserve">José  Júnior</t>
   </si>
   <si>
     <t>JOSÉ MARTINS</t>
   </si>
   <si>
     <t>André Rodrigues</t>
   </si>
   <si>
     <t xml:space="preserve">Tomás  Nogueira</t>
   </si>
   <si>
     <t>Fábio Querido</t>
   </si>
   <si>
     <t>João Piuzas</t>
   </si>
   <si>
     <t>João Albuquerque</t>
   </si>
   <si>
-    <t>ANDRÉ FERREIRA</t>
+    <t>André Ferreira</t>
   </si>
   <si>
     <t>Associação de Moradores 18 de Maio</t>
   </si>
   <si>
     <t>PEDRO PINTO</t>
   </si>
   <si>
     <t>GUILHERME PIZARRO</t>
   </si>
   <si>
     <t>Bernardo Fernandes</t>
   </si>
   <si>
     <t xml:space="preserve">Ricardo  Craveiro</t>
   </si>
   <si>
     <t>Tiago Gabriel</t>
   </si>
   <si>
     <t xml:space="preserve">FreeRunners </t>
   </si>
   <si>
     <t>Diogo Inácio</t>
   </si>
@@ -1268,51 +1268,51 @@
   <si>
     <t>João Tomaz</t>
   </si>
   <si>
     <t>André Carvalho</t>
   </si>
   <si>
     <t>Hugo Evaristo</t>
   </si>
   <si>
     <t>Eduardo Lopes</t>
   </si>
   <si>
     <t>Manuel Júlio</t>
   </si>
   <si>
     <t xml:space="preserve">Sérgio  Caiano</t>
   </si>
   <si>
     <t>Rodrigo Duarte</t>
   </si>
   <si>
     <t xml:space="preserve">BRUNO  PEREIRA</t>
   </si>
   <si>
-    <t>TIAGO SOUSA</t>
+    <t>Tiago Sousa</t>
   </si>
   <si>
     <t>TIAGO VERMELHO</t>
   </si>
   <si>
     <t xml:space="preserve">Rúben  Correia</t>
   </si>
   <si>
     <t xml:space="preserve">Bruno  Francisco </t>
   </si>
   <si>
     <t>Bruno Oliveira</t>
   </si>
   <si>
     <t>PEDRO BELO</t>
   </si>
   <si>
     <t>Bruno Ferreira</t>
   </si>
   <si>
     <t>André Oliveira</t>
   </si>
   <si>
     <t>Pedro Quintela</t>
   </si>
@@ -1433,51 +1433,51 @@
   <si>
     <t>Dominika Stiger</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Silva</t>
   </si>
   <si>
     <t>Joana Marques</t>
   </si>
   <si>
     <t>Sara Amorim</t>
   </si>
   <si>
     <t>MÓNICA Martins</t>
   </si>
   <si>
     <t>Suelen Almeida</t>
   </si>
   <si>
     <t xml:space="preserve">Mónica  Carvalho</t>
   </si>
   <si>
     <t xml:space="preserve">Andreia  Ferrador </t>
   </si>
   <si>
-    <t>LILIANA JORGE</t>
+    <t>Liliana Jorge</t>
   </si>
   <si>
     <t>Marta Arneiro</t>
   </si>
   <si>
     <t>Vania Faria</t>
   </si>
   <si>
     <t>Filipa Ferrador</t>
   </si>
   <si>
     <t>Filipa Mendes</t>
   </si>
   <si>
     <t>JOANA ALMEIDA</t>
   </si>
   <si>
     <t>Andreia Teles</t>
   </si>
   <si>
     <t>FILIPA QUINTAS</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Mendonça</t>
   </si>
@@ -1547,207 +1547,207 @@
   <si>
     <t>CASA DO BENFICA EM ALGUEIRÃO MEM MARTINS - SINTRA</t>
   </si>
   <si>
     <t>Pedro Frias</t>
   </si>
   <si>
     <t>Sérgio Costa</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Oliveira</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Porêlo </t>
   </si>
   <si>
     <t xml:space="preserve">José Miguel  Barradas</t>
   </si>
   <si>
     <t xml:space="preserve">Nuno  Meia-Onça</t>
   </si>
   <si>
     <t xml:space="preserve">Jorge  Marques</t>
   </si>
   <si>
-    <t>RENATO LUIS</t>
+    <t>Renato Luís</t>
   </si>
   <si>
     <t>Helder Rosário</t>
   </si>
   <si>
     <t>BRUNO Fernandes</t>
   </si>
   <si>
     <t>Jorge Pelicano</t>
   </si>
   <si>
     <t xml:space="preserve">João  Nogueira </t>
   </si>
   <si>
     <t>Bruno Amaro</t>
   </si>
   <si>
     <t xml:space="preserve">André  Fialho </t>
   </si>
   <si>
-    <t>Alvaro Neto</t>
+    <t>Álvaro Neto</t>
   </si>
   <si>
     <t>Sérgio Clemente</t>
   </si>
   <si>
     <t>Helder Pereira</t>
   </si>
   <si>
     <t xml:space="preserve">João  Varão</t>
   </si>
   <si>
     <t>Ricardo Nobre</t>
   </si>
   <si>
     <t>Hércules Baptista</t>
   </si>
   <si>
     <t>Nuno Martins</t>
   </si>
   <si>
     <t>Nuno Curto</t>
   </si>
   <si>
     <t xml:space="preserve">Vinicius  Guedes</t>
   </si>
   <si>
     <t>Ricardo Soeiro</t>
   </si>
   <si>
-    <t xml:space="preserve">Bruno  Marcelino</t>
-[...2 lines deleted...]
-    <t>GONÇALO PEDRO</t>
+    <t>Bruno Marcelino</t>
+  </si>
+  <si>
+    <t>Gonçalo Pedro</t>
   </si>
   <si>
     <t>João Monjardino</t>
   </si>
   <si>
     <t>Yuri Natividade</t>
   </si>
   <si>
-    <t>JOAO LOPES</t>
+    <t>João Lopes</t>
   </si>
   <si>
     <t xml:space="preserve">Luís  Bispo</t>
   </si>
   <si>
     <t>Ricardo Laneiro</t>
   </si>
   <si>
     <t>João Alpedrinha</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos  Marinho </t>
   </si>
   <si>
-    <t>Rui Vaz Rodrigues</t>
+    <t>Rui Rodrigues</t>
   </si>
   <si>
     <t>Luis Neves</t>
   </si>
   <si>
     <t>Pedro Ferreira</t>
   </si>
   <si>
     <t>Bruno Martins</t>
   </si>
   <si>
     <t>António Lourenço</t>
   </si>
   <si>
     <t>Pedro Domingos</t>
   </si>
   <si>
     <t>Nuno Sobral</t>
   </si>
   <si>
     <t>Pedro Ribeiro</t>
   </si>
   <si>
     <t>Pedro Campos</t>
   </si>
   <si>
-    <t xml:space="preserve">Nuno  Lázaro</t>
+    <t>Nuno Lázaro</t>
   </si>
   <si>
     <t>Alexandre Tam</t>
   </si>
   <si>
     <t>Sérgio Pires</t>
   </si>
   <si>
     <t>Rui Santos</t>
   </si>
   <si>
     <t>Eduardo Poças</t>
   </si>
   <si>
     <t>Pedro Machado</t>
   </si>
   <si>
     <t>RAFAEL RAMOS</t>
   </si>
   <si>
     <t>Rodolfo Simoes</t>
   </si>
   <si>
     <t>Filipe Cameira</t>
   </si>
   <si>
     <t>João Oliveira</t>
   </si>
   <si>
     <t>Luis Cadaxa</t>
   </si>
   <si>
     <t xml:space="preserve">João  Moreira</t>
   </si>
   <si>
     <t>F 45</t>
   </si>
   <si>
     <t>SUSANA RAPOSO</t>
   </si>
   <si>
     <t>Sónia Machado</t>
   </si>
   <si>
     <t>SOFIA RODRIGUES</t>
   </si>
   <si>
     <t>Joana Garcia</t>
   </si>
   <si>
-    <t>Céu Fernandes</t>
+    <t>CÉU FERNANDES</t>
   </si>
   <si>
     <t xml:space="preserve">Ana  Mendes </t>
   </si>
   <si>
     <t>Lúcia Costa</t>
   </si>
   <si>
     <t xml:space="preserve">Vanda  Anjos</t>
   </si>
   <si>
     <t>ANA ALMEIDA</t>
   </si>
   <si>
     <t>Sandra Silva</t>
   </si>
   <si>
     <t>SONIA NEVES</t>
   </si>
   <si>
     <t>Ksenia Held</t>
   </si>
   <si>
     <t xml:space="preserve">Vera Ferreira </t>
   </si>
@@ -1802,51 +1802,51 @@
   <si>
     <t>Clara Clérigo</t>
   </si>
   <si>
     <t xml:space="preserve">SORAIA  CARIA</t>
   </si>
   <si>
     <t>Carla Palma</t>
   </si>
   <si>
     <t>MARGARIDA ANJOS</t>
   </si>
   <si>
     <t>ANA NETO</t>
   </si>
   <si>
     <t xml:space="preserve">Célia  Reis</t>
   </si>
   <si>
     <t>Cristina Oliveira</t>
   </si>
   <si>
     <t>Luísa Madeira</t>
   </si>
   <si>
-    <t>LEONOR GARCIA</t>
+    <t>Leonor Garcia</t>
   </si>
   <si>
     <t>Rosa Silva</t>
   </si>
   <si>
     <t>Carla Alves</t>
   </si>
   <si>
     <t xml:space="preserve">FILIPA  RAMOS</t>
   </si>
   <si>
     <t>Sara Carvalhinho</t>
   </si>
   <si>
     <t>Sofia Pereira</t>
   </si>
   <si>
     <t>Catarina Ferreira</t>
   </si>
   <si>
     <t>M 50</t>
   </si>
   <si>
     <t>LUIS PINTO</t>
   </si>
@@ -1883,66 +1883,66 @@
   <si>
     <t>Nuno Tintim</t>
   </si>
   <si>
     <t>Nuno Matias</t>
   </si>
   <si>
     <t xml:space="preserve">ARTUR   PEREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">Gonçalo  Baroutakis </t>
   </si>
   <si>
     <t>Bruno Afonso</t>
   </si>
   <si>
     <t>Joao Castanheira</t>
   </si>
   <si>
     <t>Rui Lacerda</t>
   </si>
   <si>
     <t>Pedro Esteves</t>
   </si>
   <si>
-    <t>JULIO FERREIRA</t>
+    <t>Júlio Ferreira</t>
   </si>
   <si>
     <t>Nuno Carioca</t>
   </si>
   <si>
     <t xml:space="preserve">Rui Gonçalves </t>
   </si>
   <si>
     <t xml:space="preserve">Pedro  Gomes </t>
   </si>
   <si>
     <t>Luis Costa</t>
   </si>
   <si>
-    <t>HUMBERTO AFONSO</t>
+    <t>Humberto Afonso</t>
   </si>
   <si>
     <t>PEDRO SEMEDO</t>
   </si>
   <si>
     <t xml:space="preserve">José  Pardal </t>
   </si>
   <si>
     <t>Dinis Quitério</t>
   </si>
   <si>
     <t>Carlos Luiz</t>
   </si>
   <si>
     <t>Sérgio Vieira</t>
   </si>
   <si>
     <t>FERNANDO ANJOS</t>
   </si>
   <si>
     <t>Paulo Serra</t>
   </si>
   <si>
     <t>Tiago Rocha</t>
   </si>
@@ -1961,593 +1961,596 @@
   <si>
     <t xml:space="preserve">PEDRO   VITORINO</t>
   </si>
   <si>
     <t>SEBASTIAN FODOR</t>
   </si>
   <si>
     <t xml:space="preserve">BENTO   QUARESMA</t>
   </si>
   <si>
     <t xml:space="preserve">JOÃO   RODRIGUES</t>
   </si>
   <si>
     <t xml:space="preserve">António  Manuel Silva</t>
   </si>
   <si>
     <t>Luís Nogueira</t>
   </si>
   <si>
     <t>Artur Gonçalves</t>
   </si>
   <si>
     <t>CARLOS FERREIRA</t>
   </si>
   <si>
-    <t>CRISPIANO MAGRO</t>
-[...2 lines deleted...]
-    <t>JOAO CURVELO</t>
+    <t>Crispiniano Magro</t>
+  </si>
+  <si>
+    <t>João Curvelo</t>
   </si>
   <si>
     <t xml:space="preserve">Luis  Sousa</t>
   </si>
   <si>
-    <t>Luís Miguel Revés</t>
+    <t>Luís Revés</t>
   </si>
   <si>
     <t>Ricardo Esteves</t>
   </si>
   <si>
     <t xml:space="preserve">JORGE  PEPE</t>
   </si>
   <si>
     <t>Gustavo Arroz</t>
   </si>
   <si>
     <t>JOAO PINTO</t>
   </si>
   <si>
+    <t>ANTÓNIO MARTINS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RICARDO   FARIA</t>
+  </si>
+  <si>
+    <t>Jose Cruz</t>
+  </si>
+  <si>
+    <t>Nuno Morgado</t>
+  </si>
+  <si>
+    <t>Carlos Gil</t>
+  </si>
+  <si>
+    <t>Bernardo Salavessa</t>
+  </si>
+  <si>
+    <t>Paulo Trindade</t>
+  </si>
+  <si>
+    <t>Rogério Dias</t>
+  </si>
+  <si>
+    <t>Daniel Estrela</t>
+  </si>
+  <si>
+    <t>Ricardo Nuno</t>
+  </si>
+  <si>
+    <t>Joaquim Amaral</t>
+  </si>
+  <si>
+    <t>Jesus Gomez</t>
+  </si>
+  <si>
+    <t>Ricardo Navalho</t>
+  </si>
+  <si>
+    <t xml:space="preserve">João  Paiva</t>
+  </si>
+  <si>
+    <t>Joao Vaz Martins</t>
+  </si>
+  <si>
+    <t>Gonçalo Santos</t>
+  </si>
+  <si>
+    <t>Bruno Patinho</t>
+  </si>
+  <si>
+    <t>RICARDO GOMES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PEDRO   CANAS</t>
+  </si>
+  <si>
+    <t>Nelson Mileu</t>
+  </si>
+  <si>
+    <t>Rui Corveira</t>
+  </si>
+  <si>
+    <t>Luís Pinto</t>
+  </si>
+  <si>
+    <t>Henrique Ramos</t>
+  </si>
+  <si>
+    <t>João Correia Gregorio</t>
+  </si>
+  <si>
+    <t>DAVID ALMEIDA</t>
+  </si>
+  <si>
+    <t>Hugo Ferreira</t>
+  </si>
+  <si>
+    <t>Luis Barata</t>
+  </si>
+  <si>
+    <t>Rodrigo Santos</t>
+  </si>
+  <si>
+    <t>F 50</t>
+  </si>
+  <si>
+    <t>Elisabete Gomes</t>
+  </si>
+  <si>
+    <t>Paula Cardoso</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANA   FRUTUOSO</t>
+  </si>
+  <si>
+    <t>Ana Pereira</t>
+  </si>
+  <si>
+    <t>Goreti Borges</t>
+  </si>
+  <si>
+    <t>Ana Coelho</t>
+  </si>
+  <si>
+    <t>Eva Jeronimo</t>
+  </si>
+  <si>
+    <t>Marisa Silva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PATRÍCIA   MATOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cláudia  Borralho</t>
+  </si>
+  <si>
+    <t>ELISABETE CARVALHO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANDRA  FERNANDES</t>
+  </si>
+  <si>
+    <t>Lara Sayanda</t>
+  </si>
+  <si>
+    <t>Vanda Murteira</t>
+  </si>
+  <si>
+    <t>Rute Queiroz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CÉLIA  SILVA</t>
+  </si>
+  <si>
+    <t>Ana Raposo</t>
+  </si>
+  <si>
+    <t>Eva Caballero</t>
+  </si>
+  <si>
+    <t>Paula Leitão</t>
+  </si>
+  <si>
+    <t>Lia Moreira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maria  Bica</t>
+  </si>
+  <si>
+    <t>Elizabete Santos</t>
+  </si>
+  <si>
+    <t>Sónia Monteiro</t>
+  </si>
+  <si>
+    <t>ANA GOMES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANABELA   SANTOS</t>
+  </si>
+  <si>
+    <t>Cidália Borges</t>
+  </si>
+  <si>
+    <t>Sónia Amaro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PATRÍCIA   XAVIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ana  Serra</t>
+  </si>
+  <si>
+    <t>Meirevone Ferreira</t>
+  </si>
+  <si>
+    <t>MARIA AROUCA</t>
+  </si>
+  <si>
+    <t>Ruth Neves</t>
+  </si>
+  <si>
+    <t>MARIA VEIGA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RITA   MINA</t>
+  </si>
+  <si>
+    <t>Marisa Bettencourt</t>
+  </si>
+  <si>
+    <t>M 55</t>
+  </si>
+  <si>
+    <t>Hélder Rebelo</t>
+  </si>
+  <si>
+    <t>LUIS PEDROSO</t>
+  </si>
+  <si>
+    <t>PAULO JORGE MARTINS</t>
+  </si>
+  <si>
+    <t>João Narra</t>
+  </si>
+  <si>
+    <t>GONÇALO COSTA</t>
+  </si>
+  <si>
+    <t>António Murteira</t>
+  </si>
+  <si>
+    <t>Henrique Ferreira</t>
+  </si>
+  <si>
+    <t>LUIS LIMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOAQUIM   SANTOS</t>
+  </si>
+  <si>
+    <t>Artur Santiago</t>
+  </si>
+  <si>
+    <t>Mário Duarte</t>
+  </si>
+  <si>
+    <t>Paulo Tomás</t>
+  </si>
+  <si>
+    <t>Rui Silva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos  Freitas</t>
+  </si>
+  <si>
+    <t>Paulo Brito</t>
+  </si>
+  <si>
+    <t>Rui Magalhães</t>
+  </si>
+  <si>
+    <t>Paulo Lopes</t>
+  </si>
+  <si>
+    <t>Antonio Cardoso</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rui  Melo</t>
+  </si>
+  <si>
+    <t>Miguel Lourenço</t>
+  </si>
+  <si>
+    <t>Paulo Veríssimo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">José  Raposo</t>
+  </si>
+  <si>
+    <t>Miguel Brito</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reinaldo  Santos </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos  Silva</t>
+  </si>
+  <si>
+    <t>Carlos Craveira</t>
+  </si>
+  <si>
+    <t>Joaquim Santos</t>
+  </si>
+  <si>
+    <t>Rodrigo Ferreira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VÍTOR   CANTO</t>
+  </si>
+  <si>
+    <t>Jaime Faria</t>
+  </si>
+  <si>
+    <t xml:space="preserve">João  Ganho</t>
+  </si>
+  <si>
+    <t>Miguel Moradias</t>
+  </si>
+  <si>
+    <t>manuel pereira</t>
+  </si>
+  <si>
+    <t>Paulo Pais</t>
+  </si>
+  <si>
+    <t>Fernando Gonçalves</t>
+  </si>
+  <si>
+    <t>Luís Cotrim</t>
+  </si>
+  <si>
+    <t>Luís Abreu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orlando  Silva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANTÓNIO   REGO</t>
+  </si>
+  <si>
+    <t>Paulo Santos</t>
+  </si>
+  <si>
+    <t>António Bento</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jorge  Barreto</t>
+  </si>
+  <si>
+    <t>Carlos Gonçalves</t>
+  </si>
+  <si>
+    <t>F 55</t>
+  </si>
+  <si>
+    <t>Eugénia Ribeiro</t>
+  </si>
+  <si>
+    <t>Elisa Gonçalves</t>
+  </si>
+  <si>
+    <t>Fernanda Paulo</t>
+  </si>
+  <si>
+    <t>Fernanda Murteira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gracinda  Fernandes</t>
+  </si>
+  <si>
+    <t>SÓNIA MORGADO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NATÁLIA DIAS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARIA  CEBOLA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MADALENA   PINA</t>
+  </si>
+  <si>
+    <t>Rosarinho Dias</t>
+  </si>
+  <si>
+    <t>PAULA REBELO</t>
+  </si>
+  <si>
+    <t>Elsa Luis</t>
+  </si>
+  <si>
+    <t>Ana Lúcia Rebelo</t>
+  </si>
+  <si>
+    <t>Celeste Oliveira</t>
+  </si>
+  <si>
+    <t>Ana Paula Mota</t>
+  </si>
+  <si>
+    <t>Madalena Magalhães</t>
+  </si>
+  <si>
+    <t>Licínia Rego</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PAULA   SARAIVA</t>
+  </si>
+  <si>
+    <t>Ana Nunes</t>
+  </si>
+  <si>
+    <t>CLÁUDIA GAZAR COSTA</t>
+  </si>
+  <si>
+    <t>Celeste Almeida</t>
+  </si>
+  <si>
+    <t>Ana Cristina Viegas</t>
+  </si>
+  <si>
+    <t>Teresa Ventura</t>
+  </si>
+  <si>
+    <t>Júlia Santos</t>
+  </si>
+  <si>
+    <t>Sofia Morgado</t>
+  </si>
+  <si>
+    <t>Mara Barral</t>
+  </si>
+  <si>
+    <t>Carla Faria</t>
+  </si>
+  <si>
+    <t>Elsa Almeida</t>
+  </si>
+  <si>
+    <t>Manuela Anton</t>
+  </si>
+  <si>
+    <t>Maria Silva</t>
+  </si>
+  <si>
+    <t>ISABEL SAMPAIO</t>
+  </si>
+  <si>
+    <t>Isabel Ribeiro</t>
+  </si>
+  <si>
+    <t>Tania Alves</t>
+  </si>
+  <si>
+    <t>Cristina Morgado</t>
+  </si>
+  <si>
+    <t>Paula Silva</t>
+  </si>
+  <si>
+    <t>Isabel Silva</t>
+  </si>
+  <si>
+    <t>Carla Rato</t>
+  </si>
+  <si>
+    <t>Elizete Pires</t>
+  </si>
+  <si>
+    <t>Paula Goulão</t>
+  </si>
+  <si>
+    <t>M 60</t>
+  </si>
+  <si>
+    <t>João Ginja</t>
+  </si>
+  <si>
+    <t>Jose Jarmela</t>
+  </si>
+  <si>
+    <t>Paulo Arrenega</t>
+  </si>
+  <si>
+    <t>ELIAS FORTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANTÓNIO   GRAÇA</t>
+  </si>
+  <si>
+    <t>Alexandre Soares</t>
+  </si>
+  <si>
+    <t>Flávio Simões</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIAMANTINO  GAMITO</t>
+  </si>
+  <si>
+    <t>Rui Pombinho</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avelino  Soares</t>
+  </si>
+  <si>
+    <t xml:space="preserve">José  Pereira</t>
+  </si>
+  <si>
+    <t>João Lourenço</t>
+  </si>
+  <si>
+    <t>José Martins</t>
+  </si>
+  <si>
+    <t>João Graça</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOSÉ   FERREIRA</t>
+  </si>
+  <si>
+    <t>Augusto Diogo</t>
+  </si>
+  <si>
+    <t>JOSÉ PROENÇA</t>
+  </si>
+  <si>
+    <t>CARLOS LOPES</t>
+  </si>
+  <si>
+    <t>Luis Durbeck</t>
+  </si>
+  <si>
+    <t>JOSÉ MAIO</t>
+  </si>
+  <si>
+    <t>Vitor Vital</t>
+  </si>
+  <si>
+    <t>CARLOS CASAL</t>
+  </si>
+  <si>
+    <t>Fernando Correia</t>
+  </si>
+  <si>
+    <t>Nuno Galvão</t>
+  </si>
+  <si>
     <t>António Martins</t>
   </si>
   <si>
-    <t xml:space="preserve">RICARDO   FARIA</t>
-[...514 lines deleted...]
-  <si>
     <t>António Jacinto</t>
   </si>
   <si>
     <t xml:space="preserve">FERNANDO   COELHO</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS   BARRENTO</t>
   </si>
   <si>
     <t>MÁRIO RIBEIRO</t>
   </si>
   <si>
     <t>Joaquim Lopes</t>
   </si>
   <si>
     <t>JOÃO INFANTE</t>
   </si>
   <si>
     <t>Helder Batista</t>
   </si>
   <si>
     <t>João Marques</t>
   </si>
   <si>
     <t>Alfredo Bacelar</t>
@@ -2654,54 +2657,51 @@
   <si>
     <t>Martin Cura</t>
   </si>
   <si>
     <t>Álvaro Costa</t>
   </si>
   <si>
     <t xml:space="preserve">PEDRO   GOMES</t>
   </si>
   <si>
     <t>Jorge Rebelo</t>
   </si>
   <si>
     <t>Henrique Freire</t>
   </si>
   <si>
     <t>Carlos Marques</t>
   </si>
   <si>
     <t>Jorge Reis</t>
   </si>
   <si>
     <t>Vitor Rocha</t>
   </si>
   <si>
-    <t>João Lopes</t>
-[...2 lines deleted...]
-    <t>FRANCISCO AFONSO</t>
+    <t>Francisco Afonso</t>
   </si>
   <si>
     <t>Manuel Leite</t>
   </si>
   <si>
     <t xml:space="preserve">Carlos Rodrigues </t>
   </si>
   <si>
     <t xml:space="preserve">JOSÉ   CARDOSO</t>
   </si>
   <si>
     <t xml:space="preserve">Orlando Aguieiras </t>
   </si>
   <si>
     <t>Vítor Revés</t>
   </si>
   <si>
     <t>JOSÉ RODRIGUES</t>
   </si>
   <si>
     <t>Lúcio Morais</t>
   </si>
   <si>
     <t>Paulo Felix Taveira</t>
   </si>
@@ -17099,1037 +17099,1037 @@
     <row r="882">
       <c r="A882" s="1">
         <v>24</v>
       </c>
       <c r="B882" s="1">
         <v>911</v>
       </c>
       <c r="C882" s="1" t="s">
         <v>831</v>
       </c>
       <c r="D882" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E882" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="1">
         <v>25</v>
       </c>
       <c r="B883" s="1">
         <v>781</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>659</v>
+        <v>832</v>
       </c>
       <c r="D883" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E883" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="1">
         <v>26</v>
       </c>
       <c r="B884" s="1">
         <v>394</v>
       </c>
       <c r="C884" s="1" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="D884" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E884" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="1">
         <v>27</v>
       </c>
       <c r="B885" s="1">
         <v>176</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D885" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E885" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="1">
         <v>28</v>
       </c>
       <c r="B886" s="1">
         <v>177</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="D886" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E886" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="1">
         <v>29</v>
       </c>
       <c r="B887" s="1">
         <v>1405</v>
       </c>
       <c r="C887" s="1" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="D887" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E887" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="1">
         <v>30</v>
       </c>
       <c r="B888" s="1">
         <v>497</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="D888" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E888" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="1">
         <v>31</v>
       </c>
       <c r="B889" s="1">
         <v>182</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="D889" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E889" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="1">
         <v>32</v>
       </c>
       <c r="B890" s="1">
         <v>839</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="D890" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E890" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="1">
         <v>33</v>
       </c>
       <c r="B891" s="1">
         <v>1114</v>
       </c>
       <c r="C891" s="1" t="s">
         <v>557</v>
       </c>
       <c r="D891" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E891" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="1">
         <v>34</v>
       </c>
       <c r="B892" s="1">
         <v>299</v>
       </c>
       <c r="C892" s="1" t="s">
         <v>819</v>
       </c>
       <c r="D892" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E892" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="1">
         <v>35</v>
       </c>
       <c r="B893" s="1">
         <v>1078</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="D893" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E893" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="1">
         <v>36</v>
       </c>
       <c r="B894" s="1">
         <v>1004</v>
       </c>
       <c r="C894" s="1" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="D894" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E894" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="1">
         <v>37</v>
       </c>
       <c r="B895" s="1">
         <v>1550</v>
       </c>
       <c r="C895" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="D895" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E895" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="1">
         <v>38</v>
       </c>
       <c r="B896" s="1">
         <v>533</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="D896" s="1" t="s">
         <v>246</v>
       </c>
       <c r="E896" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="1">
         <v>39</v>
       </c>
       <c r="B897" s="1">
         <v>955</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="D897" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E897" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="1">
         <v>40</v>
       </c>
       <c r="B898" s="1">
         <v>1583</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="D898" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E898" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="1">
         <v>41</v>
       </c>
       <c r="B899" s="1">
         <v>1814</v>
       </c>
       <c r="C899" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="D899" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E899" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="1">
         <v>42</v>
       </c>
       <c r="B900" s="1">
         <v>1127</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D900" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E900" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="1">
         <v>43</v>
       </c>
       <c r="B901" s="1">
         <v>887</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="D901" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E901" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="1">
         <v>44</v>
       </c>
       <c r="B902" s="1">
         <v>387</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="D902" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E902" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="3" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="B905" s="3" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="C905" s="3" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="D905" s="3" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="E905" s="3" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B906" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C906" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D906" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E906" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="1">
         <v>1</v>
       </c>
       <c r="B907" s="1">
         <v>1287</v>
       </c>
       <c r="C907" s="1" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="D907" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E907" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="1">
         <v>2</v>
       </c>
       <c r="B908" s="1">
         <v>1838</v>
       </c>
       <c r="C908" s="1" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="D908" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E908" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="1">
         <v>3</v>
       </c>
       <c r="B909" s="1">
         <v>1338</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D909" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E909" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="1">
         <v>4</v>
       </c>
       <c r="B910" s="1">
         <v>1006</v>
       </c>
       <c r="C910" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="D910" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E910" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="1">
         <v>5</v>
       </c>
       <c r="B911" s="1">
         <v>1774</v>
       </c>
       <c r="C911" s="1" t="s">
         <v>334</v>
       </c>
       <c r="D911" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E911" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="1">
         <v>6</v>
       </c>
       <c r="B912" s="1">
         <v>1103</v>
       </c>
       <c r="C912" s="1" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="D912" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E912" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="1">
         <v>7</v>
       </c>
       <c r="B913" s="1">
         <v>1020</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="D913" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E913" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="1">
         <v>8</v>
       </c>
       <c r="B914" s="1">
         <v>789</v>
       </c>
       <c r="C914" s="1" t="s">
         <v>799</v>
       </c>
       <c r="D914" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E914" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="1">
         <v>9</v>
       </c>
       <c r="B915" s="1">
         <v>427</v>
       </c>
       <c r="C915" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="D915" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E915" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="1">
         <v>10</v>
       </c>
       <c r="B916" s="1">
         <v>915</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="D916" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E916" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="1">
         <v>11</v>
       </c>
       <c r="B917" s="1">
         <v>973</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="D917" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E917" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="1">
         <v>12</v>
       </c>
       <c r="B918" s="1">
         <v>1174</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="D918" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E918" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="1">
         <v>13</v>
       </c>
       <c r="B919" s="1">
         <v>396</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="D919" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E919" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="1">
         <v>14</v>
       </c>
       <c r="B920" s="1">
         <v>606</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="D920" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E920" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="1">
         <v>15</v>
       </c>
       <c r="B921" s="1">
         <v>74</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="D921" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E921" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="1">
         <v>16</v>
       </c>
       <c r="B922" s="1">
         <v>941</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="D922" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E922" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="1">
         <v>17</v>
       </c>
       <c r="B923" s="1">
         <v>280</v>
       </c>
       <c r="C923" s="1" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="D923" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E923" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="1">
         <v>18</v>
       </c>
       <c r="B924" s="1">
         <v>1008</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="D924" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E924" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="1">
         <v>19</v>
       </c>
       <c r="B925" s="1">
         <v>1231</v>
       </c>
       <c r="C925" s="1" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="D925" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E925" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="1">
         <v>20</v>
       </c>
       <c r="B926" s="1">
         <v>1593</v>
       </c>
       <c r="C926" s="1" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="D926" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E926" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="1">
         <v>21</v>
       </c>
       <c r="B927" s="1">
         <v>1005</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="D927" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E927" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="3" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="B930" s="3" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="C930" s="3" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="D930" s="3" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="E930" s="3" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B931" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C931" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D931" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E931" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="1">
         <v>1</v>
       </c>
       <c r="B932" s="1">
         <v>183</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="D932" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E932" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="1">
         <v>2</v>
       </c>
       <c r="B933" s="1">
         <v>185</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="D933" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E933" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="1">
         <v>3</v>
       </c>
       <c r="B934" s="1">
         <v>867</v>
       </c>
       <c r="C934" s="1" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="D934" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E934" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="1">
         <v>4</v>
       </c>
       <c r="B935" s="1">
         <v>188</v>
       </c>
       <c r="C935" s="1" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="D935" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E935" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="1">
         <v>5</v>
       </c>
       <c r="B936" s="1">
         <v>1037</v>
       </c>
       <c r="C936" s="1" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="D936" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E936" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="1">
         <v>6</v>
       </c>
       <c r="B937" s="1">
         <v>1225</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="D937" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E937" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="1">
         <v>7</v>
       </c>
       <c r="B938" s="1">
         <v>186</v>
       </c>
       <c r="C938" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="D938" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E938" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="1">
         <v>8</v>
       </c>
       <c r="B939" s="1">
         <v>1813</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="D939" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E939" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="1">
         <v>9</v>
       </c>
       <c r="B940" s="1">
         <v>401</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="D940" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E940" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="1">
         <v>10</v>
       </c>
       <c r="B941" s="1">
         <v>429</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="D941" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E941" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="1">
         <v>11</v>
       </c>
       <c r="B942" s="1">
         <v>1812</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="D942" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E942" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="1">
         <v>12</v>
       </c>
       <c r="B943" s="1">
         <v>1123</v>
       </c>
       <c r="C943" s="1" t="s">
         <v>446</v>
       </c>
       <c r="D943" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E943" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="1">
         <v>13</v>
       </c>
       <c r="B944" s="1">
         <v>1119</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="D944" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E944" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="1">
         <v>14</v>
       </c>
       <c r="B945" s="1">
         <v>1771</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>882</v>
+        <v>534</v>
       </c>
       <c r="D945" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E945" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="1">
         <v>15</v>
       </c>
       <c r="B946" s="1">
         <v>229</v>
       </c>
       <c r="C946" s="1" t="s">
         <v>883</v>
       </c>
       <c r="D946" s="1" t="s">
         <v>364</v>
       </c>
       <c r="E946" s="1">
         <v>3</v>
       </c>
     </row>